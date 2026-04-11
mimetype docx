--- v5 (2026-03-18)
+++ v6 (2026-04-11)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Shear</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blight of blueberry, fruit rot of blueberry, phomopsis canker and dieback of blueberry, storage rot of blueberry, twig blight of blueberry, viscid rot of blueberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId848969ba743b5454f" w:history="1">
+            <w:hyperlink r:id="rId276469dad41629a2b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287769ba743b545b7" w:history="1">
+            <w:hyperlink r:id="rId778869dad41629a97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1114,63 +1114,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017), though it was identified molecularly on cranberry seedlings imported into Russia from Belarus (Kuznetsova, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90397947" name="name391769ba743b554a7" descr="DIAPVA_distribution_map.jpg"/>
+            <wp:docPr id="25146532" name="name889069dad4162b2fc" descr="DIAPVA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIAPVA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId800069ba743b554a4" cstate="print"/>
+                    <a:blip r:embed="rId589569dad4162b2f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2679,51 +2679,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anco DJ &amp; Ellis MA (2011) Phomopsis twig blight of blueberry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohio State University Extension</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId761969ba743b56208" w:history="1">
+      <w:hyperlink r:id="rId915969dad4162c8b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ohioline.osu.edu/factsheet/plpath-fru-45</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2932,51 +2932,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cline B (2014) Twig blight of blueberry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fruit Disease Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId964569ba743b563bb" w:history="1">
+      <w:hyperlink r:id="rId762069dad4162ca4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/twig-blight-of-blueberry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3196,51 +3196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaporthe vaccinii. EPPO Global Database.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId582869ba743b56564" w:history="1">
+      <w:hyperlink r:id="rId384269dad4162cbf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DIAPVA/distribution</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 2 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4342,51 +4342,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The American Phytopathological Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabaratnam S (2018) Phomopsis diseases of blueberry. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId610869ba743b56c99" w:history="1">
+      <w:hyperlink r:id="rId532969dad4162d32d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5025,51 +5025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> isolate 110027 18S ribosomal RNA gene, partial sequence; internal transcribed spacer 1, 5.8S ribosomal RNA gene, and internal transcribed spacer 2, complete sequence; and 28S ribosomal RNA gene, partial sequence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genbank</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId249069ba743b571dd" w:history="1">
+      <w:hyperlink r:id="rId926569dad4162d770" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 3 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5142,51 +5142,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId852069ba743b5729d" w:history="1">
+      <w:hyperlink r:id="rId493669dad4162d82f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Phomopsis vaccinii (Phomopsis twig blight of blueberry)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5408,51 +5408,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaporthe vaccinii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId325469ba743b5745e" w:history="1">
+      <w:hyperlink r:id="rId261169dad4162d9db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5527,63 +5527,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61382945" name="name776969ba743b57581" descr="eu_funding_250.png"/>
+            <wp:docPr id="21309698" name="name599369dad4162dae8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId791069ba743b57580" cstate="print"/>
+                    <a:blip r:embed="rId392369dad4162dae7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5681,137 +5681,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50942692">
+  <w:abstractNum w:abstractNumId="12027410">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12922923">
+    <w:lvl w:ilvl="0" w:tplc="20173882">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12922923" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20173882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12922923" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20173882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12922923" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20173882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12922923" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20173882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12922923" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20173882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12922923" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20173882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12922923" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20173882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12922923" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20173882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50942691">
+  <w:abstractNum w:abstractNumId="12027409">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71456897">
+    <w:lvl w:ilvl="0" w:tplc="57115747">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6563,55 +6563,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50942691">
-    <w:abstractNumId w:val="50942691"/>
+  <w:num w:numId="12027409">
+    <w:abstractNumId w:val="12027409"/>
   </w:num>
-  <w:num w:numId="50942692">
-    <w:abstractNumId w:val="50942692"/>
+  <w:num w:numId="12027410">
+    <w:abstractNumId w:val="12027410"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18161,51 +18161,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId340899710" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId315685480" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId848969ba743b5454f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/" TargetMode="External"/><Relationship Id="rId287769ba743b545b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/categorization" TargetMode="External"/><Relationship Id="rId761969ba743b56208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/plpath-fru-45" TargetMode="External"/><Relationship Id="rId964569ba743b563bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/twig-blight-of-blueberry" TargetMode="External"/><Relationship Id="rId582869ba743b56564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/distribution" TargetMode="External"/><Relationship Id="rId610869ba743b56c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf" TargetMode="External"/><Relationship Id="rId249069ba743b571dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1" TargetMode="External"/><Relationship Id="rId852069ba743b5729d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18747" TargetMode="External"/><Relationship Id="rId325469ba743b5745e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId800069ba743b554a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId800069ba743b554a4.jpg"/><Relationship Id="rId791069ba743b57580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId791069ba743b57580.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId410377162" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId226803206" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId276469dad41629a2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/" TargetMode="External"/><Relationship Id="rId778869dad41629a97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/categorization" TargetMode="External"/><Relationship Id="rId915969dad4162c8b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/plpath-fru-45" TargetMode="External"/><Relationship Id="rId762069dad4162ca4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/twig-blight-of-blueberry" TargetMode="External"/><Relationship Id="rId384269dad4162cbf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/distribution" TargetMode="External"/><Relationship Id="rId532969dad4162d32d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf" TargetMode="External"/><Relationship Id="rId926569dad4162d770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1" TargetMode="External"/><Relationship Id="rId493669dad4162d82f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18747" TargetMode="External"/><Relationship Id="rId261169dad4162d9db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId589569dad4162b2f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId589569dad4162b2f4.jpg"/><Relationship Id="rId392369dad4162dae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId392369dad4162dae7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>