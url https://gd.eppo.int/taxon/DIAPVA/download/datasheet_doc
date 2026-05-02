--- v6 (2026-04-11)
+++ v7 (2026-05-02)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Shear</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blight of blueberry, fruit rot of blueberry, phomopsis canker and dieback of blueberry, storage rot of blueberry, twig blight of blueberry, viscid rot of blueberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276469dad41629a2b" w:history="1">
+            <w:hyperlink r:id="rId658369f5422b1f569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778869dad41629a97" w:history="1">
+            <w:hyperlink r:id="rId507769f5422b1f5d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -778,50 +778,70 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Host list:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Magnolia figo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vaccinium angustifolium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaccinium ashei</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1114,63 +1134,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017), though it was identified molecularly on cranberry seedlings imported into Russia from Belarus (Kuznetsova, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25146532" name="name889069dad4162b2fc" descr="DIAPVA_distribution_map.jpg"/>
+            <wp:docPr id="46355235" name="name855069f5422b20aae" descr="DIAPVA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIAPVA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId589569dad4162b2f4" cstate="print"/>
+                    <a:blip r:embed="rId826269f5422b20aab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1189,51 +1209,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Latvia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Shandong)</w:t>
+        <w:t xml:space="preserve"> China (Jiangsu, Shandong)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (British Columbia, Nova Scotia, Québec), United States of America (Arkansas, Illinois, Indiana, Maine, Maryland, Massachusetts, Michigan, Montana, New Jersey, North Carolina, Oregon, Washington, West Virginia, Wisconsin)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2679,51 +2699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anco DJ &amp; Ellis MA (2011) Phomopsis twig blight of blueberry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohio State University Extension</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId915969dad4162c8b4" w:history="1">
+      <w:hyperlink r:id="rId812869f5422b2183f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ohioline.osu.edu/factsheet/plpath-fru-45</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2932,51 +2952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cline B (2014) Twig blight of blueberry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fruit Disease Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId762069dad4162ca4a" w:history="1">
+      <w:hyperlink r:id="rId303069f5422b219d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/twig-blight-of-blueberry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3196,51 +3216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaporthe vaccinii. EPPO Global Database.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId384269dad4162cbf7" w:history="1">
+      <w:hyperlink r:id="rId100569f5422b21b8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DIAPVA/distribution</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 2 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4342,51 +4362,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The American Phytopathological Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabaratnam S (2018) Phomopsis diseases of blueberry. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId532969dad4162d32d" w:history="1">
+      <w:hyperlink r:id="rId824369f5422b222c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5025,51 +5045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> isolate 110027 18S ribosomal RNA gene, partial sequence; internal transcribed spacer 1, 5.8S ribosomal RNA gene, and internal transcribed spacer 2, complete sequence; and 28S ribosomal RNA gene, partial sequence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genbank</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId926569dad4162d770" w:history="1">
+      <w:hyperlink r:id="rId830569f5422b22719" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 3 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5142,51 +5162,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId493669dad4162d82f" w:history="1">
+      <w:hyperlink r:id="rId685169f5422b227db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Phomopsis vaccinii (Phomopsis twig blight of blueberry)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5408,51 +5428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaporthe vaccinii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261169dad4162d9db" w:history="1">
+      <w:hyperlink r:id="rId899969f5422b2298e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5527,63 +5547,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21309698" name="name599369dad4162dae8" descr="eu_funding_250.png"/>
+            <wp:docPr id="91798940" name="name203669f5422b22bc7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId392369dad4162dae7" cstate="print"/>
+                    <a:blip r:embed="rId154569f5422b22bc6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5681,137 +5701,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12027410">
+  <w:abstractNum w:abstractNumId="68939750">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20173882">
+    <w:lvl w:ilvl="0" w:tplc="47166152">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20173882" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47166152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20173882" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47166152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20173882" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47166152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20173882" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47166152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20173882" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47166152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20173882" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47166152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20173882" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47166152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20173882" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47166152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12027409">
+  <w:abstractNum w:abstractNumId="68939749">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57115747">
+    <w:lvl w:ilvl="0" w:tplc="51539026">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6563,55 +6583,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12027409">
-    <w:abstractNumId w:val="12027409"/>
+  <w:num w:numId="68939749">
+    <w:abstractNumId w:val="68939749"/>
   </w:num>
-  <w:num w:numId="12027410">
-    <w:abstractNumId w:val="12027410"/>
+  <w:num w:numId="68939750">
+    <w:abstractNumId w:val="68939750"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18161,51 +18181,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId410377162" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId226803206" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId276469dad41629a2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/" TargetMode="External"/><Relationship Id="rId778869dad41629a97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/categorization" TargetMode="External"/><Relationship Id="rId915969dad4162c8b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/plpath-fru-45" TargetMode="External"/><Relationship Id="rId762069dad4162ca4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/twig-blight-of-blueberry" TargetMode="External"/><Relationship Id="rId384269dad4162cbf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/distribution" TargetMode="External"/><Relationship Id="rId532969dad4162d32d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf" TargetMode="External"/><Relationship Id="rId926569dad4162d770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1" TargetMode="External"/><Relationship Id="rId493669dad4162d82f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18747" TargetMode="External"/><Relationship Id="rId261169dad4162d9db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId589569dad4162b2f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId589569dad4162b2f4.jpg"/><Relationship Id="rId392369dad4162dae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId392369dad4162dae7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId336371864" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId273613473" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId658369f5422b1f569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/" TargetMode="External"/><Relationship Id="rId507769f5422b1f5d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/categorization" TargetMode="External"/><Relationship Id="rId812869f5422b2183f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/plpath-fru-45" TargetMode="External"/><Relationship Id="rId303069f5422b219d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/twig-blight-of-blueberry" TargetMode="External"/><Relationship Id="rId100569f5422b21b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/distribution" TargetMode="External"/><Relationship Id="rId824369f5422b222c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf" TargetMode="External"/><Relationship Id="rId830569f5422b22719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1" TargetMode="External"/><Relationship Id="rId685169f5422b227db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18747" TargetMode="External"/><Relationship Id="rId899969f5422b2298e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId826269f5422b20aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId826269f5422b20aab.jpg"/><Relationship Id="rId154569f5422b22bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId154569f5422b22bc6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>