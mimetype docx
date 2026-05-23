--- v7 (2026-05-02)
+++ v8 (2026-05-23)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Shear</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blight of blueberry, fruit rot of blueberry, phomopsis canker and dieback of blueberry, storage rot of blueberry, twig blight of blueberry, viscid rot of blueberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658369f5422b1f569" w:history="1">
+            <w:hyperlink r:id="rId32726a10f62f128b5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507769f5422b1f5d4" w:history="1">
+            <w:hyperlink r:id="rId36556a10f62f12928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1134,63 +1134,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017), though it was identified molecularly on cranberry seedlings imported into Russia from Belarus (Kuznetsova, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46355235" name="name855069f5422b20aae" descr="DIAPVA_distribution_map.jpg"/>
+            <wp:docPr id="36236633" name="name10286a10f62f13cb3" descr="DIAPVA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIAPVA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId826269f5422b20aab" cstate="print"/>
+                    <a:blip r:embed="rId46266a10f62f13caf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2699,51 +2699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anco DJ &amp; Ellis MA (2011) Phomopsis twig blight of blueberry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohio State University Extension</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId812869f5422b2183f" w:history="1">
+      <w:hyperlink r:id="rId41466a10f62f14931" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ohioline.osu.edu/factsheet/plpath-fru-45</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2952,51 +2952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cline B (2014) Twig blight of blueberry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fruit Disease Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId303069f5422b219d9" w:history="1">
+      <w:hyperlink r:id="rId13126a10f62f14ad1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/twig-blight-of-blueberry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3216,51 +3216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaporthe vaccinii. EPPO Global Database.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100569f5422b21b8e" w:history="1">
+      <w:hyperlink r:id="rId88376a10f62f14c79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DIAPVA/distribution</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 2 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4362,51 +4362,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The American Phytopathological Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabaratnam S (2018) Phomopsis diseases of blueberry. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId824369f5422b222c6" w:history="1">
+      <w:hyperlink r:id="rId59796a10f62f153e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5045,51 +5045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> isolate 110027 18S ribosomal RNA gene, partial sequence; internal transcribed spacer 1, 5.8S ribosomal RNA gene, and internal transcribed spacer 2, complete sequence; and 28S ribosomal RNA gene, partial sequence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genbank</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId830569f5422b22719" w:history="1">
+      <w:hyperlink r:id="rId33096a10f62f15845" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 3 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5162,51 +5162,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId685169f5422b227db" w:history="1">
+      <w:hyperlink r:id="rId33256a10f62f15909" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Phomopsis vaccinii (Phomopsis twig blight of blueberry)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5428,51 +5428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaporthe vaccinii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId899969f5422b2298e" w:history="1">
+      <w:hyperlink r:id="rId62826a10f62f15abd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5547,63 +5547,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91798940" name="name203669f5422b22bc7" descr="eu_funding_250.png"/>
+            <wp:docPr id="89641009" name="name28816a10f62f15ec4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId154569f5422b22bc6" cstate="print"/>
+                    <a:blip r:embed="rId88216a10f62f15ec2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5701,137 +5701,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68939750">
+  <w:abstractNum w:abstractNumId="15201975">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47166152">
+    <w:lvl w:ilvl="0" w:tplc="13399516">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47166152" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13399516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47166152" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13399516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47166152" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13399516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47166152" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13399516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47166152" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13399516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47166152" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13399516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47166152" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13399516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47166152" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13399516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68939749">
+  <w:abstractNum w:abstractNumId="15201974">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51539026">
+    <w:lvl w:ilvl="0" w:tplc="16655123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6583,55 +6583,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68939749">
-    <w:abstractNumId w:val="68939749"/>
+  <w:num w:numId="15201974">
+    <w:abstractNumId w:val="15201974"/>
   </w:num>
-  <w:num w:numId="68939750">
-    <w:abstractNumId w:val="68939750"/>
+  <w:num w:numId="15201975">
+    <w:abstractNumId w:val="15201975"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18181,51 +18181,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId336371864" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId273613473" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId658369f5422b1f569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/" TargetMode="External"/><Relationship Id="rId507769f5422b1f5d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/categorization" TargetMode="External"/><Relationship Id="rId812869f5422b2183f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/plpath-fru-45" TargetMode="External"/><Relationship Id="rId303069f5422b219d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/twig-blight-of-blueberry" TargetMode="External"/><Relationship Id="rId100569f5422b21b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/distribution" TargetMode="External"/><Relationship Id="rId824369f5422b222c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf" TargetMode="External"/><Relationship Id="rId830569f5422b22719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1" TargetMode="External"/><Relationship Id="rId685169f5422b227db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18747" TargetMode="External"/><Relationship Id="rId899969f5422b2298e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId826269f5422b20aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId826269f5422b20aab.jpg"/><Relationship Id="rId154569f5422b22bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId154569f5422b22bc6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId648047404" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId917393236" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32726a10f62f128b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/" TargetMode="External"/><Relationship Id="rId36556a10f62f12928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/categorization" TargetMode="External"/><Relationship Id="rId41466a10f62f14931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/plpath-fru-45" TargetMode="External"/><Relationship Id="rId13126a10f62f14ad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/twig-blight-of-blueberry" TargetMode="External"/><Relationship Id="rId88376a10f62f14c79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/distribution" TargetMode="External"/><Relationship Id="rId59796a10f62f153e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf" TargetMode="External"/><Relationship Id="rId33096a10f62f15845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1" TargetMode="External"/><Relationship Id="rId33256a10f62f15909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18747" TargetMode="External"/><Relationship Id="rId62826a10f62f15abd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46266a10f62f13caf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46266a10f62f13caf.jpg"/><Relationship Id="rId88216a10f62f15ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88216a10f62f15ec2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>