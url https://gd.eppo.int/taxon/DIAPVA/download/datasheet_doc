--- v8 (2026-05-23)
+++ v9 (2026-06-12)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Shear</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blight of blueberry, fruit rot of blueberry, phomopsis canker and dieback of blueberry, storage rot of blueberry, twig blight of blueberry, viscid rot of blueberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32726a10f62f128b5" w:history="1">
+            <w:hyperlink r:id="rId25466a2b9e81e5ca3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36556a10f62f12928" w:history="1">
+            <w:hyperlink r:id="rId26156a2b9e81e5d0b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1134,63 +1134,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017), though it was identified molecularly on cranberry seedlings imported into Russia from Belarus (Kuznetsova, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36236633" name="name10286a10f62f13cb3" descr="DIAPVA_distribution_map.jpg"/>
+            <wp:docPr id="11287807" name="name64466a2b9e81e72eb" descr="DIAPVA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIAPVA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46266a10f62f13caf" cstate="print"/>
+                    <a:blip r:embed="rId82176a2b9e81e72e8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2699,51 +2699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anco DJ &amp; Ellis MA (2011) Phomopsis twig blight of blueberry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohio State University Extension</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41466a10f62f14931" w:history="1">
+      <w:hyperlink r:id="rId54316a2b9e81e801f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ohioline.osu.edu/factsheet/plpath-fru-45</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2952,51 +2952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cline B (2014) Twig blight of blueberry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fruit Disease Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13126a10f62f14ad1" w:history="1">
+      <w:hyperlink r:id="rId69086a2b9e81e81b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/twig-blight-of-blueberry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3216,51 +3216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaporthe vaccinii. EPPO Global Database.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88376a10f62f14c79" w:history="1">
+      <w:hyperlink r:id="rId52666a2b9e81e83fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DIAPVA/distribution</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 2 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4362,51 +4362,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The American Phytopathological Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabaratnam S (2018) Phomopsis diseases of blueberry. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59796a10f62f153e9" w:history="1">
+      <w:hyperlink r:id="rId78966a2b9e81e8bb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5045,51 +5045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> isolate 110027 18S ribosomal RNA gene, partial sequence; internal transcribed spacer 1, 5.8S ribosomal RNA gene, and internal transcribed spacer 2, complete sequence; and 28S ribosomal RNA gene, partial sequence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genbank</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33096a10f62f15845" w:history="1">
+      <w:hyperlink r:id="rId13636a2b9e81e90cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 3 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5162,51 +5162,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33256a10f62f15909" w:history="1">
+      <w:hyperlink r:id="rId42966a2b9e81e91aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Phomopsis vaccinii (Phomopsis twig blight of blueberry)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5428,51 +5428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaporthe vaccinii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62826a10f62f15abd" w:history="1">
+      <w:hyperlink r:id="rId88376a2b9e81e9393" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5547,63 +5547,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="89641009" name="name28816a10f62f15ec4" descr="eu_funding_250.png"/>
+            <wp:docPr id="66050517" name="name81436a2b9e81e9518" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88216a10f62f15ec2" cstate="print"/>
+                    <a:blip r:embed="rId11126a2b9e81e9517" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5701,137 +5701,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15201975">
+  <w:abstractNum w:abstractNumId="62290124">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13399516">
+    <w:lvl w:ilvl="0" w:tplc="44460261">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13399516" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44460261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13399516" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44460261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13399516" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44460261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13399516" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44460261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13399516" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44460261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13399516" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44460261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13399516" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44460261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13399516" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44460261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15201974">
+  <w:abstractNum w:abstractNumId="62290123">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16655123">
+    <w:lvl w:ilvl="0" w:tplc="72182040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6583,55 +6583,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15201974">
-    <w:abstractNumId w:val="15201974"/>
+  <w:num w:numId="62290123">
+    <w:abstractNumId w:val="62290123"/>
   </w:num>
-  <w:num w:numId="15201975">
-    <w:abstractNumId w:val="15201975"/>
+  <w:num w:numId="62290124">
+    <w:abstractNumId w:val="62290124"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18181,51 +18181,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId648047404" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId917393236" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32726a10f62f128b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/" TargetMode="External"/><Relationship Id="rId36556a10f62f12928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/categorization" TargetMode="External"/><Relationship Id="rId41466a10f62f14931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/plpath-fru-45" TargetMode="External"/><Relationship Id="rId13126a10f62f14ad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/twig-blight-of-blueberry" TargetMode="External"/><Relationship Id="rId88376a10f62f14c79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/distribution" TargetMode="External"/><Relationship Id="rId59796a10f62f153e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf" TargetMode="External"/><Relationship Id="rId33096a10f62f15845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1" TargetMode="External"/><Relationship Id="rId33256a10f62f15909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18747" TargetMode="External"/><Relationship Id="rId62826a10f62f15abd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46266a10f62f13caf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46266a10f62f13caf.jpg"/><Relationship Id="rId88216a10f62f15ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88216a10f62f15ec2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId328497365" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId753468107" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25466a2b9e81e5ca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/" TargetMode="External"/><Relationship Id="rId26156a2b9e81e5d0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/categorization" TargetMode="External"/><Relationship Id="rId54316a2b9e81e801f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/plpath-fru-45" TargetMode="External"/><Relationship Id="rId69086a2b9e81e81b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/twig-blight-of-blueberry" TargetMode="External"/><Relationship Id="rId52666a2b9e81e83fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/distribution" TargetMode="External"/><Relationship Id="rId78966a2b9e81e8bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf" TargetMode="External"/><Relationship Id="rId13636a2b9e81e90cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1" TargetMode="External"/><Relationship Id="rId42966a2b9e81e91aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18747" TargetMode="External"/><Relationship Id="rId88376a2b9e81e9393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82176a2b9e81e72e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82176a2b9e81e72e8.jpg"/><Relationship Id="rId11126a2b9e81e9517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11126a2b9e81e9517.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>