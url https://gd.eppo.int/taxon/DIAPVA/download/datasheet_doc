--- v9 (2026-06-12)
+++ v10 (2026-07-02)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Shear</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blight of blueberry, fruit rot of blueberry, phomopsis canker and dieback of blueberry, storage rot of blueberry, twig blight of blueberry, viscid rot of blueberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25466a2b9e81e5ca3" w:history="1">
+            <w:hyperlink r:id="rId15746a4660b0227c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26156a2b9e81e5d0b" w:history="1">
+            <w:hyperlink r:id="rId94276a4660b02282d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1134,63 +1134,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017), though it was identified molecularly on cranberry seedlings imported into Russia from Belarus (Kuznetsova, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11287807" name="name64466a2b9e81e72eb" descr="DIAPVA_distribution_map.jpg"/>
+            <wp:docPr id="84565486" name="name61316a4660b0239bb" descr="DIAPVA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIAPVA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82176a2b9e81e72e8" cstate="print"/>
+                    <a:blip r:embed="rId47376a4660b0239b9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2699,51 +2699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anco DJ &amp; Ellis MA (2011) Phomopsis twig blight of blueberry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohio State University Extension</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54316a2b9e81e801f" w:history="1">
+      <w:hyperlink r:id="rId37016a4660b024754" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ohioline.osu.edu/factsheet/plpath-fru-45</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2952,51 +2952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cline B (2014) Twig blight of blueberry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fruit Disease Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69086a2b9e81e81b6" w:history="1">
+      <w:hyperlink r:id="rId42606a4660b024914" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/twig-blight-of-blueberry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3216,51 +3216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaporthe vaccinii. EPPO Global Database.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52666a2b9e81e83fe" w:history="1">
+      <w:hyperlink r:id="rId53386a4660b024ad7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DIAPVA/distribution</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 2 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4362,51 +4362,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The American Phytopathological Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabaratnam S (2018) Phomopsis diseases of blueberry. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78966a2b9e81e8bb1" w:history="1">
+      <w:hyperlink r:id="rId72926a4660b02528b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5045,51 +5045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> isolate 110027 18S ribosomal RNA gene, partial sequence; internal transcribed spacer 1, 5.8S ribosomal RNA gene, and internal transcribed spacer 2, complete sequence; and 28S ribosomal RNA gene, partial sequence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genbank</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13636a2b9e81e90cf" w:history="1">
+      <w:hyperlink r:id="rId63816a4660b0256e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 3 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5162,51 +5162,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42966a2b9e81e91aa" w:history="1">
+      <w:hyperlink r:id="rId65486a4660b0257a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Phomopsis vaccinii (Phomopsis twig blight of blueberry)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5428,51 +5428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaporthe vaccinii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88376a2b9e81e9393" w:history="1">
+      <w:hyperlink r:id="rId34026a4660b025958" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5547,63 +5547,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66050517" name="name81436a2b9e81e9518" descr="eu_funding_250.png"/>
+            <wp:docPr id="2710753" name="name20956a4660b025e4d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11126a2b9e81e9517" cstate="print"/>
+                    <a:blip r:embed="rId67316a4660b025e4a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5701,137 +5701,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62290124">
+  <w:abstractNum w:abstractNumId="12847002">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44460261">
+    <w:lvl w:ilvl="0" w:tplc="70352293">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44460261" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70352293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44460261" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70352293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44460261" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70352293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44460261" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70352293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44460261" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70352293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44460261" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70352293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44460261" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70352293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44460261" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70352293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62290123">
+  <w:abstractNum w:abstractNumId="12847001">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72182040">
+    <w:lvl w:ilvl="0" w:tplc="97481878">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6583,55 +6583,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62290123">
-    <w:abstractNumId w:val="62290123"/>
+  <w:num w:numId="12847001">
+    <w:abstractNumId w:val="12847001"/>
   </w:num>
-  <w:num w:numId="62290124">
-    <w:abstractNumId w:val="62290124"/>
+  <w:num w:numId="12847002">
+    <w:abstractNumId w:val="12847002"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18181,51 +18181,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId328497365" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId753468107" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25466a2b9e81e5ca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/" TargetMode="External"/><Relationship Id="rId26156a2b9e81e5d0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/categorization" TargetMode="External"/><Relationship Id="rId54316a2b9e81e801f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/plpath-fru-45" TargetMode="External"/><Relationship Id="rId69086a2b9e81e81b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/twig-blight-of-blueberry" TargetMode="External"/><Relationship Id="rId52666a2b9e81e83fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/distribution" TargetMode="External"/><Relationship Id="rId78966a2b9e81e8bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf" TargetMode="External"/><Relationship Id="rId13636a2b9e81e90cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1" TargetMode="External"/><Relationship Id="rId42966a2b9e81e91aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18747" TargetMode="External"/><Relationship Id="rId88376a2b9e81e9393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82176a2b9e81e72e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82176a2b9e81e72e8.jpg"/><Relationship Id="rId11126a2b9e81e9517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11126a2b9e81e9517.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId907728745" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId892240026" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15746a4660b0227c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/" TargetMode="External"/><Relationship Id="rId94276a4660b02282d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/categorization" TargetMode="External"/><Relationship Id="rId37016a4660b024754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/plpath-fru-45" TargetMode="External"/><Relationship Id="rId42606a4660b024914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/twig-blight-of-blueberry" TargetMode="External"/><Relationship Id="rId53386a4660b024ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/distribution" TargetMode="External"/><Relationship Id="rId72926a4660b02528b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf" TargetMode="External"/><Relationship Id="rId63816a4660b0256e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1" TargetMode="External"/><Relationship Id="rId65486a4660b0257a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18747" TargetMode="External"/><Relationship Id="rId34026a4660b025958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47376a4660b0239b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47376a4660b0239b9.jpg"/><Relationship Id="rId67316a4660b025e4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67316a4660b025e4a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>