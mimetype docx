--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Shear</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blight of blueberry, fruit rot of blueberry, phomopsis canker and dieback of blueberry, storage rot of blueberry, twig blight of blueberry, viscid rot of blueberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15746a4660b0227c4" w:history="1">
+            <w:hyperlink r:id="rId56016a60e1aa9de31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94276a4660b02282d" w:history="1">
+            <w:hyperlink r:id="rId68746a60e1aa9de9a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1134,63 +1134,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017), though it was identified molecularly on cranberry seedlings imported into Russia from Belarus (Kuznetsova, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84565486" name="name61316a4660b0239bb" descr="DIAPVA_distribution_map.jpg"/>
+            <wp:docPr id="75348450" name="name56336a60e1aa9f58a" descr="DIAPVA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIAPVA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47376a4660b0239b9" cstate="print"/>
+                    <a:blip r:embed="rId61506a60e1aa9f586" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2699,51 +2699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anco DJ &amp; Ellis MA (2011) Phomopsis twig blight of blueberry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohio State University Extension</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37016a4660b024754" w:history="1">
+      <w:hyperlink r:id="rId80186a60e1aaa023b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ohioline.osu.edu/factsheet/plpath-fru-45</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2952,51 +2952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cline B (2014) Twig blight of blueberry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fruit Disease Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42606a4660b024914" w:history="1">
+      <w:hyperlink r:id="rId51736a60e1aaa042c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/twig-blight-of-blueberry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3216,51 +3216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaporthe vaccinii. EPPO Global Database.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53386a4660b024ad7" w:history="1">
+      <w:hyperlink r:id="rId40636a60e1aaa05d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DIAPVA/distribution</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 2 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4362,51 +4362,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The American Phytopathological Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabaratnam S (2018) Phomopsis diseases of blueberry. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72926a4660b02528b" w:history="1">
+      <w:hyperlink r:id="rId83336a60e1aaa0e31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5045,51 +5045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> isolate 110027 18S ribosomal RNA gene, partial sequence; internal transcribed spacer 1, 5.8S ribosomal RNA gene, and internal transcribed spacer 2, complete sequence; and 28S ribosomal RNA gene, partial sequence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genbank</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63816a4660b0256e4" w:history="1">
+      <w:hyperlink r:id="rId39466a60e1aaa1281" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 3 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5162,51 +5162,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65486a4660b0257a9" w:history="1">
+      <w:hyperlink r:id="rId63256a60e1aaa1357" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Phomopsis vaccinii (Phomopsis twig blight of blueberry)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5428,51 +5428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaporthe vaccinii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34026a4660b025958" w:history="1">
+      <w:hyperlink r:id="rId93916a60e1aaa150c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5547,63 +5547,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2710753" name="name20956a4660b025e4d" descr="eu_funding_250.png"/>
+            <wp:docPr id="61189850" name="name87916a60e1aaa166c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67316a4660b025e4a" cstate="print"/>
+                    <a:blip r:embed="rId13766a60e1aaa166b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5701,137 +5701,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12847002">
+  <w:abstractNum w:abstractNumId="76251224">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70352293">
+    <w:lvl w:ilvl="0" w:tplc="82823514">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70352293" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82823514" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70352293" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82823514" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70352293" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82823514" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70352293" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82823514" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70352293" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82823514" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70352293" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82823514" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70352293" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82823514" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70352293" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82823514" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12847001">
+  <w:abstractNum w:abstractNumId="76251223">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97481878">
+    <w:lvl w:ilvl="0" w:tplc="59059654">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6583,55 +6583,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12847001">
-    <w:abstractNumId w:val="12847001"/>
+  <w:num w:numId="76251223">
+    <w:abstractNumId w:val="76251223"/>
   </w:num>
-  <w:num w:numId="12847002">
-    <w:abstractNumId w:val="12847002"/>
+  <w:num w:numId="76251224">
+    <w:abstractNumId w:val="76251224"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18181,51 +18181,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId907728745" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId892240026" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15746a4660b0227c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/" TargetMode="External"/><Relationship Id="rId94276a4660b02282d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/categorization" TargetMode="External"/><Relationship Id="rId37016a4660b024754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/plpath-fru-45" TargetMode="External"/><Relationship Id="rId42606a4660b024914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/twig-blight-of-blueberry" TargetMode="External"/><Relationship Id="rId53386a4660b024ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/distribution" TargetMode="External"/><Relationship Id="rId72926a4660b02528b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf" TargetMode="External"/><Relationship Id="rId63816a4660b0256e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1" TargetMode="External"/><Relationship Id="rId65486a4660b0257a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18747" TargetMode="External"/><Relationship Id="rId34026a4660b025958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47376a4660b0239b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47376a4660b0239b9.jpg"/><Relationship Id="rId67316a4660b025e4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67316a4660b025e4a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId462970781" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId270128132" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56016a60e1aa9de31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/" TargetMode="External"/><Relationship Id="rId68746a60e1aa9de9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/categorization" TargetMode="External"/><Relationship Id="rId80186a60e1aaa023b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/plpath-fru-45" TargetMode="External"/><Relationship Id="rId51736a60e1aaa042c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/twig-blight-of-blueberry" TargetMode="External"/><Relationship Id="rId40636a60e1aaa05d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/distribution" TargetMode="External"/><Relationship Id="rId83336a60e1aaa0e31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf" TargetMode="External"/><Relationship Id="rId39466a60e1aaa1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1" TargetMode="External"/><Relationship Id="rId63256a60e1aaa1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18747" TargetMode="External"/><Relationship Id="rId93916a60e1aaa150c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61506a60e1aa9f586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61506a60e1aa9f586.jpg"/><Relationship Id="rId13766a60e1aaa166b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13766a60e1aaa166b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>