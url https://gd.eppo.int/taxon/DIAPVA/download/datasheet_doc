--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Shear</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blight of blueberry, fruit rot of blueberry, phomopsis canker and dieback of blueberry, storage rot of blueberry, twig blight of blueberry, viscid rot of blueberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56016a60e1aa9de31" w:history="1">
+            <w:hyperlink r:id="rId90956a7b60b4ed7cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68746a60e1aa9de9a" w:history="1">
+            <w:hyperlink r:id="rId14106a7b60b4ed83e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1134,63 +1134,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017), though it was identified molecularly on cranberry seedlings imported into Russia from Belarus (Kuznetsova, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75348450" name="name56336a60e1aa9f58a" descr="DIAPVA_distribution_map.jpg"/>
+            <wp:docPr id="99925505" name="name56376a7b60b4ee9b1" descr="DIAPVA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIAPVA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61506a60e1aa9f586" cstate="print"/>
+                    <a:blip r:embed="rId36506a7b60b4ee9ad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2699,51 +2699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anco DJ &amp; Ellis MA (2011) Phomopsis twig blight of blueberry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohio State University Extension</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80186a60e1aaa023b" w:history="1">
+      <w:hyperlink r:id="rId29416a7b60b4ef78e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ohioline.osu.edu/factsheet/plpath-fru-45</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2952,51 +2952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cline B (2014) Twig blight of blueberry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fruit Disease Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51736a60e1aaa042c" w:history="1">
+      <w:hyperlink r:id="rId26536a7b60b4ef95e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/twig-blight-of-blueberry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3216,51 +3216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaporthe vaccinii. EPPO Global Database.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40636a60e1aaa05d4" w:history="1">
+      <w:hyperlink r:id="rId80626a7b60b4efb0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DIAPVA/distribution</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 2 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4362,51 +4362,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The American Phytopathological Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabaratnam S (2018) Phomopsis diseases of blueberry. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83336a60e1aaa0e31" w:history="1">
+      <w:hyperlink r:id="rId52536a7b60b4f0235" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5045,51 +5045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> isolate 110027 18S ribosomal RNA gene, partial sequence; internal transcribed spacer 1, 5.8S ribosomal RNA gene, and internal transcribed spacer 2, complete sequence; and 28S ribosomal RNA gene, partial sequence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genbank</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39466a60e1aaa1281" w:history="1">
+      <w:hyperlink r:id="rId81976a7b60b4f06aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 3 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5162,51 +5162,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63256a60e1aaa1357" w:history="1">
+      <w:hyperlink r:id="rId67976a7b60b4f0781" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Phomopsis vaccinii (Phomopsis twig blight of blueberry)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5428,51 +5428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaporthe vaccinii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93916a60e1aaa150c" w:history="1">
+      <w:hyperlink r:id="rId80306a7b60b4f0934" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5547,63 +5547,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61189850" name="name87916a60e1aaa166c" descr="eu_funding_250.png"/>
+            <wp:docPr id="62717024" name="name27266a7b60b4f0a55" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13766a60e1aaa166b" cstate="print"/>
+                    <a:blip r:embed="rId13386a7b60b4f0a54" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5701,137 +5701,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76251224">
+  <w:abstractNum w:abstractNumId="85693749">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82823514">
+    <w:lvl w:ilvl="0" w:tplc="69593239">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82823514" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69593239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82823514" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69593239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82823514" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69593239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82823514" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69593239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82823514" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69593239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82823514" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69593239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82823514" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69593239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82823514" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69593239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76251223">
+  <w:abstractNum w:abstractNumId="85693748">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59059654">
+    <w:lvl w:ilvl="0" w:tplc="70016143">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6583,55 +6583,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76251223">
-    <w:abstractNumId w:val="76251223"/>
+  <w:num w:numId="85693748">
+    <w:abstractNumId w:val="85693748"/>
   </w:num>
-  <w:num w:numId="76251224">
-    <w:abstractNumId w:val="76251224"/>
+  <w:num w:numId="85693749">
+    <w:abstractNumId w:val="85693749"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18181,51 +18181,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId462970781" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId270128132" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56016a60e1aa9de31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/" TargetMode="External"/><Relationship Id="rId68746a60e1aa9de9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/categorization" TargetMode="External"/><Relationship Id="rId80186a60e1aaa023b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/plpath-fru-45" TargetMode="External"/><Relationship Id="rId51736a60e1aaa042c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/twig-blight-of-blueberry" TargetMode="External"/><Relationship Id="rId40636a60e1aaa05d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/distribution" TargetMode="External"/><Relationship Id="rId83336a60e1aaa0e31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf" TargetMode="External"/><Relationship Id="rId39466a60e1aaa1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1" TargetMode="External"/><Relationship Id="rId63256a60e1aaa1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18747" TargetMode="External"/><Relationship Id="rId93916a60e1aaa150c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61506a60e1aa9f586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61506a60e1aa9f586.jpg"/><Relationship Id="rId13766a60e1aaa166b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13766a60e1aaa166b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId314835968" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId451042928" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90956a7b60b4ed7cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/" TargetMode="External"/><Relationship Id="rId14106a7b60b4ed83e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/categorization" TargetMode="External"/><Relationship Id="rId29416a7b60b4ef78e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/plpath-fru-45" TargetMode="External"/><Relationship Id="rId26536a7b60b4ef95e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/twig-blight-of-blueberry" TargetMode="External"/><Relationship Id="rId80626a7b60b4efb0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/distribution" TargetMode="External"/><Relationship Id="rId52536a7b60b4f0235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf" TargetMode="External"/><Relationship Id="rId81976a7b60b4f06aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1" TargetMode="External"/><Relationship Id="rId67976a7b60b4f0781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18747" TargetMode="External"/><Relationship Id="rId80306a7b60b4f0934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36506a7b60b4ee9ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36506a7b60b4ee9ad.jpg"/><Relationship Id="rId13386a7b60b4f0a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13386a7b60b4f0a54.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>