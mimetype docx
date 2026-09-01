--- v12 (2026-08-11)
+++ v13 (2026-09-01)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Shear</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blight of blueberry, fruit rot of blueberry, phomopsis canker and dieback of blueberry, storage rot of blueberry, twig blight of blueberry, viscid rot of blueberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90956a7b60b4ed7cf" w:history="1">
+            <w:hyperlink r:id="rId79746a96393bddfd8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14106a7b60b4ed83e" w:history="1">
+            <w:hyperlink r:id="rId14326a96393bde046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1134,63 +1134,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017), though it was identified molecularly on cranberry seedlings imported into Russia from Belarus (Kuznetsova, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99925505" name="name56376a7b60b4ee9b1" descr="DIAPVA_distribution_map.jpg"/>
+            <wp:docPr id="33477631" name="name17646a96393bdf2db" descr="DIAPVA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIAPVA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36506a7b60b4ee9ad" cstate="print"/>
+                    <a:blip r:embed="rId95566a96393bdf2d8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2699,51 +2699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anco DJ &amp; Ellis MA (2011) Phomopsis twig blight of blueberry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohio State University Extension</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29416a7b60b4ef78e" w:history="1">
+      <w:hyperlink r:id="rId50076a96393bdff6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ohioline.osu.edu/factsheet/plpath-fru-45</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2952,51 +2952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cline B (2014) Twig blight of blueberry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fruit Disease Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26536a7b60b4ef95e" w:history="1">
+      <w:hyperlink r:id="rId98396a96393be0113" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/twig-blight-of-blueberry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3216,51 +3216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaporthe vaccinii. EPPO Global Database.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80626a7b60b4efb0d" w:history="1">
+      <w:hyperlink r:id="rId13246a96393be02c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DIAPVA/distribution</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 2 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4362,51 +4362,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The American Phytopathological Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabaratnam S (2018) Phomopsis diseases of blueberry. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52536a7b60b4f0235" w:history="1">
+      <w:hyperlink r:id="rId52776a96393be0a13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 20 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5045,51 +5045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> isolate 110027 18S ribosomal RNA gene, partial sequence; internal transcribed spacer 1, 5.8S ribosomal RNA gene, and internal transcribed spacer 2, complete sequence; and 28S ribosomal RNA gene, partial sequence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genbank</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81976a7b60b4f06aa" w:history="1">
+      <w:hyperlink r:id="rId33866a96393be0e63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 3 March 2024].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5162,51 +5162,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67976a7b60b4f0781" w:history="1">
+      <w:hyperlink r:id="rId25326a96393be0f25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Phomopsis vaccinii (Phomopsis twig blight of blueberry)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5428,51 +5428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaporthe vaccinii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80306a7b60b4f0934" w:history="1">
+      <w:hyperlink r:id="rId40836a96393be10d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5547,63 +5547,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62717024" name="name27266a7b60b4f0a55" descr="eu_funding_250.png"/>
+            <wp:docPr id="84793628" name="name58856a96393be122e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13386a7b60b4f0a54" cstate="print"/>
+                    <a:blip r:embed="rId28496a96393be122c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5701,137 +5701,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85693749">
+  <w:abstractNum w:abstractNumId="59425751">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69593239">
+    <w:lvl w:ilvl="0" w:tplc="85231353">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69593239" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85231353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69593239" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85231353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69593239" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85231353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69593239" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85231353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69593239" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85231353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69593239" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85231353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69593239" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85231353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69593239" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85231353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85693748">
+  <w:abstractNum w:abstractNumId="59425750">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70016143">
+    <w:lvl w:ilvl="0" w:tplc="32276142">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6583,55 +6583,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85693748">
-    <w:abstractNumId w:val="85693748"/>
+  <w:num w:numId="59425750">
+    <w:abstractNumId w:val="59425750"/>
   </w:num>
-  <w:num w:numId="85693749">
-    <w:abstractNumId w:val="85693749"/>
+  <w:num w:numId="59425751">
+    <w:abstractNumId w:val="59425751"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18181,51 +18181,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId314835968" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId451042928" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90956a7b60b4ed7cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/" TargetMode="External"/><Relationship Id="rId14106a7b60b4ed83e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/categorization" TargetMode="External"/><Relationship Id="rId29416a7b60b4ef78e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/plpath-fru-45" TargetMode="External"/><Relationship Id="rId26536a7b60b4ef95e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/twig-blight-of-blueberry" TargetMode="External"/><Relationship Id="rId80626a7b60b4efb0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/distribution" TargetMode="External"/><Relationship Id="rId52536a7b60b4f0235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf" TargetMode="External"/><Relationship Id="rId81976a7b60b4f06aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1" TargetMode="External"/><Relationship Id="rId67976a7b60b4f0781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18747" TargetMode="External"/><Relationship Id="rId80306a7b60b4f0934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36506a7b60b4ee9ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36506a7b60b4ee9ad.jpg"/><Relationship Id="rId13386a7b60b4f0a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13386a7b60b4f0a54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId214690089" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId519024138" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79746a96393bddfd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/" TargetMode="External"/><Relationship Id="rId14326a96393bde046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/categorization" TargetMode="External"/><Relationship Id="rId50076a96393bdff6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohioline.osu.edu/factsheet/plpath-fru-45" TargetMode="External"/><Relationship Id="rId98396a96393be0113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/twig-blight-of-blueberry" TargetMode="External"/><Relationship Id="rId13246a96393be02c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAPVA/distribution" TargetMode="External"/><Relationship Id="rId52776a96393be0a13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.gov.bc.ca/assets/gov/farming-natural-resources-and-industry/agriculture-and-seafood/animal-and-crops/plant-health/phomopsis-blueberry.pdf" TargetMode="External"/><Relationship Id="rId33866a96393be0e63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/KC488259.1" TargetMode="External"/><Relationship Id="rId25326a96393be0f25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18747" TargetMode="External"/><Relationship Id="rId40836a96393be10d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95566a96393bdf2d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95566a96393bdf2d8.jpg"/><Relationship Id="rId28496a96393be122c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28496a96393be122c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>