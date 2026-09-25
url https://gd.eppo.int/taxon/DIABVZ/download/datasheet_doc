--- v14 (2026-09-05)
+++ v15 (2026-09-25)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86486a9c29e5b43a4" w:history="1">
+            <w:hyperlink r:id="rId10806ab6a1dfa4bb6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37776a9c29e5b4411" w:history="1">
+            <w:hyperlink r:id="rId89656ab6a1dfa4c2c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABVZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36402791" name="name39036a9c29e5b4b91" descr="11629.jpg"/>
+                  <wp:docPr id="74745238" name="name11856ab6a1dfa56dd" descr="11629.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11629.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50716a9c29e5b4b8f" cstate="print"/>
+                          <a:blip r:embed="rId62836ab6a1dfa56db" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91536a9c29e5b4cfd" w:history="1">
+            <w:hyperlink r:id="rId98016ab6a1dfa581a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2570,63 +2570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in northern Texas, where the subspecies hybridize.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="96561873" name="name83686a9c29e5b7225" descr="DIABVZ_distribution_map.jpg"/>
+            <wp:docPr id="86672636" name="name45466ab6a1dfa7212" descr="DIABVZ_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABVZ_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16236a9c29e5b721c" cstate="print"/>
+                    <a:blip r:embed="rId82986ab6a1dfa720e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4639,90 +4639,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alfilerillo G (2019) Ficha Técnica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Krysan &amp; Smith (Insecta: Coleoptera: Chrysomelidae). Dirección general de sanidad vegetal - Dirección del centro nacional de referencia fitosanitaria. 34 pp. (in Spanish) Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94696a9c29e5b8c76" w:history="1">
+      <w:hyperlink r:id="rId92546ab6a1dfa814b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 August 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72916a9c29e5b8cbe" w:history="1">
+      <w:hyperlink r:id="rId76796ab6a1dfa8190" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA Animal and Plant Health Inspection Service, Plant Protection and Quarantine Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34906a9c29e5b8ef9" w:history="1">
+      <w:hyperlink r:id="rId39536ab6a1dfa83c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5119,51 +5119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5858, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40776a9c29e5b8f8f" w:history="1">
+      <w:hyperlink r:id="rId53146ab6a1dfa845c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5998,51 +5998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna J (2006) Development of an IPM Program for Western Spotted Cucumber Beetle in Vegetable Cropping Systems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Report to the Oregon Processed Vegetable Growers and the Agricultural Research Foundation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11036a9c29e5b9530" w:history="1">
+      <w:hyperlink r:id="rId16566ab6a1dfa8a07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/downloads/tt44pn501</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6291,51 +6291,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 123-125.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell SB, Ciha AJ &amp; Tollefson JJ (2010) Corn Rootworm Biology and Management. Unpublished work. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80836a9c29e5b9709" w:history="1">
+      <w:hyperlink r:id="rId20816ab6a1dfa8bdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6700,51 +6700,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68066a9c29e5b99c5" w:history="1">
+      <w:hyperlink r:id="rId97186ab6a1dfa8e86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6839,63 +6839,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88028518" name="name97256a9c29e5b9b09" descr="eu_funding_250.png"/>
+            <wp:docPr id="59871065" name="name85056ab6a1dfa93e3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69876a9c29e5b9b08" cstate="print"/>
+                    <a:blip r:embed="rId86056ab6a1dfa93e1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6993,137 +6993,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64009661">
+  <w:abstractNum w:abstractNumId="28587190">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17647447">
+    <w:lvl w:ilvl="0" w:tplc="86051215">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17647447" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86051215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17647447" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86051215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17647447" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86051215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17647447" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86051215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17647447" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86051215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17647447" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86051215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17647447" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86051215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17647447" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86051215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64009660">
+  <w:abstractNum w:abstractNumId="28587189">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91511866">
+    <w:lvl w:ilvl="0" w:tplc="22587095">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7875,55 +7875,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64009660">
-    <w:abstractNumId w:val="64009660"/>
+  <w:num w:numId="28587189">
+    <w:abstractNumId w:val="28587189"/>
   </w:num>
-  <w:num w:numId="64009661">
-    <w:abstractNumId w:val="64009661"/>
+  <w:num w:numId="28587190">
+    <w:abstractNumId w:val="28587190"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19473,51 +19473,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId115954293" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId858170307" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86486a9c29e5b43a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId37776a9c29e5b4411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId91536a9c29e5b4cfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId94696a9c29e5b8c76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId72916a9c29e5b8cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId34906a9c29e5b8ef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId40776a9c29e5b8f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId11036a9c29e5b9530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId80836a9c29e5b9709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId68066a9c29e5b99c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50716a9c29e5b4b8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50716a9c29e5b4b8f.jpg"/><Relationship Id="rId16236a9c29e5b721c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16236a9c29e5b721c.jpg"/><Relationship Id="rId69876a9c29e5b9b08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69876a9c29e5b9b08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId176030178" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId374202848" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10806ab6a1dfa4bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId89656ab6a1dfa4c2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId98016ab6a1dfa581a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId92546ab6a1dfa814b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId76796ab6a1dfa8190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId39536ab6a1dfa83c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId53146ab6a1dfa845c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId16566ab6a1dfa8a07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId20816ab6a1dfa8bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId97186ab6a1dfa8e86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62836ab6a1dfa56db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62836ab6a1dfa56db.jpg"/><Relationship Id="rId82986ab6a1dfa720e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82986ab6a1dfa720e.jpg"/><Relationship Id="rId86056ab6a1dfa93e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86056ab6a1dfa93e1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>