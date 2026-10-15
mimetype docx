--- v15 (2026-09-25)
+++ v16 (2026-10-15)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10806ab6a1dfa4bb6" w:history="1">
+            <w:hyperlink r:id="rId83686ad121a6d01da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89656ab6a1dfa4c2c" w:history="1">
+            <w:hyperlink r:id="rId61156ad121a6d0242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABVZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74745238" name="name11856ab6a1dfa56dd" descr="11629.jpg"/>
+                  <wp:docPr id="91765640" name="name65166ad121a6d086a" descr="11629.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11629.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId62836ab6a1dfa56db" cstate="print"/>
+                          <a:blip r:embed="rId10706ad121a6d0868" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98016ab6a1dfa581a" w:history="1">
+            <w:hyperlink r:id="rId56416ad121a6d0951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2570,63 +2570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in northern Texas, where the subspecies hybridize.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86672636" name="name45466ab6a1dfa7212" descr="DIABVZ_distribution_map.jpg"/>
+            <wp:docPr id="5654095" name="name37506ad121a6d2174" descr="DIABVZ_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABVZ_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82986ab6a1dfa720e" cstate="print"/>
+                    <a:blip r:embed="rId38956ad121a6d2171" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4639,90 +4639,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alfilerillo G (2019) Ficha Técnica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Krysan &amp; Smith (Insecta: Coleoptera: Chrysomelidae). Dirección general de sanidad vegetal - Dirección del centro nacional de referencia fitosanitaria. 34 pp. (in Spanish) Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92546ab6a1dfa814b" w:history="1">
+      <w:hyperlink r:id="rId54736ad121a6d3035" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 August 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76796ab6a1dfa8190" w:history="1">
+      <w:hyperlink r:id="rId88366ad121a6d307a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA Animal and Plant Health Inspection Service, Plant Protection and Quarantine Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39536ab6a1dfa83c9" w:history="1">
+      <w:hyperlink r:id="rId43456ad121a6d32bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5119,51 +5119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5858, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53146ab6a1dfa845c" w:history="1">
+      <w:hyperlink r:id="rId66676ad121a6d334f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5998,51 +5998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna J (2006) Development of an IPM Program for Western Spotted Cucumber Beetle in Vegetable Cropping Systems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Report to the Oregon Processed Vegetable Growers and the Agricultural Research Foundation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16566ab6a1dfa8a07" w:history="1">
+      <w:hyperlink r:id="rId73466ad121a6d3911" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/downloads/tt44pn501</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6291,51 +6291,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 123-125.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell SB, Ciha AJ &amp; Tollefson JJ (2010) Corn Rootworm Biology and Management. Unpublished work. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20816ab6a1dfa8bdd" w:history="1">
+      <w:hyperlink r:id="rId42166ad121a6d3ae5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6700,51 +6700,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97186ab6a1dfa8e86" w:history="1">
+      <w:hyperlink r:id="rId13796ad121a6d3f5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6839,63 +6839,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59871065" name="name85056ab6a1dfa93e3" descr="eu_funding_250.png"/>
+            <wp:docPr id="58870945" name="name54506ad121a6d42c0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86056ab6a1dfa93e1" cstate="print"/>
+                    <a:blip r:embed="rId62356ad121a6d42be" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6993,137 +6993,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28587190">
+  <w:abstractNum w:abstractNumId="31860437">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86051215">
+    <w:lvl w:ilvl="0" w:tplc="98196256">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86051215" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98196256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86051215" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98196256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86051215" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98196256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86051215" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98196256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86051215" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98196256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86051215" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98196256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86051215" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98196256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86051215" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98196256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28587189">
+  <w:abstractNum w:abstractNumId="31860436">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22587095">
+    <w:lvl w:ilvl="0" w:tplc="29906317">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7875,55 +7875,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28587189">
-    <w:abstractNumId w:val="28587189"/>
+  <w:num w:numId="31860436">
+    <w:abstractNumId w:val="31860436"/>
   </w:num>
-  <w:num w:numId="28587190">
-    <w:abstractNumId w:val="28587190"/>
+  <w:num w:numId="31860437">
+    <w:abstractNumId w:val="31860437"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19473,51 +19473,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId176030178" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId374202848" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10806ab6a1dfa4bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId89656ab6a1dfa4c2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId98016ab6a1dfa581a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId92546ab6a1dfa814b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId76796ab6a1dfa8190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId39536ab6a1dfa83c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId53146ab6a1dfa845c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId16566ab6a1dfa8a07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId20816ab6a1dfa8bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId97186ab6a1dfa8e86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62836ab6a1dfa56db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62836ab6a1dfa56db.jpg"/><Relationship Id="rId82986ab6a1dfa720e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82986ab6a1dfa720e.jpg"/><Relationship Id="rId86056ab6a1dfa93e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86056ab6a1dfa93e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId410056164" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId225300659" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83686ad121a6d01da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId61156ad121a6d0242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId56416ad121a6d0951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId54736ad121a6d3035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId88366ad121a6d307a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId43456ad121a6d32bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId66676ad121a6d334f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId73466ad121a6d3911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId42166ad121a6d3ae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId13796ad121a6d3f5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10706ad121a6d0868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10706ad121a6d0868.jpg"/><Relationship Id="rId38956ad121a6d2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38956ad121a6d2171.jpg"/><Relationship Id="rId62356ad121a6d42be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62356ad121a6d42be.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>