--- v16 (2026-10-15)
+++ v17 (2026-11-06)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83686ad121a6d01da" w:history="1">
+            <w:hyperlink r:id="rId17766aed7b5452152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61156ad121a6d0242" w:history="1">
+            <w:hyperlink r:id="rId22216aed7b545218d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABVZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91765640" name="name65166ad121a6d086a" descr="11629.jpg"/>
+                  <wp:docPr id="69467807" name="name50096aed7b545294d" descr="11629.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11629.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10706ad121a6d0868" cstate="print"/>
+                          <a:blip r:embed="rId27226aed7b545294c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId56416ad121a6d0951" w:history="1">
+            <w:hyperlink r:id="rId79676aed7b5452aa3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2570,63 +2570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in northern Texas, where the subspecies hybridize.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5654095" name="name37506ad121a6d2174" descr="DIABVZ_distribution_map.jpg"/>
+            <wp:docPr id="63480125" name="name26236aed7b5453ef7" descr="DIABVZ_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABVZ_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38956ad121a6d2171" cstate="print"/>
+                    <a:blip r:embed="rId30076aed7b5453ef5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4639,90 +4639,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alfilerillo G (2019) Ficha Técnica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Krysan &amp; Smith (Insecta: Coleoptera: Chrysomelidae). Dirección general de sanidad vegetal - Dirección del centro nacional de referencia fitosanitaria. 34 pp. (in Spanish) Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54736ad121a6d3035" w:history="1">
+      <w:hyperlink r:id="rId69966aed7b54548bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 August 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88366ad121a6d307a" w:history="1">
+      <w:hyperlink r:id="rId97006aed7b54548ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA Animal and Plant Health Inspection Service, Plant Protection and Quarantine Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43456ad121a6d32bb" w:history="1">
+      <w:hyperlink r:id="rId34536aed7b5454a26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5119,51 +5119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5858, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66676ad121a6d334f" w:history="1">
+      <w:hyperlink r:id="rId39946aed7b5454a77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5998,51 +5998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna J (2006) Development of an IPM Program for Western Spotted Cucumber Beetle in Vegetable Cropping Systems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Report to the Oregon Processed Vegetable Growers and the Agricultural Research Foundation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73466ad121a6d3911" w:history="1">
+      <w:hyperlink r:id="rId61466aed7b5454d9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/downloads/tt44pn501</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6291,51 +6291,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 123-125.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell SB, Ciha AJ &amp; Tollefson JJ (2010) Corn Rootworm Biology and Management. Unpublished work. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42166ad121a6d3ae5" w:history="1">
+      <w:hyperlink r:id="rId17856aed7b5454ed5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6700,51 +6700,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13796ad121a6d3f5f" w:history="1">
+      <w:hyperlink r:id="rId68186aed7b54552f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6839,63 +6839,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58870945" name="name54506ad121a6d42c0" descr="eu_funding_250.png"/>
+            <wp:docPr id="94250671" name="name74276aed7b5455400" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62356ad121a6d42be" cstate="print"/>
+                    <a:blip r:embed="rId56206aed7b54553ff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6993,137 +6993,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31860437">
+  <w:abstractNum w:abstractNumId="29492974">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98196256">
+    <w:lvl w:ilvl="0" w:tplc="56038805">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98196256" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56038805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98196256" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56038805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98196256" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56038805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98196256" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56038805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98196256" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56038805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98196256" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56038805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98196256" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56038805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98196256" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56038805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31860436">
+  <w:abstractNum w:abstractNumId="29492973">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29906317">
+    <w:lvl w:ilvl="0" w:tplc="62493521">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7875,55 +7875,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31860436">
-    <w:abstractNumId w:val="31860436"/>
+  <w:num w:numId="29492973">
+    <w:abstractNumId w:val="29492973"/>
   </w:num>
-  <w:num w:numId="31860437">
-    <w:abstractNumId w:val="31860437"/>
+  <w:num w:numId="29492974">
+    <w:abstractNumId w:val="29492974"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19473,51 +19473,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId410056164" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId225300659" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83686ad121a6d01da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId61156ad121a6d0242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId56416ad121a6d0951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId54736ad121a6d3035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId88366ad121a6d307a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId43456ad121a6d32bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId66676ad121a6d334f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId73466ad121a6d3911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId42166ad121a6d3ae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId13796ad121a6d3f5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10706ad121a6d0868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10706ad121a6d0868.jpg"/><Relationship Id="rId38956ad121a6d2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38956ad121a6d2171.jpg"/><Relationship Id="rId62356ad121a6d42be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62356ad121a6d42be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId642430795" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId700493054" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17766aed7b5452152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId22216aed7b545218d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId79676aed7b5452aa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId69966aed7b54548bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId97006aed7b54548ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId34536aed7b5454a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId39946aed7b5454a77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId61466aed7b5454d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId17856aed7b5454ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId68186aed7b54552f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27226aed7b545294c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27226aed7b545294c.jpg"/><Relationship Id="rId30076aed7b5453ef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30076aed7b5453ef5.jpg"/><Relationship Id="rId56206aed7b54553ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56206aed7b54553ff.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>