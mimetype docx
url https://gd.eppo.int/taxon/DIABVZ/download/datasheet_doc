--- v6 (2026-03-13)
+++ v7 (2026-04-03)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574069b3a2bcbdbc2" w:history="1">
+            <w:hyperlink r:id="rId960769d032a04e820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559669b3a2bcbdc2c" w:history="1">
+            <w:hyperlink r:id="rId991769d032a04e889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABVZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35212165" name="name983669b3a2bcbdd0c" descr="11629.jpg"/>
+                  <wp:docPr id="70334731" name="name407769d032a04ef76" descr="11629.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11629.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId455369b3a2bcbdd0b" cstate="print"/>
+                          <a:blip r:embed="rId241969d032a04ef74" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId860769b3a2bcbde2d" w:history="1">
+            <w:hyperlink r:id="rId239169d032a04f07b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2570,63 +2570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in northern Texas, where the subspecies hybridize.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53514530" name="name441669b3a2bcbec89" descr="DIABVZ_distribution_map.jpg"/>
+            <wp:docPr id="44800249" name="name266369d032a050a4d" descr="DIABVZ_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABVZ_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId971269b3a2bcbec87" cstate="print"/>
+                    <a:blip r:embed="rId522969d032a050a4b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4639,90 +4639,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alfilerillo G (2019) Ficha Técnica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Krysan &amp; Smith (Insecta: Coleoptera: Chrysomelidae). Dirección general de sanidad vegetal - Dirección del centro nacional de referencia fitosanitaria. 34 pp. (in Spanish) Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId444069b3a2bcbfb6a" w:history="1">
+      <w:hyperlink r:id="rId160769d032a051955" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 August 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId117869b3a2bcbfbae" w:history="1">
+      <w:hyperlink r:id="rId656469d032a05199a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA Animal and Plant Health Inspection Service, Plant Protection and Quarantine Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId792769b3a2bcbfde2" w:history="1">
+      <w:hyperlink r:id="rId677069d032a051bdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5119,51 +5119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5858, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId939369b3a2bcbfe75" w:history="1">
+      <w:hyperlink r:id="rId653269d032a051c73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5998,51 +5998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna J (2006) Development of an IPM Program for Western Spotted Cucumber Beetle in Vegetable Cropping Systems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Report to the Oregon Processed Vegetable Growers and the Agricultural Research Foundation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId693869b3a2bcc044e" w:history="1">
+      <w:hyperlink r:id="rId460969d032a052234" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/downloads/tt44pn501</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6291,51 +6291,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 123-125.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell SB, Ciha AJ &amp; Tollefson JJ (2010) Corn Rootworm Biology and Management. Unpublished work. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId577269b3a2bcc063e" w:history="1">
+      <w:hyperlink r:id="rId609669d032a05240c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6700,51 +6700,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId315269b3a2bcc0b4d" w:history="1">
+      <w:hyperlink r:id="rId517369d032a052907" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6839,63 +6839,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70819495" name="name430469b3a2bcc0c8b" descr="eu_funding_250.png"/>
+            <wp:docPr id="47920197" name="name982869d032a052ec9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId285769b3a2bcc0c8a" cstate="print"/>
+                    <a:blip r:embed="rId577469d032a052ec5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6993,137 +6993,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39737756">
+  <w:abstractNum w:abstractNumId="92042790">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73024787">
+    <w:lvl w:ilvl="0" w:tplc="68558525">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73024787" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68558525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73024787" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68558525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73024787" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68558525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73024787" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68558525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73024787" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68558525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73024787" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68558525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73024787" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68558525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73024787" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68558525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39737755">
+  <w:abstractNum w:abstractNumId="92042789">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88802157">
+    <w:lvl w:ilvl="0" w:tplc="46964028">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7875,55 +7875,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39737755">
-    <w:abstractNumId w:val="39737755"/>
+  <w:num w:numId="92042789">
+    <w:abstractNumId w:val="92042789"/>
   </w:num>
-  <w:num w:numId="39737756">
-    <w:abstractNumId w:val="39737756"/>
+  <w:num w:numId="92042790">
+    <w:abstractNumId w:val="92042790"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19473,51 +19473,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId499891965" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId424739369" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId574069b3a2bcbdbc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId559669b3a2bcbdc2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId860769b3a2bcbde2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId444069b3a2bcbfb6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId117869b3a2bcbfbae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId792769b3a2bcbfde2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId939369b3a2bcbfe75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId693869b3a2bcc044e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId577269b3a2bcc063e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId315269b3a2bcc0b4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId455369b3a2bcbdd0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId455369b3a2bcbdd0b.jpg"/><Relationship Id="rId971269b3a2bcbec87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId971269b3a2bcbec87.jpg"/><Relationship Id="rId285769b3a2bcc0c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId285769b3a2bcc0c8a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId236203758" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId847350601" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId960769d032a04e820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId991769d032a04e889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId239169d032a04f07b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId160769d032a051955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId656469d032a05199a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId677069d032a051bdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId653269d032a051c73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId460969d032a052234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId609669d032a05240c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId517369d032a052907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId241969d032a04ef74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId241969d032a04ef74.jpg"/><Relationship Id="rId522969d032a050a4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId522969d032a050a4b.jpg"/><Relationship Id="rId577469d032a052ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId577469d032a052ec5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>