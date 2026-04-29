--- v7 (2026-04-03)
+++ v8 (2026-04-29)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId960769d032a04e820" w:history="1">
+            <w:hyperlink r:id="rId273169f1c7fa05fb9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId991769d032a04e889" w:history="1">
+            <w:hyperlink r:id="rId536169f1c7fa06021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABVZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70334731" name="name407769d032a04ef76" descr="11629.jpg"/>
+                  <wp:docPr id="20792163" name="name983369f1c7fa06661" descr="11629.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11629.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId241969d032a04ef74" cstate="print"/>
+                          <a:blip r:embed="rId826469f1c7fa0665f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId239169d032a04f07b" w:history="1">
+            <w:hyperlink r:id="rId489569f1c7fa06758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2570,63 +2570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in northern Texas, where the subspecies hybridize.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44800249" name="name266369d032a050a4d" descr="DIABVZ_distribution_map.jpg"/>
+            <wp:docPr id="83443486" name="name331469f1c7fa0828c" descr="DIABVZ_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABVZ_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId522969d032a050a4b" cstate="print"/>
+                    <a:blip r:embed="rId281169f1c7fa0828a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4639,90 +4639,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alfilerillo G (2019) Ficha Técnica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Krysan &amp; Smith (Insecta: Coleoptera: Chrysomelidae). Dirección general de sanidad vegetal - Dirección del centro nacional de referencia fitosanitaria. 34 pp. (in Spanish) Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId160769d032a051955" w:history="1">
+      <w:hyperlink r:id="rId933769f1c7fa09169" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 August 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId656469d032a05199a" w:history="1">
+      <w:hyperlink r:id="rId492469f1c7fa091ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA Animal and Plant Health Inspection Service, Plant Protection and Quarantine Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId677069d032a051bdf" w:history="1">
+      <w:hyperlink r:id="rId623469f1c7fa093d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5119,51 +5119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5858, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId653269d032a051c73" w:history="1">
+      <w:hyperlink r:id="rId930669f1c7fa0946b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5998,51 +5998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna J (2006) Development of an IPM Program for Western Spotted Cucumber Beetle in Vegetable Cropping Systems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Report to the Oregon Processed Vegetable Growers and the Agricultural Research Foundation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId460969d032a052234" w:history="1">
+      <w:hyperlink r:id="rId661169f1c7fa099ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/downloads/tt44pn501</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6291,51 +6291,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 123-125.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell SB, Ciha AJ &amp; Tollefson JJ (2010) Corn Rootworm Biology and Management. Unpublished work. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId609669d032a05240c" w:history="1">
+      <w:hyperlink r:id="rId952669f1c7fa09bbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6700,51 +6700,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId517369d032a052907" w:history="1">
+      <w:hyperlink r:id="rId900769f1c7fa0a0b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6839,63 +6839,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47920197" name="name982869d032a052ec9" descr="eu_funding_250.png"/>
+            <wp:docPr id="87566005" name="name969369f1c7fa0a1ee" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId577469d032a052ec5" cstate="print"/>
+                    <a:blip r:embed="rId723969f1c7fa0a1ed" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6993,137 +6993,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92042790">
+  <w:abstractNum w:abstractNumId="92300820">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68558525">
+    <w:lvl w:ilvl="0" w:tplc="91184455">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68558525" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91184455" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68558525" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91184455" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68558525" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91184455" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68558525" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91184455" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68558525" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91184455" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68558525" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91184455" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68558525" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91184455" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68558525" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91184455" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92042789">
+  <w:abstractNum w:abstractNumId="92300819">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46964028">
+    <w:lvl w:ilvl="0" w:tplc="29353709">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7875,55 +7875,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92042789">
-    <w:abstractNumId w:val="92042789"/>
+  <w:num w:numId="92300819">
+    <w:abstractNumId w:val="92300819"/>
   </w:num>
-  <w:num w:numId="92042790">
-    <w:abstractNumId w:val="92042790"/>
+  <w:num w:numId="92300820">
+    <w:abstractNumId w:val="92300820"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19473,51 +19473,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId236203758" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId847350601" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId960769d032a04e820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId991769d032a04e889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId239169d032a04f07b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId160769d032a051955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId656469d032a05199a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId677069d032a051bdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId653269d032a051c73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId460969d032a052234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId609669d032a05240c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId517369d032a052907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId241969d032a04ef74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId241969d032a04ef74.jpg"/><Relationship Id="rId522969d032a050a4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId522969d032a050a4b.jpg"/><Relationship Id="rId577469d032a052ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId577469d032a052ec5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId180165718" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId709348198" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId273169f1c7fa05fb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId536169f1c7fa06021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId489569f1c7fa06758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId933769f1c7fa09169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId492469f1c7fa091ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId623469f1c7fa093d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId930669f1c7fa0946b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId661169f1c7fa099ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId952669f1c7fa09bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId900769f1c7fa0a0b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId826469f1c7fa0665f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId826469f1c7fa0665f.jpg"/><Relationship Id="rId281169f1c7fa0828a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId281169f1c7fa0828a.jpg"/><Relationship Id="rId723969f1c7fa0a1ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId723969f1c7fa0a1ed.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>