--- v8 (2026-04-29)
+++ v9 (2026-05-20)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273169f1c7fa05fb9" w:history="1">
+            <w:hyperlink r:id="rId62006a0dfb0b268b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536169f1c7fa06021" w:history="1">
+            <w:hyperlink r:id="rId90146a0dfb0b2691f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABVZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20792163" name="name983369f1c7fa06661" descr="11629.jpg"/>
+                  <wp:docPr id="23131134" name="name89526a0dfb0b2704f" descr="11629.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11629.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId826469f1c7fa0665f" cstate="print"/>
+                          <a:blip r:embed="rId16836a0dfb0b2704c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId489569f1c7fa06758" w:history="1">
+            <w:hyperlink r:id="rId51666a0dfb0b271b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2570,63 +2570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in northern Texas, where the subspecies hybridize.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83443486" name="name331469f1c7fa0828c" descr="DIABVZ_distribution_map.jpg"/>
+            <wp:docPr id="18628790" name="name41916a0dfb0b28e79" descr="DIABVZ_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABVZ_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId281169f1c7fa0828a" cstate="print"/>
+                    <a:blip r:embed="rId62606a0dfb0b28e73" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4639,90 +4639,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alfilerillo G (2019) Ficha Técnica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Krysan &amp; Smith (Insecta: Coleoptera: Chrysomelidae). Dirección general de sanidad vegetal - Dirección del centro nacional de referencia fitosanitaria. 34 pp. (in Spanish) Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId933769f1c7fa09169" w:history="1">
+      <w:hyperlink r:id="rId93466a0dfb0b29e0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 August 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId492469f1c7fa091ad" w:history="1">
+      <w:hyperlink r:id="rId97616a0dfb0b29e53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA Animal and Plant Health Inspection Service, Plant Protection and Quarantine Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId623469f1c7fa093d9" w:history="1">
+      <w:hyperlink r:id="rId33276a0dfb0b2a0a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5119,51 +5119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5858, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId930669f1c7fa0946b" w:history="1">
+      <w:hyperlink r:id="rId45036a0dfb0b2a139" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5998,51 +5998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna J (2006) Development of an IPM Program for Western Spotted Cucumber Beetle in Vegetable Cropping Systems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Report to the Oregon Processed Vegetable Growers and the Agricultural Research Foundation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId661169f1c7fa099ef" w:history="1">
+      <w:hyperlink r:id="rId39916a0dfb0b2a741" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/downloads/tt44pn501</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6291,51 +6291,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 123-125.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell SB, Ciha AJ &amp; Tollefson JJ (2010) Corn Rootworm Biology and Management. Unpublished work. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId952669f1c7fa09bbc" w:history="1">
+      <w:hyperlink r:id="rId88266a0dfb0b2a914" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6700,51 +6700,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId900769f1c7fa0a0b6" w:history="1">
+      <w:hyperlink r:id="rId57566a0dfb0b2ad7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6839,63 +6839,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="87566005" name="name969369f1c7fa0a1ee" descr="eu_funding_250.png"/>
+            <wp:docPr id="26198116" name="name61566a0dfb0b2af6b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId723969f1c7fa0a1ed" cstate="print"/>
+                    <a:blip r:embed="rId22766a0dfb0b2af6a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6993,137 +6993,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92300820">
+  <w:abstractNum w:abstractNumId="30079033">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91184455">
+    <w:lvl w:ilvl="0" w:tplc="90038956">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91184455" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90038956" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91184455" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90038956" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91184455" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90038956" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91184455" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90038956" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91184455" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90038956" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91184455" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90038956" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91184455" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90038956" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91184455" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90038956" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92300819">
+  <w:abstractNum w:abstractNumId="30079032">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29353709">
+    <w:lvl w:ilvl="0" w:tplc="88477623">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7875,55 +7875,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92300819">
-    <w:abstractNumId w:val="92300819"/>
+  <w:num w:numId="30079032">
+    <w:abstractNumId w:val="30079032"/>
   </w:num>
-  <w:num w:numId="92300820">
-    <w:abstractNumId w:val="92300820"/>
+  <w:num w:numId="30079033">
+    <w:abstractNumId w:val="30079033"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19473,51 +19473,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId180165718" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId709348198" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId273169f1c7fa05fb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId536169f1c7fa06021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId489569f1c7fa06758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId933769f1c7fa09169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId492469f1c7fa091ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId623469f1c7fa093d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId930669f1c7fa0946b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId661169f1c7fa099ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId952669f1c7fa09bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId900769f1c7fa0a0b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId826469f1c7fa0665f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId826469f1c7fa0665f.jpg"/><Relationship Id="rId281169f1c7fa0828a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId281169f1c7fa0828a.jpg"/><Relationship Id="rId723969f1c7fa0a1ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId723969f1c7fa0a1ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId997724347" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId395059727" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62006a0dfb0b268b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId90146a0dfb0b2691f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId51666a0dfb0b271b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId93466a0dfb0b29e0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId97616a0dfb0b29e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId33276a0dfb0b2a0a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId45036a0dfb0b2a139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId39916a0dfb0b2a741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId88266a0dfb0b2a914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId57566a0dfb0b2ad7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16836a0dfb0b2704c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16836a0dfb0b2704c.jpg"/><Relationship Id="rId62606a0dfb0b28e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62606a0dfb0b28e73.jpg"/><Relationship Id="rId22766a0dfb0b2af6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22766a0dfb0b2af6a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>