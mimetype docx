--- v9 (2026-05-20)
+++ v10 (2026-06-12)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62006a0dfb0b268b1" w:history="1">
+            <w:hyperlink r:id="rId76826a2b9ea8abd34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90146a0dfb0b2691f" w:history="1">
+            <w:hyperlink r:id="rId83636a2b9ea8abda3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABVZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23131134" name="name89526a0dfb0b2704f" descr="11629.jpg"/>
+                  <wp:docPr id="23150241" name="name81576a2b9ea8ac599" descr="11629.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11629.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16836a0dfb0b2704c" cstate="print"/>
+                          <a:blip r:embed="rId56676a2b9ea8ac597" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId51666a0dfb0b271b0" w:history="1">
+            <w:hyperlink r:id="rId30046a2b9ea8ac6ce" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2570,63 +2570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in northern Texas, where the subspecies hybridize.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18628790" name="name41916a0dfb0b28e79" descr="DIABVZ_distribution_map.jpg"/>
+            <wp:docPr id="6560415" name="name58246a2b9ea8ae0c8" descr="DIABVZ_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABVZ_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62606a0dfb0b28e73" cstate="print"/>
+                    <a:blip r:embed="rId85096a2b9ea8ae0c3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4639,90 +4639,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alfilerillo G (2019) Ficha Técnica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Krysan &amp; Smith (Insecta: Coleoptera: Chrysomelidae). Dirección general de sanidad vegetal - Dirección del centro nacional de referencia fitosanitaria. 34 pp. (in Spanish) Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93466a0dfb0b29e0d" w:history="1">
+      <w:hyperlink r:id="rId13196a2b9ea8af13d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 August 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97616a0dfb0b29e53" w:history="1">
+      <w:hyperlink r:id="rId74206a2b9ea8af186" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA Animal and Plant Health Inspection Service, Plant Protection and Quarantine Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33276a0dfb0b2a0a5" w:history="1">
+      <w:hyperlink r:id="rId72656a2b9ea8af3dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5119,51 +5119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5858, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45036a0dfb0b2a139" w:history="1">
+      <w:hyperlink r:id="rId69956a2b9ea8af484" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5998,51 +5998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna J (2006) Development of an IPM Program for Western Spotted Cucumber Beetle in Vegetable Cropping Systems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Report to the Oregon Processed Vegetable Growers and the Agricultural Research Foundation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39916a0dfb0b2a741" w:history="1">
+      <w:hyperlink r:id="rId74456a2b9ea8afa55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/downloads/tt44pn501</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6291,51 +6291,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 123-125.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell SB, Ciha AJ &amp; Tollefson JJ (2010) Corn Rootworm Biology and Management. Unpublished work. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88266a0dfb0b2a914" w:history="1">
+      <w:hyperlink r:id="rId38526a2b9ea8afc5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6700,51 +6700,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57566a0dfb0b2ad7b" w:history="1">
+      <w:hyperlink r:id="rId33226a2b9ea8aff19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6839,63 +6839,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26198116" name="name61566a0dfb0b2af6b" descr="eu_funding_250.png"/>
+            <wp:docPr id="30953404" name="name46296a2b9ea8b007c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22766a0dfb0b2af6a" cstate="print"/>
+                    <a:blip r:embed="rId72166a2b9ea8b007b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6993,137 +6993,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30079033">
+  <w:abstractNum w:abstractNumId="74057345">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90038956">
+    <w:lvl w:ilvl="0" w:tplc="30414176">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90038956" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30414176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90038956" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30414176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90038956" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30414176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90038956" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30414176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90038956" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30414176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90038956" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30414176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90038956" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30414176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90038956" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30414176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30079032">
+  <w:abstractNum w:abstractNumId="74057344">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88477623">
+    <w:lvl w:ilvl="0" w:tplc="18931241">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7875,55 +7875,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30079032">
-    <w:abstractNumId w:val="30079032"/>
+  <w:num w:numId="74057344">
+    <w:abstractNumId w:val="74057344"/>
   </w:num>
-  <w:num w:numId="30079033">
-    <w:abstractNumId w:val="30079033"/>
+  <w:num w:numId="74057345">
+    <w:abstractNumId w:val="74057345"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19473,51 +19473,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId997724347" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId395059727" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62006a0dfb0b268b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId90146a0dfb0b2691f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId51666a0dfb0b271b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId93466a0dfb0b29e0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId97616a0dfb0b29e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId33276a0dfb0b2a0a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId45036a0dfb0b2a139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId39916a0dfb0b2a741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId88266a0dfb0b2a914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId57566a0dfb0b2ad7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16836a0dfb0b2704c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16836a0dfb0b2704c.jpg"/><Relationship Id="rId62606a0dfb0b28e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62606a0dfb0b28e73.jpg"/><Relationship Id="rId22766a0dfb0b2af6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22766a0dfb0b2af6a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId728468202" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId329988298" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76826a2b9ea8abd34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId83636a2b9ea8abda3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId30046a2b9ea8ac6ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId13196a2b9ea8af13d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId74206a2b9ea8af186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId72656a2b9ea8af3dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId69956a2b9ea8af484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId74456a2b9ea8afa55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId38526a2b9ea8afc5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId33226a2b9ea8aff19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56676a2b9ea8ac597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56676a2b9ea8ac597.jpg"/><Relationship Id="rId85096a2b9ea8ae0c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85096a2b9ea8ae0c3.jpg"/><Relationship Id="rId72166a2b9ea8b007b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72166a2b9ea8b007b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>