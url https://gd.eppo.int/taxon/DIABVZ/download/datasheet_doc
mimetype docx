--- v10 (2026-06-12)
+++ v11 (2026-07-04)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76826a2b9ea8abd34" w:history="1">
+            <w:hyperlink r:id="rId66536a494080529ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83636a2b9ea8abda3" w:history="1">
+            <w:hyperlink r:id="rId92986a49408052a5a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABVZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23150241" name="name81576a2b9ea8ac599" descr="11629.jpg"/>
+                  <wp:docPr id="27710136" name="name55876a49408052f44" descr="11629.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11629.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56676a2b9ea8ac597" cstate="print"/>
+                          <a:blip r:embed="rId22706a49408052f41" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30046a2b9ea8ac6ce" w:history="1">
+            <w:hyperlink r:id="rId74896a494080530d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2570,63 +2570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in northern Texas, where the subspecies hybridize.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6560415" name="name58246a2b9ea8ae0c8" descr="DIABVZ_distribution_map.jpg"/>
+            <wp:docPr id="70476277" name="name17176a494080548ca" descr="DIABVZ_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABVZ_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85096a2b9ea8ae0c3" cstate="print"/>
+                    <a:blip r:embed="rId15576a494080548c6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4639,90 +4639,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alfilerillo G (2019) Ficha Técnica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Krysan &amp; Smith (Insecta: Coleoptera: Chrysomelidae). Dirección general de sanidad vegetal - Dirección del centro nacional de referencia fitosanitaria. 34 pp. (in Spanish) Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13196a2b9ea8af13d" w:history="1">
+      <w:hyperlink r:id="rId83116a49408055831" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 August 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74206a2b9ea8af186" w:history="1">
+      <w:hyperlink r:id="rId67566a49408055878" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA Animal and Plant Health Inspection Service, Plant Protection and Quarantine Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72656a2b9ea8af3dd" w:history="1">
+      <w:hyperlink r:id="rId62846a49408055aac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5119,51 +5119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5858, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69956a2b9ea8af484" w:history="1">
+      <w:hyperlink r:id="rId80196a49408055b3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5998,51 +5998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna J (2006) Development of an IPM Program for Western Spotted Cucumber Beetle in Vegetable Cropping Systems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Report to the Oregon Processed Vegetable Growers and the Agricultural Research Foundation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74456a2b9ea8afa55" w:history="1">
+      <w:hyperlink r:id="rId24336a494080560e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/downloads/tt44pn501</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6291,51 +6291,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 123-125.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell SB, Ciha AJ &amp; Tollefson JJ (2010) Corn Rootworm Biology and Management. Unpublished work. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38526a2b9ea8afc5d" w:history="1">
+      <w:hyperlink r:id="rId21176a494080562b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6700,51 +6700,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33226a2b9ea8aff19" w:history="1">
+      <w:hyperlink r:id="rId88136a49408056549" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6839,63 +6839,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30953404" name="name46296a2b9ea8b007c" descr="eu_funding_250.png"/>
+            <wp:docPr id="37969183" name="name22706a494080567cd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72166a2b9ea8b007b" cstate="print"/>
+                    <a:blip r:embed="rId40486a494080567cb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6993,137 +6993,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74057345">
+  <w:abstractNum w:abstractNumId="80399083">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30414176">
+    <w:lvl w:ilvl="0" w:tplc="30632597">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30414176" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30632597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30414176" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30632597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30414176" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30632597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30414176" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30632597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30414176" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30632597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30414176" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30632597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30414176" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30632597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30414176" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30632597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74057344">
+  <w:abstractNum w:abstractNumId="80399082">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18931241">
+    <w:lvl w:ilvl="0" w:tplc="61766672">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7875,55 +7875,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74057344">
-    <w:abstractNumId w:val="74057344"/>
+  <w:num w:numId="80399082">
+    <w:abstractNumId w:val="80399082"/>
   </w:num>
-  <w:num w:numId="74057345">
-    <w:abstractNumId w:val="74057345"/>
+  <w:num w:numId="80399083">
+    <w:abstractNumId w:val="80399083"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19473,51 +19473,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId728468202" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId329988298" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76826a2b9ea8abd34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId83636a2b9ea8abda3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId30046a2b9ea8ac6ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId13196a2b9ea8af13d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId74206a2b9ea8af186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId72656a2b9ea8af3dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId69956a2b9ea8af484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId74456a2b9ea8afa55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId38526a2b9ea8afc5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId33226a2b9ea8aff19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56676a2b9ea8ac597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56676a2b9ea8ac597.jpg"/><Relationship Id="rId85096a2b9ea8ae0c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85096a2b9ea8ae0c3.jpg"/><Relationship Id="rId72166a2b9ea8b007b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72166a2b9ea8b007b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId930295967" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId933542332" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66536a494080529ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId92986a49408052a5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId74896a494080530d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId83116a49408055831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId67566a49408055878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId62846a49408055aac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId80196a49408055b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId24336a494080560e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId21176a494080562b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId88136a49408056549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22706a49408052f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22706a49408052f41.jpg"/><Relationship Id="rId15576a494080548c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15576a494080548c6.jpg"/><Relationship Id="rId40486a494080567cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40486a494080567cb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>