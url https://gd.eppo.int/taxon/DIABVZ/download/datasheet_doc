--- v11 (2026-07-04)
+++ v12 (2026-07-26)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66536a494080529ef" w:history="1">
+            <w:hyperlink r:id="rId24846a66020280b2a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92986a49408052a5a" w:history="1">
+            <w:hyperlink r:id="rId10626a66020280b94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABVZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27710136" name="name55876a49408052f44" descr="11629.jpg"/>
+                  <wp:docPr id="93867454" name="name14976a66020281299" descr="11629.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11629.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22706a49408052f41" cstate="print"/>
+                          <a:blip r:embed="rId80526a66020281297" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74896a494080530d0" w:history="1">
+            <w:hyperlink r:id="rId54056a660202813d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2570,63 +2570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in northern Texas, where the subspecies hybridize.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70476277" name="name17176a494080548ca" descr="DIABVZ_distribution_map.jpg"/>
+            <wp:docPr id="12780892" name="name47236a66020282f4c" descr="DIABVZ_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABVZ_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15576a494080548c6" cstate="print"/>
+                    <a:blip r:embed="rId50436a66020282f48" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4639,90 +4639,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alfilerillo G (2019) Ficha Técnica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Krysan &amp; Smith (Insecta: Coleoptera: Chrysomelidae). Dirección general de sanidad vegetal - Dirección del centro nacional de referencia fitosanitaria. 34 pp. (in Spanish) Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83116a49408055831" w:history="1">
+      <w:hyperlink r:id="rId18566a66020283f34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 August 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67566a49408055878" w:history="1">
+      <w:hyperlink r:id="rId52016a66020283f7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA Animal and Plant Health Inspection Service, Plant Protection and Quarantine Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62846a49408055aac" w:history="1">
+      <w:hyperlink r:id="rId57656a660202841ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5119,51 +5119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5858, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80196a49408055b3e" w:history="1">
+      <w:hyperlink r:id="rId23006a6602028426c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5998,51 +5998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna J (2006) Development of an IPM Program for Western Spotted Cucumber Beetle in Vegetable Cropping Systems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Report to the Oregon Processed Vegetable Growers and the Agricultural Research Foundation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24336a494080560e4" w:history="1">
+      <w:hyperlink r:id="rId77936a6602028480a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/downloads/tt44pn501</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6291,51 +6291,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 123-125.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell SB, Ciha AJ &amp; Tollefson JJ (2010) Corn Rootworm Biology and Management. Unpublished work. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21176a494080562b6" w:history="1">
+      <w:hyperlink r:id="rId50256a66020284a0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6700,51 +6700,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88136a49408056549" w:history="1">
+      <w:hyperlink r:id="rId88466a66020284cf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6839,63 +6839,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37969183" name="name22706a494080567cd" descr="eu_funding_250.png"/>
+            <wp:docPr id="45833374" name="name69136a66020284f40" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40486a494080567cb" cstate="print"/>
+                    <a:blip r:embed="rId93966a66020284f3e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6993,137 +6993,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80399083">
+  <w:abstractNum w:abstractNumId="33518999">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30632597">
+    <w:lvl w:ilvl="0" w:tplc="91673218">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30632597" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91673218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30632597" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91673218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30632597" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91673218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30632597" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91673218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30632597" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91673218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30632597" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91673218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30632597" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91673218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30632597" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91673218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80399082">
+  <w:abstractNum w:abstractNumId="33518998">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61766672">
+    <w:lvl w:ilvl="0" w:tplc="14080589">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7875,55 +7875,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80399082">
-    <w:abstractNumId w:val="80399082"/>
+  <w:num w:numId="33518998">
+    <w:abstractNumId w:val="33518998"/>
   </w:num>
-  <w:num w:numId="80399083">
-    <w:abstractNumId w:val="80399083"/>
+  <w:num w:numId="33518999">
+    <w:abstractNumId w:val="33518999"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19473,51 +19473,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId930295967" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId933542332" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66536a494080529ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId92986a49408052a5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId74896a494080530d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId83116a49408055831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId67566a49408055878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId62846a49408055aac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId80196a49408055b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId24336a494080560e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId21176a494080562b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId88136a49408056549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22706a49408052f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22706a49408052f41.jpg"/><Relationship Id="rId15576a494080548c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15576a494080548c6.jpg"/><Relationship Id="rId40486a494080567cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40486a494080567cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId923772378" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId745402888" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24846a66020280b2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId10626a66020280b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId54056a660202813d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId18566a66020283f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId52016a66020283f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId57656a660202841ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId23006a6602028426c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId77936a6602028480a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId50256a66020284a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId88466a66020284cf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80526a66020281297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80526a66020281297.jpg"/><Relationship Id="rId50436a66020282f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50436a66020282f48.jpg"/><Relationship Id="rId93966a66020284f3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93966a66020284f3e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>