--- v12 (2026-07-26)
+++ v13 (2026-08-16)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24846a66020280b2a" w:history="1">
+            <w:hyperlink r:id="rId22726a81ac055346f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10626a66020280b94" w:history="1">
+            <w:hyperlink r:id="rId81166a81ac055350b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABVZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93867454" name="name14976a66020281299" descr="11629.jpg"/>
+                  <wp:docPr id="75000729" name="name21856a81ac055402d" descr="11629.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11629.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80526a66020281297" cstate="print"/>
+                          <a:blip r:embed="rId41726a81ac055402b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54056a660202813d0" w:history="1">
+            <w:hyperlink r:id="rId92616a81ac05541be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2570,63 +2570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in northern Texas, where the subspecies hybridize.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12780892" name="name47236a66020282f4c" descr="DIABVZ_distribution_map.jpg"/>
+            <wp:docPr id="99618960" name="name99336a81ac0556106" descr="DIABVZ_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABVZ_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50436a66020282f48" cstate="print"/>
+                    <a:blip r:embed="rId10196a81ac0556101" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4639,90 +4639,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alfilerillo G (2019) Ficha Técnica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Krysan &amp; Smith (Insecta: Coleoptera: Chrysomelidae). Dirección general de sanidad vegetal - Dirección del centro nacional de referencia fitosanitaria. 34 pp. (in Spanish) Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18566a66020283f34" w:history="1">
+      <w:hyperlink r:id="rId40016a81ac05570dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 August 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52016a66020283f7b" w:history="1">
+      <w:hyperlink r:id="rId24836a81ac0557121" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA Animal and Plant Health Inspection Service, Plant Protection and Quarantine Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57656a660202841ba" w:history="1">
+      <w:hyperlink r:id="rId38656a81ac055735a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5119,51 +5119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5858, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23006a6602028426c" w:history="1">
+      <w:hyperlink r:id="rId17026a81ac05573ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5998,51 +5998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna J (2006) Development of an IPM Program for Western Spotted Cucumber Beetle in Vegetable Cropping Systems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Report to the Oregon Processed Vegetable Growers and the Agricultural Research Foundation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77936a6602028480a" w:history="1">
+      <w:hyperlink r:id="rId45976a81ac05579b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/downloads/tt44pn501</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6291,51 +6291,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 123-125.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell SB, Ciha AJ &amp; Tollefson JJ (2010) Corn Rootworm Biology and Management. Unpublished work. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50256a66020284a0a" w:history="1">
+      <w:hyperlink r:id="rId68596a81ac0557fbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6700,51 +6700,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88466a66020284cf1" w:history="1">
+      <w:hyperlink r:id="rId21336a81ac055881a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6839,63 +6839,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45833374" name="name69136a66020284f40" descr="eu_funding_250.png"/>
+            <wp:docPr id="84045192" name="name59016a81ac0558a2d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93966a66020284f3e" cstate="print"/>
+                    <a:blip r:embed="rId93486a81ac0558a2b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6993,137 +6993,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33518999">
+  <w:abstractNum w:abstractNumId="63456690">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91673218">
+    <w:lvl w:ilvl="0" w:tplc="56330824">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91673218" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56330824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91673218" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56330824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91673218" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56330824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91673218" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56330824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91673218" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56330824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91673218" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56330824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91673218" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56330824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91673218" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56330824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33518998">
+  <w:abstractNum w:abstractNumId="63456689">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14080589">
+    <w:lvl w:ilvl="0" w:tplc="27102237">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7875,55 +7875,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33518998">
-    <w:abstractNumId w:val="33518998"/>
+  <w:num w:numId="63456689">
+    <w:abstractNumId w:val="63456689"/>
   </w:num>
-  <w:num w:numId="33518999">
-    <w:abstractNumId w:val="33518999"/>
+  <w:num w:numId="63456690">
+    <w:abstractNumId w:val="63456690"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19473,51 +19473,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId923772378" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId745402888" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24846a66020280b2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId10626a66020280b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId54056a660202813d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId18566a66020283f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId52016a66020283f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId57656a660202841ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId23006a6602028426c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId77936a6602028480a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId50256a66020284a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId88466a66020284cf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80526a66020281297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80526a66020281297.jpg"/><Relationship Id="rId50436a66020282f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50436a66020282f48.jpg"/><Relationship Id="rId93966a66020284f3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93966a66020284f3e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId250184873" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId817531307" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22726a81ac055346f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId81166a81ac055350b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId92616a81ac05541be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId40016a81ac05570dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId24836a81ac0557121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId38656a81ac055735a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId17026a81ac05573ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId45976a81ac05579b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId68596a81ac0557fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId21336a81ac055881a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41726a81ac055402b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41726a81ac055402b.jpg"/><Relationship Id="rId10196a81ac0556101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10196a81ac0556101.jpg"/><Relationship Id="rId93486a81ac0558a2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93486a81ac0558a2b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>