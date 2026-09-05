--- v13 (2026-08-16)
+++ v14 (2026-09-05)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22726a81ac055346f" w:history="1">
+            <w:hyperlink r:id="rId86486a9c29e5b43a4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81166a81ac055350b" w:history="1">
+            <w:hyperlink r:id="rId37776a9c29e5b4411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABVZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75000729" name="name21856a81ac055402d" descr="11629.jpg"/>
+                  <wp:docPr id="36402791" name="name39036a9c29e5b4b91" descr="11629.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11629.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41726a81ac055402b" cstate="print"/>
+                          <a:blip r:embed="rId50716a9c29e5b4b8f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92616a81ac05541be" w:history="1">
+            <w:hyperlink r:id="rId91536a9c29e5b4cfd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2570,63 +2570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in northern Texas, where the subspecies hybridize.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99618960" name="name99336a81ac0556106" descr="DIABVZ_distribution_map.jpg"/>
+            <wp:docPr id="96561873" name="name83686a9c29e5b7225" descr="DIABVZ_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABVZ_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10196a81ac0556101" cstate="print"/>
+                    <a:blip r:embed="rId16236a9c29e5b721c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4639,90 +4639,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alfilerillo G (2019) Ficha Técnica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Krysan &amp; Smith (Insecta: Coleoptera: Chrysomelidae). Dirección general de sanidad vegetal - Dirección del centro nacional de referencia fitosanitaria. 34 pp. (in Spanish) Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40016a81ac05570dc" w:history="1">
+      <w:hyperlink r:id="rId94696a9c29e5b8c76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 August 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24836a81ac0557121" w:history="1">
+      <w:hyperlink r:id="rId72916a9c29e5b8cbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA Animal and Plant Health Inspection Service, Plant Protection and Quarantine Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38656a81ac055735a" w:history="1">
+      <w:hyperlink r:id="rId34906a9c29e5b8ef9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5119,51 +5119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5858, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17026a81ac05573ef" w:history="1">
+      <w:hyperlink r:id="rId40776a9c29e5b8f8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5998,51 +5998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna J (2006) Development of an IPM Program for Western Spotted Cucumber Beetle in Vegetable Cropping Systems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Report to the Oregon Processed Vegetable Growers and the Agricultural Research Foundation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45976a81ac05579b6" w:history="1">
+      <w:hyperlink r:id="rId11036a9c29e5b9530" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/downloads/tt44pn501</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6291,51 +6291,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 123-125.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell SB, Ciha AJ &amp; Tollefson JJ (2010) Corn Rootworm Biology and Management. Unpublished work. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68596a81ac0557fbf" w:history="1">
+      <w:hyperlink r:id="rId80836a9c29e5b9709" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 December 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6700,51 +6700,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21336a81ac055881a" w:history="1">
+      <w:hyperlink r:id="rId68066a9c29e5b99c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6839,63 +6839,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84045192" name="name59016a81ac0558a2d" descr="eu_funding_250.png"/>
+            <wp:docPr id="88028518" name="name97256a9c29e5b9b09" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93486a81ac0558a2b" cstate="print"/>
+                    <a:blip r:embed="rId69876a9c29e5b9b08" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6993,137 +6993,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63456690">
+  <w:abstractNum w:abstractNumId="64009661">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56330824">
+    <w:lvl w:ilvl="0" w:tplc="17647447">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56330824" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17647447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56330824" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17647447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56330824" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17647447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56330824" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17647447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56330824" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17647447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56330824" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17647447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56330824" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17647447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56330824" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17647447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63456689">
+  <w:abstractNum w:abstractNumId="64009660">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27102237">
+    <w:lvl w:ilvl="0" w:tplc="91511866">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7875,55 +7875,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63456689">
-    <w:abstractNumId w:val="63456689"/>
+  <w:num w:numId="64009660">
+    <w:abstractNumId w:val="64009660"/>
   </w:num>
-  <w:num w:numId="63456690">
-    <w:abstractNumId w:val="63456690"/>
+  <w:num w:numId="64009661">
+    <w:abstractNumId w:val="64009661"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19473,51 +19473,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId250184873" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId817531307" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22726a81ac055346f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId81166a81ac055350b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId92616a81ac05541be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId40016a81ac05570dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId24836a81ac0557121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId38656a81ac055735a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId17026a81ac05573ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId45976a81ac05579b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId68596a81ac0557fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId21336a81ac055881a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41726a81ac055402b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41726a81ac055402b.jpg"/><Relationship Id="rId10196a81ac0556101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10196a81ac0556101.jpg"/><Relationship Id="rId93486a81ac0558a2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93486a81ac0558a2b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId115954293" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId858170307" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86486a9c29e5b43a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/" TargetMode="External"/><Relationship Id="rId37776a9c29e5b4411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/categorization" TargetMode="External"/><Relationship Id="rId91536a9c29e5b4cfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/photos" TargetMode="External"/><Relationship Id="rId94696a9c29e5b8c76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/cms/uploads/attachment/file/633033/Gusano_alfilerillo.pdf" TargetMode="External"/><Relationship Id="rId72916a9c29e5b8cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987%20%20%20" TargetMode="External"/><Relationship Id="rId34906a9c29e5b8ef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/%20" TargetMode="External"/><Relationship Id="rId40776a9c29e5b8f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId11036a9c29e5b9530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId80836a9c29e5b9709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId68066a9c29e5b99c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50716a9c29e5b4b8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50716a9c29e5b4b8f.jpg"/><Relationship Id="rId16236a9c29e5b721c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16236a9c29e5b721c.jpg"/><Relationship Id="rId69876a9c29e5b9b08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69876a9c29e5b9b08.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>