--- v7 (2026-03-30)
+++ v8 (2026-04-21)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colorado corn rootworm, western corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448769ca57a90c08d" w:history="1">
+            <w:hyperlink r:id="rId539569e7689a9e492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331969ca57a90c0f7" w:history="1">
+            <w:hyperlink r:id="rId192069e7689a9e505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="4887488" name="name177069ca57a90c74d" descr="2437.jpg"/>
+                  <wp:docPr id="78776532" name="name677469e7689a9eba0" descr="2437.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2437.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId947469ca57a90c74b" cstate="print"/>
+                          <a:blip r:embed="rId781669e7689a9eb9e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId643569ca57a90c86e" w:history="1">
+            <w:hyperlink r:id="rId232869e7689a9ecc5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -626,51 +626,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the nominate subspecies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LeConte (see also </w:t>
       </w:r>
-      <w:hyperlink r:id="rId549769ca57a90ca7b" w:history="1">
+      <w:hyperlink r:id="rId816969e7689a9eecd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">D. virgifera zeae</w:t>
@@ -1585,63 +1585,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). In some, the pest is widespread, in others, it is distributed across a limited area that corresponds to the area suitable for maize cultivation or is still limited to restricted regions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34162665" name="name593869ca57a90dee0" descr="DIABVI_distribution_map.jpg"/>
+            <wp:docPr id="52462931" name="name446269e7689aa017c" descr="DIABVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId972969ca57a90dedd" cstate="print"/>
+                    <a:blip r:embed="rId474669e7689aa0179" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4036,51 +4036,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId669069ca57a90f166" w:history="1">
+      <w:hyperlink r:id="rId552869e7689aa13d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4605,90 +4605,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 800-803.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calvin DD (2017) Western and Northern Corn Rootworm Management in Pennsylvania. PennState Extension.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId449169ca57a90f524" w:history="1">
+      <w:hyperlink r:id="rId295669e7689aa17a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calvin DD, Roth GW, Hyde J, Kuldau G &amp; Voight D (2001) Incorporating Bt-corn Hybrids into IPM Programs for Field Crop Farmers in the Northeastern United States. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId851569ca57a90f567" w:history="1">
+      <w:hyperlink r:id="rId169469e7689aa17e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4870,51 +4870,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA Animal and Plant Health Inspection Service, Plant Protection and Quarantine Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId212069ca57a90f6e0" w:history="1">
+      <w:hyperlink r:id="rId508969e7689aa1961" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4960,51 +4960,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11),5858, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId954969ca57a90f775" w:history="1">
+      <w:hyperlink r:id="rId891669e7689aa19f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5128,51 +5128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128669ca57a90f88a" w:history="1">
+      <w:hyperlink r:id="rId243969e7689aa1b08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6390,51 +6390,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 435-438.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna J (2006) Development of an IPM Program for Western Spotted Cucumber Beetle in Vegetable Cropping Systems. Report to the Oregon Processed Vegetable Growers and the Agricultural Research Foundation. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId606869ca57a9100cd" w:history="1">
+      <w:hyperlink r:id="rId837869e7689aa2385" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/downloads/tt44pn501</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6792,51 +6792,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 992.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell SB, Ciha AJ &amp; Tollefson JJ (2010) Corn Rootworm Biology and Management. Unpublished work. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId650369ca57a910358" w:history="1">
+      <w:hyperlink r:id="rId172169e7689aa2618" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7844,51 +7844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId528369ca57a910a15" w:history="1">
+      <w:hyperlink r:id="rId501169e7689aa2ccf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7983,63 +7983,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49800397" name="name238369ca57a910cc1" descr="eu_funding_250.png"/>
+            <wp:docPr id="77011418" name="name214669e7689aa2e51" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId783369ca57a910cbf" cstate="print"/>
+                    <a:blip r:embed="rId310969e7689aa2e50" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8137,137 +8137,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94918533">
+  <w:abstractNum w:abstractNumId="70044533">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92211338">
+    <w:lvl w:ilvl="0" w:tplc="64875134">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92211338" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64875134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92211338" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64875134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92211338" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64875134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92211338" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64875134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92211338" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64875134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92211338" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64875134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92211338" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64875134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92211338" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64875134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94918532">
+  <w:abstractNum w:abstractNumId="70044532">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14110649">
+    <w:lvl w:ilvl="0" w:tplc="11906198">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9019,55 +9019,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94918532">
-    <w:abstractNumId w:val="94918532"/>
+  <w:num w:numId="70044532">
+    <w:abstractNumId w:val="70044532"/>
   </w:num>
-  <w:num w:numId="94918533">
-    <w:abstractNumId w:val="94918533"/>
+  <w:num w:numId="70044533">
+    <w:abstractNumId w:val="70044533"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20617,51 +20617,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId312800638" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId967120782" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId448769ca57a90c08d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/" TargetMode="External"/><Relationship Id="rId331969ca57a90c0f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/categorization" TargetMode="External"/><Relationship Id="rId643569ca57a90c86e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/photos" TargetMode="External"/><Relationship Id="rId549769ca57a90ca7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/datasheet" TargetMode="External"/><Relationship Id="rId669069ca57a90f166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId449169ca57a90f524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania" TargetMode="External"/><Relationship Id="rId851569ca57a90f567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html" TargetMode="External"/><Relationship Id="rId212069ca57a90f6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId954969ca57a90f775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId128669ca57a90f88a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId606869ca57a9100cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId650369ca57a910358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId528369ca57a910a15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId947469ca57a90c74b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId947469ca57a90c74b.jpg"/><Relationship Id="rId972969ca57a90dedd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId972969ca57a90dedd.jpg"/><Relationship Id="rId783369ca57a910cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId783369ca57a910cbf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId659573689" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId132414773" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId539569e7689a9e492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/" TargetMode="External"/><Relationship Id="rId192069e7689a9e505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/categorization" TargetMode="External"/><Relationship Id="rId232869e7689a9ecc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/photos" TargetMode="External"/><Relationship Id="rId816969e7689a9eecd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/datasheet" TargetMode="External"/><Relationship Id="rId552869e7689aa13d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId295669e7689aa17a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania" TargetMode="External"/><Relationship Id="rId169469e7689aa17e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html" TargetMode="External"/><Relationship Id="rId508969e7689aa1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId891669e7689aa19f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId243969e7689aa1b08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId837869e7689aa2385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId172169e7689aa2618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId501169e7689aa2ccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId781669e7689a9eb9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId781669e7689a9eb9e.jpg"/><Relationship Id="rId474669e7689aa0179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId474669e7689aa0179.jpg"/><Relationship Id="rId310969e7689aa2e50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId310969e7689aa2e50.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>