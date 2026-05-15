--- v8 (2026-04-21)
+++ v9 (2026-05-15)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colorado corn rootworm, western corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539569e7689a9e492" w:history="1">
+            <w:hyperlink r:id="rId60226a06e1b4e8346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192069e7689a9e505" w:history="1">
+            <w:hyperlink r:id="rId43596a06e1b4e83b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78776532" name="name677469e7689a9eba0" descr="2437.jpg"/>
+                  <wp:docPr id="49651433" name="name64466a06e1b4e897c" descr="2437.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2437.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId781669e7689a9eb9e" cstate="print"/>
+                          <a:blip r:embed="rId67786a06e1b4e897a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId232869e7689a9ecc5" w:history="1">
+            <w:hyperlink r:id="rId78226a06e1b4e8acb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -626,51 +626,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the nominate subspecies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LeConte (see also </w:t>
       </w:r>
-      <w:hyperlink r:id="rId816969e7689a9eecd" w:history="1">
+      <w:hyperlink r:id="rId15956a06e1b4e8cd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">D. virgifera zeae</w:t>
@@ -1585,63 +1585,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). In some, the pest is widespread, in others, it is distributed across a limited area that corresponds to the area suitable for maize cultivation or is still limited to restricted regions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52462931" name="name446269e7689aa017c" descr="DIABVI_distribution_map.jpg"/>
+            <wp:docPr id="10658414" name="name11586a06e1b4e9d0a" descr="DIABVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId474669e7689aa0179" cstate="print"/>
+                    <a:blip r:embed="rId41906a06e1b4e9d06" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4036,51 +4036,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId552869e7689aa13d3" w:history="1">
+      <w:hyperlink r:id="rId11716a06e1b4eaf29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4605,90 +4605,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 800-803.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calvin DD (2017) Western and Northern Corn Rootworm Management in Pennsylvania. PennState Extension.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId295669e7689aa17a5" w:history="1">
+      <w:hyperlink r:id="rId46316a06e1b4eb2d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calvin DD, Roth GW, Hyde J, Kuldau G &amp; Voight D (2001) Incorporating Bt-corn Hybrids into IPM Programs for Field Crop Farmers in the Northeastern United States. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId169469e7689aa17e9" w:history="1">
+      <w:hyperlink r:id="rId57926a06e1b4eb316" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4870,51 +4870,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA Animal and Plant Health Inspection Service, Plant Protection and Quarantine Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId508969e7689aa1961" w:history="1">
+      <w:hyperlink r:id="rId78286a06e1b4eb485" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4960,51 +4960,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11),5858, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId891669e7689aa19f4" w:history="1">
+      <w:hyperlink r:id="rId70036a06e1b4eb516" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5128,51 +5128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId243969e7689aa1b08" w:history="1">
+      <w:hyperlink r:id="rId28146a06e1b4eb657" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6390,51 +6390,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 435-438.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna J (2006) Development of an IPM Program for Western Spotted Cucumber Beetle in Vegetable Cropping Systems. Report to the Oregon Processed Vegetable Growers and the Agricultural Research Foundation. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId837869e7689aa2385" w:history="1">
+      <w:hyperlink r:id="rId31286a06e1b4ebe52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/downloads/tt44pn501</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6792,51 +6792,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 992.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell SB, Ciha AJ &amp; Tollefson JJ (2010) Corn Rootworm Biology and Management. Unpublished work. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId172169e7689aa2618" w:history="1">
+      <w:hyperlink r:id="rId99586a06e1b4ec0d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7844,51 +7844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501169e7689aa2ccf" w:history="1">
+      <w:hyperlink r:id="rId91046a06e1b4ec773" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7983,63 +7983,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77011418" name="name214669e7689aa2e51" descr="eu_funding_250.png"/>
+            <wp:docPr id="53677324" name="name39556a06e1b4ecaeb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId310969e7689aa2e50" cstate="print"/>
+                    <a:blip r:embed="rId83476a06e1b4ecae9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8137,137 +8137,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70044533">
+  <w:abstractNum w:abstractNumId="33891090">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64875134">
+    <w:lvl w:ilvl="0" w:tplc="18800268">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64875134" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18800268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64875134" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18800268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64875134" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18800268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64875134" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18800268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64875134" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18800268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64875134" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18800268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64875134" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18800268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64875134" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18800268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70044532">
+  <w:abstractNum w:abstractNumId="33891089">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11906198">
+    <w:lvl w:ilvl="0" w:tplc="91438407">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9019,55 +9019,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70044532">
-    <w:abstractNumId w:val="70044532"/>
+  <w:num w:numId="33891089">
+    <w:abstractNumId w:val="33891089"/>
   </w:num>
-  <w:num w:numId="70044533">
-    <w:abstractNumId w:val="70044533"/>
+  <w:num w:numId="33891090">
+    <w:abstractNumId w:val="33891090"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20617,51 +20617,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId659573689" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId132414773" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId539569e7689a9e492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/" TargetMode="External"/><Relationship Id="rId192069e7689a9e505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/categorization" TargetMode="External"/><Relationship Id="rId232869e7689a9ecc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/photos" TargetMode="External"/><Relationship Id="rId816969e7689a9eecd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/datasheet" TargetMode="External"/><Relationship Id="rId552869e7689aa13d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId295669e7689aa17a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania" TargetMode="External"/><Relationship Id="rId169469e7689aa17e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html" TargetMode="External"/><Relationship Id="rId508969e7689aa1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId891669e7689aa19f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId243969e7689aa1b08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId837869e7689aa2385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId172169e7689aa2618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId501169e7689aa2ccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId781669e7689a9eb9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId781669e7689a9eb9e.jpg"/><Relationship Id="rId474669e7689aa0179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId474669e7689aa0179.jpg"/><Relationship Id="rId310969e7689aa2e50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId310969e7689aa2e50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId748313541" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId140958641" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60226a06e1b4e8346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/" TargetMode="External"/><Relationship Id="rId43596a06e1b4e83b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/categorization" TargetMode="External"/><Relationship Id="rId78226a06e1b4e8acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/photos" TargetMode="External"/><Relationship Id="rId15956a06e1b4e8cd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/datasheet" TargetMode="External"/><Relationship Id="rId11716a06e1b4eaf29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId46316a06e1b4eb2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania" TargetMode="External"/><Relationship Id="rId57926a06e1b4eb316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html" TargetMode="External"/><Relationship Id="rId78286a06e1b4eb485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId70036a06e1b4eb516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId28146a06e1b4eb657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31286a06e1b4ebe52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId99586a06e1b4ec0d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId91046a06e1b4ec773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67786a06e1b4e897a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67786a06e1b4e897a.jpg"/><Relationship Id="rId41906a06e1b4e9d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41906a06e1b4e9d06.jpg"/><Relationship Id="rId83476a06e1b4ecae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83476a06e1b4ecae9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>