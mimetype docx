--- v9 (2026-05-15)
+++ v10 (2026-06-05)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colorado corn rootworm, western corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60226a06e1b4e8346" w:history="1">
+            <w:hyperlink r:id="rId63076a230dfa393f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43596a06e1b4e83b1" w:history="1">
+            <w:hyperlink r:id="rId83246a230dfa3945f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49651433" name="name64466a06e1b4e897c" descr="2437.jpg"/>
+                  <wp:docPr id="43796177" name="name50066a230dfa39b81" descr="2437.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2437.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67786a06e1b4e897a" cstate="print"/>
+                          <a:blip r:embed="rId79256a230dfa39b7f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId78226a06e1b4e8acb" w:history="1">
+            <w:hyperlink r:id="rId47386a230dfa39cec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -626,51 +626,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the nominate subspecies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LeConte (see also </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15956a06e1b4e8cd1" w:history="1">
+      <w:hyperlink r:id="rId34526a230dfa39ef3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">D. virgifera zeae</w:t>
@@ -1585,63 +1585,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). In some, the pest is widespread, in others, it is distributed across a limited area that corresponds to the area suitable for maize cultivation or is still limited to restricted regions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10658414" name="name11586a06e1b4e9d0a" descr="DIABVI_distribution_map.jpg"/>
+            <wp:docPr id="74120953" name="name28416a230dfa3b655" descr="DIABVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41906a06e1b4e9d06" cstate="print"/>
+                    <a:blip r:embed="rId73156a230dfa3b653" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4036,51 +4036,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11716a06e1b4eaf29" w:history="1">
+      <w:hyperlink r:id="rId37236a230dfa3d65e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4605,90 +4605,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 800-803.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calvin DD (2017) Western and Northern Corn Rootworm Management in Pennsylvania. PennState Extension.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46316a06e1b4eb2d5" w:history="1">
+      <w:hyperlink r:id="rId30036a230dfa3dd42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calvin DD, Roth GW, Hyde J, Kuldau G &amp; Voight D (2001) Incorporating Bt-corn Hybrids into IPM Programs for Field Crop Farmers in the Northeastern United States. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57926a06e1b4eb316" w:history="1">
+      <w:hyperlink r:id="rId95276a230dfa3dd89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4870,51 +4870,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA Animal and Plant Health Inspection Service, Plant Protection and Quarantine Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78286a06e1b4eb485" w:history="1">
+      <w:hyperlink r:id="rId79946a230dfa3df38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4960,51 +4960,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11),5858, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70036a06e1b4eb516" w:history="1">
+      <w:hyperlink r:id="rId39116a230dfa3dfd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5128,51 +5128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28146a06e1b4eb657" w:history="1">
+      <w:hyperlink r:id="rId81346a230dfa3e118" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6390,51 +6390,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 435-438.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna J (2006) Development of an IPM Program for Western Spotted Cucumber Beetle in Vegetable Cropping Systems. Report to the Oregon Processed Vegetable Growers and the Agricultural Research Foundation. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31286a06e1b4ebe52" w:history="1">
+      <w:hyperlink r:id="rId95776a230dfa3f9f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/downloads/tt44pn501</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6792,51 +6792,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 992.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell SB, Ciha AJ &amp; Tollefson JJ (2010) Corn Rootworm Biology and Management. Unpublished work. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99586a06e1b4ec0d1" w:history="1">
+      <w:hyperlink r:id="rId61356a230dfa3fe91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7844,51 +7844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91046a06e1b4ec773" w:history="1">
+      <w:hyperlink r:id="rId24486a230dfa406dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7983,63 +7983,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53677324" name="name39556a06e1b4ecaeb" descr="eu_funding_250.png"/>
+            <wp:docPr id="56490322" name="name95716a230dfa40b3b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83476a06e1b4ecae9" cstate="print"/>
+                    <a:blip r:embed="rId86206a230dfa40b39" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8137,137 +8137,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33891090">
+  <w:abstractNum w:abstractNumId="23433637">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18800268">
+    <w:lvl w:ilvl="0" w:tplc="37396175">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18800268" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37396175" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18800268" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37396175" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18800268" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37396175" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18800268" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37396175" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18800268" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37396175" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18800268" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37396175" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18800268" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37396175" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18800268" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37396175" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33891089">
+  <w:abstractNum w:abstractNumId="23433636">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91438407">
+    <w:lvl w:ilvl="0" w:tplc="39950686">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9019,55 +9019,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33891089">
-    <w:abstractNumId w:val="33891089"/>
+  <w:num w:numId="23433636">
+    <w:abstractNumId w:val="23433636"/>
   </w:num>
-  <w:num w:numId="33891090">
-    <w:abstractNumId w:val="33891090"/>
+  <w:num w:numId="23433637">
+    <w:abstractNumId w:val="23433637"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20617,51 +20617,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId748313541" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId140958641" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60226a06e1b4e8346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/" TargetMode="External"/><Relationship Id="rId43596a06e1b4e83b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/categorization" TargetMode="External"/><Relationship Id="rId78226a06e1b4e8acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/photos" TargetMode="External"/><Relationship Id="rId15956a06e1b4e8cd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/datasheet" TargetMode="External"/><Relationship Id="rId11716a06e1b4eaf29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId46316a06e1b4eb2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania" TargetMode="External"/><Relationship Id="rId57926a06e1b4eb316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html" TargetMode="External"/><Relationship Id="rId78286a06e1b4eb485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId70036a06e1b4eb516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId28146a06e1b4eb657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31286a06e1b4ebe52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId99586a06e1b4ec0d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId91046a06e1b4ec773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67786a06e1b4e897a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67786a06e1b4e897a.jpg"/><Relationship Id="rId41906a06e1b4e9d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41906a06e1b4e9d06.jpg"/><Relationship Id="rId83476a06e1b4ecae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83476a06e1b4ecae9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId878290934" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId195595698" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63076a230dfa393f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/" TargetMode="External"/><Relationship Id="rId83246a230dfa3945f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/categorization" TargetMode="External"/><Relationship Id="rId47386a230dfa39cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/photos" TargetMode="External"/><Relationship Id="rId34526a230dfa39ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/datasheet" TargetMode="External"/><Relationship Id="rId37236a230dfa3d65e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId30036a230dfa3dd42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania" TargetMode="External"/><Relationship Id="rId95276a230dfa3dd89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html" TargetMode="External"/><Relationship Id="rId79946a230dfa3df38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId39116a230dfa3dfd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId81346a230dfa3e118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95776a230dfa3f9f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId61356a230dfa3fe91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId24486a230dfa406dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79256a230dfa39b7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79256a230dfa39b7f.jpg"/><Relationship Id="rId73156a230dfa3b653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73156a230dfa3b653.jpg"/><Relationship Id="rId86206a230dfa40b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86206a230dfa40b39.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>