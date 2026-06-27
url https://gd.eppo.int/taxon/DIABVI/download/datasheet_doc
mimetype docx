--- v10 (2026-06-05)
+++ v11 (2026-06-27)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colorado corn rootworm, western corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63076a230dfa393f3" w:history="1">
+            <w:hyperlink r:id="rId34706a3f2f48d97bc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83246a230dfa3945f" w:history="1">
+            <w:hyperlink r:id="rId96786a3f2f48d9827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43796177" name="name50066a230dfa39b81" descr="2437.jpg"/>
+                  <wp:docPr id="7395080" name="name77706a3f2f48d9f8f" descr="2437.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2437.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79256a230dfa39b7f" cstate="print"/>
+                          <a:blip r:embed="rId71546a3f2f48d9f8d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47386a230dfa39cec" w:history="1">
+            <w:hyperlink r:id="rId70796a3f2f48da104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -626,51 +626,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the nominate subspecies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LeConte (see also </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34526a230dfa39ef3" w:history="1">
+      <w:hyperlink r:id="rId83616a3f2f48da30e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">D. virgifera zeae</w:t>
@@ -1585,63 +1585,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). In some, the pest is widespread, in others, it is distributed across a limited area that corresponds to the area suitable for maize cultivation or is still limited to restricted regions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74120953" name="name28416a230dfa3b655" descr="DIABVI_distribution_map.jpg"/>
+            <wp:docPr id="89911645" name="name23246a3f2f48db661" descr="DIABVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73156a230dfa3b653" cstate="print"/>
+                    <a:blip r:embed="rId10136a3f2f48db65e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4036,51 +4036,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37236a230dfa3d65e" w:history="1">
+      <w:hyperlink r:id="rId18396a3f2f48dc934" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4605,90 +4605,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 800-803.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calvin DD (2017) Western and Northern Corn Rootworm Management in Pennsylvania. PennState Extension.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30036a230dfa3dd42" w:history="1">
+      <w:hyperlink r:id="rId97596a3f2f48dcd29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calvin DD, Roth GW, Hyde J, Kuldau G &amp; Voight D (2001) Incorporating Bt-corn Hybrids into IPM Programs for Field Crop Farmers in the Northeastern United States. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95276a230dfa3dd89" w:history="1">
+      <w:hyperlink r:id="rId41686a3f2f48dcd6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4870,51 +4870,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA Animal and Plant Health Inspection Service, Plant Protection and Quarantine Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79946a230dfa3df38" w:history="1">
+      <w:hyperlink r:id="rId82426a3f2f48dcefd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4960,51 +4960,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11),5858, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39116a230dfa3dfd1" w:history="1">
+      <w:hyperlink r:id="rId76176a3f2f48dcf92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5128,51 +5128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81346a230dfa3e118" w:history="1">
+      <w:hyperlink r:id="rId64046a3f2f48dd0a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6390,51 +6390,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 435-438.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna J (2006) Development of an IPM Program for Western Spotted Cucumber Beetle in Vegetable Cropping Systems. Report to the Oregon Processed Vegetable Growers and the Agricultural Research Foundation. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95776a230dfa3f9f1" w:history="1">
+      <w:hyperlink r:id="rId87756a3f2f48dd8e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/downloads/tt44pn501</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6792,51 +6792,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 992.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell SB, Ciha AJ &amp; Tollefson JJ (2010) Corn Rootworm Biology and Management. Unpublished work. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61356a230dfa3fe91" w:history="1">
+      <w:hyperlink r:id="rId12586a3f2f48ddb95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7844,51 +7844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24486a230dfa406dc" w:history="1">
+      <w:hyperlink r:id="rId11546a3f2f48de25d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7983,63 +7983,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56490322" name="name95716a230dfa40b3b" descr="eu_funding_250.png"/>
+            <wp:docPr id="59493838" name="name98086a3f2f48de3ac" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86206a230dfa40b39" cstate="print"/>
+                    <a:blip r:embed="rId32126a3f2f48de3ab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8137,137 +8137,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23433637">
+  <w:abstractNum w:abstractNumId="45128620">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37396175">
+    <w:lvl w:ilvl="0" w:tplc="79607153">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37396175" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79607153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37396175" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79607153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37396175" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79607153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37396175" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79607153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37396175" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79607153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37396175" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79607153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37396175" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79607153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37396175" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79607153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23433636">
+  <w:abstractNum w:abstractNumId="45128619">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39950686">
+    <w:lvl w:ilvl="0" w:tplc="72704317">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9019,55 +9019,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23433636">
-    <w:abstractNumId w:val="23433636"/>
+  <w:num w:numId="45128619">
+    <w:abstractNumId w:val="45128619"/>
   </w:num>
-  <w:num w:numId="23433637">
-    <w:abstractNumId w:val="23433637"/>
+  <w:num w:numId="45128620">
+    <w:abstractNumId w:val="45128620"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20617,51 +20617,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId878290934" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId195595698" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63076a230dfa393f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/" TargetMode="External"/><Relationship Id="rId83246a230dfa3945f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/categorization" TargetMode="External"/><Relationship Id="rId47386a230dfa39cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/photos" TargetMode="External"/><Relationship Id="rId34526a230dfa39ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/datasheet" TargetMode="External"/><Relationship Id="rId37236a230dfa3d65e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId30036a230dfa3dd42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania" TargetMode="External"/><Relationship Id="rId95276a230dfa3dd89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html" TargetMode="External"/><Relationship Id="rId79946a230dfa3df38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId39116a230dfa3dfd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId81346a230dfa3e118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95776a230dfa3f9f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId61356a230dfa3fe91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId24486a230dfa406dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79256a230dfa39b7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79256a230dfa39b7f.jpg"/><Relationship Id="rId73156a230dfa3b653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73156a230dfa3b653.jpg"/><Relationship Id="rId86206a230dfa40b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86206a230dfa40b39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId122034305" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId403143090" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34706a3f2f48d97bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/" TargetMode="External"/><Relationship Id="rId96786a3f2f48d9827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/categorization" TargetMode="External"/><Relationship Id="rId70796a3f2f48da104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/photos" TargetMode="External"/><Relationship Id="rId83616a3f2f48da30e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/datasheet" TargetMode="External"/><Relationship Id="rId18396a3f2f48dc934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId97596a3f2f48dcd29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania" TargetMode="External"/><Relationship Id="rId41686a3f2f48dcd6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html" TargetMode="External"/><Relationship Id="rId82426a3f2f48dcefd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId76176a3f2f48dcf92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId64046a3f2f48dd0a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87756a3f2f48dd8e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId12586a3f2f48ddb95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId11546a3f2f48de25d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71546a3f2f48d9f8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71546a3f2f48d9f8d.jpg"/><Relationship Id="rId10136a3f2f48db65e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10136a3f2f48db65e.jpg"/><Relationship Id="rId32126a3f2f48de3ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32126a3f2f48de3ab.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>