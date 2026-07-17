--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colorado corn rootworm, western corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34706a3f2f48d97bc" w:history="1">
+            <w:hyperlink r:id="rId94326a59a5c63c546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96786a3f2f48d9827" w:history="1">
+            <w:hyperlink r:id="rId41746a59a5c63c5b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7395080" name="name77706a3f2f48d9f8f" descr="2437.jpg"/>
+                  <wp:docPr id="85345895" name="name66586a59a5c63cbb0" descr="2437.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2437.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71546a3f2f48d9f8d" cstate="print"/>
+                          <a:blip r:embed="rId11166a59a5c63cbae" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId70796a3f2f48da104" w:history="1">
+            <w:hyperlink r:id="rId23546a59a5c63cccc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -626,51 +626,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the nominate subspecies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LeConte (see also </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83616a3f2f48da30e" w:history="1">
+      <w:hyperlink r:id="rId62186a59a5c63cee9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">D. virgifera zeae</w:t>
@@ -1585,63 +1585,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). In some, the pest is widespread, in others, it is distributed across a limited area that corresponds to the area suitable for maize cultivation or is still limited to restricted regions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89911645" name="name23246a3f2f48db661" descr="DIABVI_distribution_map.jpg"/>
+            <wp:docPr id="82773323" name="name69726a59a5c63dcb1" descr="DIABVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10136a3f2f48db65e" cstate="print"/>
+                    <a:blip r:embed="rId46356a59a5c63dcad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4036,51 +4036,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18396a3f2f48dc934" w:history="1">
+      <w:hyperlink r:id="rId95156a59a5c640675" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4605,90 +4605,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 800-803.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calvin DD (2017) Western and Northern Corn Rootworm Management in Pennsylvania. PennState Extension.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97596a3f2f48dcd29" w:history="1">
+      <w:hyperlink r:id="rId78356a59a5c640b90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calvin DD, Roth GW, Hyde J, Kuldau G &amp; Voight D (2001) Incorporating Bt-corn Hybrids into IPM Programs for Field Crop Farmers in the Northeastern United States. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41686a3f2f48dcd6b" w:history="1">
+      <w:hyperlink r:id="rId34046a59a5c640bd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4870,51 +4870,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA Animal and Plant Health Inspection Service, Plant Protection and Quarantine Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82426a3f2f48dcefd" w:history="1">
+      <w:hyperlink r:id="rId37386a59a5c640e6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4960,51 +4960,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11),5858, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76176a3f2f48dcf92" w:history="1">
+      <w:hyperlink r:id="rId58376a59a5c640f0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5128,51 +5128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64046a3f2f48dd0a7" w:history="1">
+      <w:hyperlink r:id="rId83806a59a5c64104f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6390,51 +6390,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 435-438.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna J (2006) Development of an IPM Program for Western Spotted Cucumber Beetle in Vegetable Cropping Systems. Report to the Oregon Processed Vegetable Growers and the Agricultural Research Foundation. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87756a3f2f48dd8e5" w:history="1">
+      <w:hyperlink r:id="rId68656a59a5c6419b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/downloads/tt44pn501</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6792,51 +6792,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 992.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell SB, Ciha AJ &amp; Tollefson JJ (2010) Corn Rootworm Biology and Management. Unpublished work. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12586a3f2f48ddb95" w:history="1">
+      <w:hyperlink r:id="rId13686a59a5c641cf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7844,51 +7844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11546a3f2f48de25d" w:history="1">
+      <w:hyperlink r:id="rId13606a59a5c6423dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7983,63 +7983,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59493838" name="name98086a3f2f48de3ac" descr="eu_funding_250.png"/>
+            <wp:docPr id="54914767" name="name82206a59a5c6429ae" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32126a3f2f48de3ab" cstate="print"/>
+                    <a:blip r:embed="rId12916a59a5c642988" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8137,137 +8137,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45128620">
+  <w:abstractNum w:abstractNumId="45041174">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79607153">
+    <w:lvl w:ilvl="0" w:tplc="70336692">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79607153" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70336692" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79607153" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70336692" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79607153" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70336692" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79607153" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70336692" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79607153" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70336692" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79607153" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70336692" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79607153" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70336692" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79607153" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70336692" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45128619">
+  <w:abstractNum w:abstractNumId="45041173">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72704317">
+    <w:lvl w:ilvl="0" w:tplc="97644137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9019,55 +9019,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45128619">
-    <w:abstractNumId w:val="45128619"/>
+  <w:num w:numId="45041173">
+    <w:abstractNumId w:val="45041173"/>
   </w:num>
-  <w:num w:numId="45128620">
-    <w:abstractNumId w:val="45128620"/>
+  <w:num w:numId="45041174">
+    <w:abstractNumId w:val="45041174"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20617,51 +20617,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId122034305" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId403143090" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34706a3f2f48d97bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/" TargetMode="External"/><Relationship Id="rId96786a3f2f48d9827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/categorization" TargetMode="External"/><Relationship Id="rId70796a3f2f48da104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/photos" TargetMode="External"/><Relationship Id="rId83616a3f2f48da30e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/datasheet" TargetMode="External"/><Relationship Id="rId18396a3f2f48dc934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId97596a3f2f48dcd29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania" TargetMode="External"/><Relationship Id="rId41686a3f2f48dcd6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html" TargetMode="External"/><Relationship Id="rId82426a3f2f48dcefd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId76176a3f2f48dcf92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId64046a3f2f48dd0a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87756a3f2f48dd8e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId12586a3f2f48ddb95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId11546a3f2f48de25d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71546a3f2f48d9f8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71546a3f2f48d9f8d.jpg"/><Relationship Id="rId10136a3f2f48db65e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10136a3f2f48db65e.jpg"/><Relationship Id="rId32126a3f2f48de3ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32126a3f2f48de3ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId131575359" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId259114873" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94326a59a5c63c546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/" TargetMode="External"/><Relationship Id="rId41746a59a5c63c5b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/categorization" TargetMode="External"/><Relationship Id="rId23546a59a5c63cccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/photos" TargetMode="External"/><Relationship Id="rId62186a59a5c63cee9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/datasheet" TargetMode="External"/><Relationship Id="rId95156a59a5c640675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId78356a59a5c640b90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania" TargetMode="External"/><Relationship Id="rId34046a59a5c640bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html" TargetMode="External"/><Relationship Id="rId37386a59a5c640e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId58376a59a5c640f0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId83806a59a5c64104f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68656a59a5c6419b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId13686a59a5c641cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId13606a59a5c6423dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11166a59a5c63cbae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11166a59a5c63cbae.jpg"/><Relationship Id="rId46356a59a5c63dcad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46356a59a5c63dcad.jpg"/><Relationship Id="rId12916a59a5c642988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12916a59a5c642988.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>