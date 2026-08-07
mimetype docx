--- v12 (2026-07-17)
+++ v13 (2026-08-07)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colorado corn rootworm, western corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94326a59a5c63c546" w:history="1">
+            <w:hyperlink r:id="rId62346a7532ecc897d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41746a59a5c63c5b0" w:history="1">
+            <w:hyperlink r:id="rId61116a7532ecc89e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85345895" name="name66586a59a5c63cbb0" descr="2437.jpg"/>
+                  <wp:docPr id="99665476" name="name93476a7532ecc9209" descr="2437.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2437.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11166a59a5c63cbae" cstate="print"/>
+                          <a:blip r:embed="rId79856a7532ecc9207" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId23546a59a5c63cccc" w:history="1">
+            <w:hyperlink r:id="rId85986a7532ecc934a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -626,51 +626,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the nominate subspecies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LeConte (see also </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62186a59a5c63cee9" w:history="1">
+      <w:hyperlink r:id="rId99336a7532ecc9545" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">D. virgifera zeae</w:t>
@@ -1585,63 +1585,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). In some, the pest is widespread, in others, it is distributed across a limited area that corresponds to the area suitable for maize cultivation or is still limited to restricted regions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82773323" name="name69726a59a5c63dcb1" descr="DIABVI_distribution_map.jpg"/>
+            <wp:docPr id="37983638" name="name24976a7532ecca51e" descr="DIABVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46356a59a5c63dcad" cstate="print"/>
+                    <a:blip r:embed="rId10616a7532ecca51b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4036,51 +4036,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95156a59a5c640675" w:history="1">
+      <w:hyperlink r:id="rId34956a7532eccc84b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4605,90 +4605,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 800-803.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calvin DD (2017) Western and Northern Corn Rootworm Management in Pennsylvania. PennState Extension.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78356a59a5c640b90" w:history="1">
+      <w:hyperlink r:id="rId33256a7532eccd398" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calvin DD, Roth GW, Hyde J, Kuldau G &amp; Voight D (2001) Incorporating Bt-corn Hybrids into IPM Programs for Field Crop Farmers in the Northeastern United States. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34046a59a5c640bd5" w:history="1">
+      <w:hyperlink r:id="rId94696a7532eccd418" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4870,51 +4870,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA Animal and Plant Health Inspection Service, Plant Protection and Quarantine Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37386a59a5c640e6e" w:history="1">
+      <w:hyperlink r:id="rId44866a7532eccde0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4960,51 +4960,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11),5858, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58376a59a5c640f0b" w:history="1">
+      <w:hyperlink r:id="rId18576a7532eccdea9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5128,51 +5128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83806a59a5c64104f" w:history="1">
+      <w:hyperlink r:id="rId41546a7532eccdffa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6390,51 +6390,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 435-438.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna J (2006) Development of an IPM Program for Western Spotted Cucumber Beetle in Vegetable Cropping Systems. Report to the Oregon Processed Vegetable Growers and the Agricultural Research Foundation. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68656a59a5c6419b1" w:history="1">
+      <w:hyperlink r:id="rId54486a7532ecceb88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/downloads/tt44pn501</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6792,51 +6792,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 992.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell SB, Ciha AJ &amp; Tollefson JJ (2010) Corn Rootworm Biology and Management. Unpublished work. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13686a59a5c641cf5" w:history="1">
+      <w:hyperlink r:id="rId61576a7532eccf041" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7844,51 +7844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13606a59a5c6423dc" w:history="1">
+      <w:hyperlink r:id="rId94116a7532eccf71c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7983,63 +7983,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54914767" name="name82206a59a5c6429ae" descr="eu_funding_250.png"/>
+            <wp:docPr id="82521869" name="name35566a7532eccfd76" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12916a59a5c642988" cstate="print"/>
+                    <a:blip r:embed="rId18446a7532eccfd75" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8137,137 +8137,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45041174">
+  <w:abstractNum w:abstractNumId="14769332">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70336692">
+    <w:lvl w:ilvl="0" w:tplc="61209210">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70336692" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61209210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70336692" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61209210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70336692" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61209210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70336692" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61209210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70336692" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61209210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70336692" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61209210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70336692" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61209210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70336692" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61209210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45041173">
+  <w:abstractNum w:abstractNumId="14769331">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97644137">
+    <w:lvl w:ilvl="0" w:tplc="16830913">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9019,55 +9019,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45041173">
-    <w:abstractNumId w:val="45041173"/>
+  <w:num w:numId="14769331">
+    <w:abstractNumId w:val="14769331"/>
   </w:num>
-  <w:num w:numId="45041174">
-    <w:abstractNumId w:val="45041174"/>
+  <w:num w:numId="14769332">
+    <w:abstractNumId w:val="14769332"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20617,51 +20617,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId131575359" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId259114873" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94326a59a5c63c546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/" TargetMode="External"/><Relationship Id="rId41746a59a5c63c5b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/categorization" TargetMode="External"/><Relationship Id="rId23546a59a5c63cccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/photos" TargetMode="External"/><Relationship Id="rId62186a59a5c63cee9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/datasheet" TargetMode="External"/><Relationship Id="rId95156a59a5c640675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId78356a59a5c640b90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania" TargetMode="External"/><Relationship Id="rId34046a59a5c640bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html" TargetMode="External"/><Relationship Id="rId37386a59a5c640e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId58376a59a5c640f0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId83806a59a5c64104f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68656a59a5c6419b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId13686a59a5c641cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId13606a59a5c6423dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11166a59a5c63cbae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11166a59a5c63cbae.jpg"/><Relationship Id="rId46356a59a5c63dcad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46356a59a5c63dcad.jpg"/><Relationship Id="rId12916a59a5c642988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12916a59a5c642988.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId828771930" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId666508866" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62346a7532ecc897d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/" TargetMode="External"/><Relationship Id="rId61116a7532ecc89e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/categorization" TargetMode="External"/><Relationship Id="rId85986a7532ecc934a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/photos" TargetMode="External"/><Relationship Id="rId99336a7532ecc9545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/datasheet" TargetMode="External"/><Relationship Id="rId34956a7532eccc84b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId33256a7532eccd398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania" TargetMode="External"/><Relationship Id="rId94696a7532eccd418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html" TargetMode="External"/><Relationship Id="rId44866a7532eccde0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId18576a7532eccdea9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId41546a7532eccdffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54486a7532ecceb88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId61576a7532eccf041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId94116a7532eccf71c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79856a7532ecc9207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79856a7532ecc9207.jpg"/><Relationship Id="rId10616a7532ecca51b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10616a7532ecca51b.jpg"/><Relationship Id="rId18446a7532eccfd75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18446a7532eccfd75.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>