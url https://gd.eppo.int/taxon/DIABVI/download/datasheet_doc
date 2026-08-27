--- v13 (2026-08-07)
+++ v14 (2026-08-27)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colorado corn rootworm, western corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62346a7532ecc897d" w:history="1">
+            <w:hyperlink r:id="rId35196a8fd889028a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61116a7532ecc89e8" w:history="1">
+            <w:hyperlink r:id="rId28796a8fd8890291a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99665476" name="name93476a7532ecc9209" descr="2437.jpg"/>
+                  <wp:docPr id="37465165" name="name79076a8fd8890320c" descr="2437.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2437.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79856a7532ecc9207" cstate="print"/>
+                          <a:blip r:embed="rId48486a8fd8890320a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId85986a7532ecc934a" w:history="1">
+            <w:hyperlink r:id="rId29456a8fd88903348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -626,51 +626,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the nominate subspecies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LeConte (see also </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99336a7532ecc9545" w:history="1">
+      <w:hyperlink r:id="rId87626a8fd88903562" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">D. virgifera zeae</w:t>
@@ -1585,63 +1585,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). In some, the pest is widespread, in others, it is distributed across a limited area that corresponds to the area suitable for maize cultivation or is still limited to restricted regions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37983638" name="name24976a7532ecca51e" descr="DIABVI_distribution_map.jpg"/>
+            <wp:docPr id="50402784" name="name61126a8fd88904873" descr="DIABVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10616a7532ecca51b" cstate="print"/>
+                    <a:blip r:embed="rId16516a8fd88904870" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4036,51 +4036,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34956a7532eccc84b" w:history="1">
+      <w:hyperlink r:id="rId76226a8fd88905af5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4605,90 +4605,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 800-803.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calvin DD (2017) Western and Northern Corn Rootworm Management in Pennsylvania. PennState Extension.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33256a7532eccd398" w:history="1">
+      <w:hyperlink r:id="rId25856a8fd88905f10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calvin DD, Roth GW, Hyde J, Kuldau G &amp; Voight D (2001) Incorporating Bt-corn Hybrids into IPM Programs for Field Crop Farmers in the Northeastern United States. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94696a7532eccd418" w:history="1">
+      <w:hyperlink r:id="rId21586a8fd88905f55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4870,51 +4870,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA Animal and Plant Health Inspection Service, Plant Protection and Quarantine Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44866a7532eccde0b" w:history="1">
+      <w:hyperlink r:id="rId90746a8fd889060d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4960,51 +4960,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11),5858, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18576a7532eccdea9" w:history="1">
+      <w:hyperlink r:id="rId60406a8fd88906170" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5128,51 +5128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41546a7532eccdffa" w:history="1">
+      <w:hyperlink r:id="rId70296a8fd8890628b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6390,51 +6390,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 435-438.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna J (2006) Development of an IPM Program for Western Spotted Cucumber Beetle in Vegetable Cropping Systems. Report to the Oregon Processed Vegetable Growers and the Agricultural Research Foundation. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54486a7532ecceb88" w:history="1">
+      <w:hyperlink r:id="rId71876a8fd88906acc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/downloads/tt44pn501</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6792,51 +6792,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 992.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell SB, Ciha AJ &amp; Tollefson JJ (2010) Corn Rootworm Biology and Management. Unpublished work. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61576a7532eccf041" w:history="1">
+      <w:hyperlink r:id="rId31396a8fd88906d75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7844,51 +7844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94116a7532eccf71c" w:history="1">
+      <w:hyperlink r:id="rId86456a8fd8890744b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7983,63 +7983,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82521869" name="name35566a7532eccfd76" descr="eu_funding_250.png"/>
+            <wp:docPr id="4276172" name="name57696a8fd889075ad" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18446a7532eccfd75" cstate="print"/>
+                    <a:blip r:embed="rId69616a8fd889075ab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8137,137 +8137,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14769332">
+  <w:abstractNum w:abstractNumId="44524759">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61209210">
+    <w:lvl w:ilvl="0" w:tplc="52217745">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61209210" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52217745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61209210" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52217745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61209210" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52217745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61209210" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52217745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61209210" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52217745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61209210" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52217745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61209210" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52217745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61209210" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52217745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14769331">
+  <w:abstractNum w:abstractNumId="44524758">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16830913">
+    <w:lvl w:ilvl="0" w:tplc="81982672">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9019,55 +9019,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14769331">
-    <w:abstractNumId w:val="14769331"/>
+  <w:num w:numId="44524758">
+    <w:abstractNumId w:val="44524758"/>
   </w:num>
-  <w:num w:numId="14769332">
-    <w:abstractNumId w:val="14769332"/>
+  <w:num w:numId="44524759">
+    <w:abstractNumId w:val="44524759"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20617,51 +20617,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId828771930" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId666508866" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62346a7532ecc897d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/" TargetMode="External"/><Relationship Id="rId61116a7532ecc89e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/categorization" TargetMode="External"/><Relationship Id="rId85986a7532ecc934a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/photos" TargetMode="External"/><Relationship Id="rId99336a7532ecc9545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/datasheet" TargetMode="External"/><Relationship Id="rId34956a7532eccc84b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId33256a7532eccd398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania" TargetMode="External"/><Relationship Id="rId94696a7532eccd418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html" TargetMode="External"/><Relationship Id="rId44866a7532eccde0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId18576a7532eccdea9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId41546a7532eccdffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54486a7532ecceb88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId61576a7532eccf041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId94116a7532eccf71c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79856a7532ecc9207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79856a7532ecc9207.jpg"/><Relationship Id="rId10616a7532ecca51b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10616a7532ecca51b.jpg"/><Relationship Id="rId18446a7532eccfd75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18446a7532eccfd75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId370152392" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId384176965" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35196a8fd889028a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/" TargetMode="External"/><Relationship Id="rId28796a8fd8890291a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/categorization" TargetMode="External"/><Relationship Id="rId29456a8fd88903348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/photos" TargetMode="External"/><Relationship Id="rId87626a8fd88903562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/datasheet" TargetMode="External"/><Relationship Id="rId76226a8fd88905af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId25856a8fd88905f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania" TargetMode="External"/><Relationship Id="rId21586a8fd88905f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html" TargetMode="External"/><Relationship Id="rId90746a8fd889060d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId60406a8fd88906170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId70296a8fd8890628b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71876a8fd88906acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId31396a8fd88906d75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId86456a8fd8890744b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48486a8fd8890320a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48486a8fd8890320a.jpg"/><Relationship Id="rId16516a8fd88904870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16516a8fd88904870.jpg"/><Relationship Id="rId69616a8fd889075ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69616a8fd889075ab.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>