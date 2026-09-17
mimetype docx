--- v14 (2026-08-27)
+++ v15 (2026-09-17)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colorado corn rootworm, western corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35196a8fd889028a1" w:history="1">
+            <w:hyperlink r:id="rId25086aabb6d061547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28796a8fd8890291a" w:history="1">
+            <w:hyperlink r:id="rId62996aabb6d0615b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="37465165" name="name79076a8fd8890320c" descr="2437.jpg"/>
+                  <wp:docPr id="23345579" name="name97126aabb6d061c31" descr="2437.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2437.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48486a8fd8890320a" cstate="print"/>
+                          <a:blip r:embed="rId80346aabb6d061c2f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId29456a8fd88903348" w:history="1">
+            <w:hyperlink r:id="rId82406aabb6d061d6d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -626,51 +626,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the nominate subspecies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LeConte (see also </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87626a8fd88903562" w:history="1">
+      <w:hyperlink r:id="rId46486aabb6d061f7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">D. virgifera zeae</w:t>
@@ -1585,63 +1585,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). In some, the pest is widespread, in others, it is distributed across a limited area that corresponds to the area suitable for maize cultivation or is still limited to restricted regions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50402784" name="name61126a8fd88904873" descr="DIABVI_distribution_map.jpg"/>
+            <wp:docPr id="22767635" name="name13676aabb6d0630c2" descr="DIABVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16516a8fd88904870" cstate="print"/>
+                    <a:blip r:embed="rId65156aabb6d0630c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4036,51 +4036,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76226a8fd88905af5" w:history="1">
+      <w:hyperlink r:id="rId16356aabb6d064296" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4605,90 +4605,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 800-803.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calvin DD (2017) Western and Northern Corn Rootworm Management in Pennsylvania. PennState Extension.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25856a8fd88905f10" w:history="1">
+      <w:hyperlink r:id="rId32996aabb6d06467a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calvin DD, Roth GW, Hyde J, Kuldau G &amp; Voight D (2001) Incorporating Bt-corn Hybrids into IPM Programs for Field Crop Farmers in the Northeastern United States. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21586a8fd88905f55" w:history="1">
+      <w:hyperlink r:id="rId55246aabb6d0646bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4870,51 +4870,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA Animal and Plant Health Inspection Service, Plant Protection and Quarantine Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90746a8fd889060d9" w:history="1">
+      <w:hyperlink r:id="rId98886aabb6d064836" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4960,51 +4960,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11),5858, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60406a8fd88906170" w:history="1">
+      <w:hyperlink r:id="rId72666aabb6d0648dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5128,51 +5128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70296a8fd8890628b" w:history="1">
+      <w:hyperlink r:id="rId85986aabb6d0649f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6390,51 +6390,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 435-438.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna J (2006) Development of an IPM Program for Western Spotted Cucumber Beetle in Vegetable Cropping Systems. Report to the Oregon Processed Vegetable Growers and the Agricultural Research Foundation. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71876a8fd88906acc" w:history="1">
+      <w:hyperlink r:id="rId44346aabb6d06521b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/downloads/tt44pn501</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6792,51 +6792,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 992.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell SB, Ciha AJ &amp; Tollefson JJ (2010) Corn Rootworm Biology and Management. Unpublished work. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31396a8fd88906d75" w:history="1">
+      <w:hyperlink r:id="rId70146aabb6d0654a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7844,51 +7844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86456a8fd8890744b" w:history="1">
+      <w:hyperlink r:id="rId17026aabb6d065bdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7983,63 +7983,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4276172" name="name57696a8fd889075ad" descr="eu_funding_250.png"/>
+            <wp:docPr id="45319165" name="name26336aabb6d065d4c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69616a8fd889075ab" cstate="print"/>
+                    <a:blip r:embed="rId52676aabb6d065d4b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8137,137 +8137,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44524759">
+  <w:abstractNum w:abstractNumId="26089309">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52217745">
+    <w:lvl w:ilvl="0" w:tplc="42527312">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52217745" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42527312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52217745" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42527312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52217745" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42527312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52217745" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42527312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52217745" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42527312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52217745" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42527312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52217745" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42527312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52217745" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42527312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44524758">
+  <w:abstractNum w:abstractNumId="26089308">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81982672">
+    <w:lvl w:ilvl="0" w:tplc="71751258">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9019,55 +9019,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44524758">
-    <w:abstractNumId w:val="44524758"/>
+  <w:num w:numId="26089308">
+    <w:abstractNumId w:val="26089308"/>
   </w:num>
-  <w:num w:numId="44524759">
-    <w:abstractNumId w:val="44524759"/>
+  <w:num w:numId="26089309">
+    <w:abstractNumId w:val="26089309"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20617,51 +20617,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId370152392" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId384176965" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35196a8fd889028a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/" TargetMode="External"/><Relationship Id="rId28796a8fd8890291a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/categorization" TargetMode="External"/><Relationship Id="rId29456a8fd88903348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/photos" TargetMode="External"/><Relationship Id="rId87626a8fd88903562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/datasheet" TargetMode="External"/><Relationship Id="rId76226a8fd88905af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId25856a8fd88905f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania" TargetMode="External"/><Relationship Id="rId21586a8fd88905f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html" TargetMode="External"/><Relationship Id="rId90746a8fd889060d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId60406a8fd88906170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId70296a8fd8890628b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71876a8fd88906acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId31396a8fd88906d75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId86456a8fd8890744b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48486a8fd8890320a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48486a8fd8890320a.jpg"/><Relationship Id="rId16516a8fd88904870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16516a8fd88904870.jpg"/><Relationship Id="rId69616a8fd889075ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69616a8fd889075ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId231498491" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId265424797" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25086aabb6d061547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/" TargetMode="External"/><Relationship Id="rId62996aabb6d0615b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/categorization" TargetMode="External"/><Relationship Id="rId82406aabb6d061d6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/photos" TargetMode="External"/><Relationship Id="rId46486aabb6d061f7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/datasheet" TargetMode="External"/><Relationship Id="rId16356aabb6d064296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId32996aabb6d06467a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania" TargetMode="External"/><Relationship Id="rId55246aabb6d0646bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html" TargetMode="External"/><Relationship Id="rId98886aabb6d064836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId72666aabb6d0648dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId85986aabb6d0649f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44346aabb6d06521b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId70146aabb6d0654a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId17026aabb6d065bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80346aabb6d061c2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80346aabb6d061c2f.jpg"/><Relationship Id="rId65156aabb6d0630c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65156aabb6d0630c0.jpg"/><Relationship Id="rId52676aabb6d065d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52676aabb6d065d4b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>