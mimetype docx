--- v15 (2026-09-17)
+++ v16 (2026-10-07)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colorado corn rootworm, western corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25086aabb6d061547" w:history="1">
+            <w:hyperlink r:id="rId59706ac69304ee37c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62996aabb6d0615b9" w:history="1">
+            <w:hyperlink r:id="rId47076ac69304ee43c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23345579" name="name97126aabb6d061c31" descr="2437.jpg"/>
+                  <wp:docPr id="33807095" name="name11446ac69304eea8a" descr="2437.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2437.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80346aabb6d061c2f" cstate="print"/>
+                          <a:blip r:embed="rId38126ac69304eea88" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId82406aabb6d061d6d" w:history="1">
+            <w:hyperlink r:id="rId82816ac69304eebcf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -626,51 +626,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the nominate subspecies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LeConte (see also </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46486aabb6d061f7c" w:history="1">
+      <w:hyperlink r:id="rId36606ac69304eee00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">D. virgifera zeae</w:t>
@@ -1585,63 +1585,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). In some, the pest is widespread, in others, it is distributed across a limited area that corresponds to the area suitable for maize cultivation or is still limited to restricted regions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22767635" name="name13676aabb6d0630c2" descr="DIABVI_distribution_map.jpg"/>
+            <wp:docPr id="54207249" name="name24756ac69304eff70" descr="DIABVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65156aabb6d0630c0" cstate="print"/>
+                    <a:blip r:embed="rId86316ac69304eff6e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4036,51 +4036,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16356aabb6d064296" w:history="1">
+      <w:hyperlink r:id="rId16136ac69304f13b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4605,90 +4605,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 800-803.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calvin DD (2017) Western and Northern Corn Rootworm Management in Pennsylvania. PennState Extension.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32996aabb6d06467a" w:history="1">
+      <w:hyperlink r:id="rId45456ac69304f1770" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calvin DD, Roth GW, Hyde J, Kuldau G &amp; Voight D (2001) Incorporating Bt-corn Hybrids into IPM Programs for Field Crop Farmers in the Northeastern United States. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55246aabb6d0646bc" w:history="1">
+      <w:hyperlink r:id="rId52326ac69304f17b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4870,51 +4870,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA Animal and Plant Health Inspection Service, Plant Protection and Quarantine Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98886aabb6d064836" w:history="1">
+      <w:hyperlink r:id="rId33566ac69304f192b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4960,51 +4960,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11),5858, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72666aabb6d0648dd" w:history="1">
+      <w:hyperlink r:id="rId47276ac69304f19c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5128,51 +5128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera zeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85986aabb6d0649f8" w:history="1">
+      <w:hyperlink r:id="rId20736ac69304f1ad9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6390,51 +6390,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 435-438.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna J (2006) Development of an IPM Program for Western Spotted Cucumber Beetle in Vegetable Cropping Systems. Report to the Oregon Processed Vegetable Growers and the Agricultural Research Foundation. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44346aabb6d06521b" w:history="1">
+      <w:hyperlink r:id="rId29596ac69304f2320" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ir.library.oregonstate.edu/downloads/tt44pn501</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6792,51 +6792,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 992.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell SB, Ciha AJ &amp; Tollefson JJ (2010) Corn Rootworm Biology and Management. Unpublished work. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70146aabb6d0654a5" w:history="1">
+      <w:hyperlink r:id="rId86346ac69304f25b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7844,51 +7844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica virgifera virgifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17026aabb6d065bdd" w:history="1">
+      <w:hyperlink r:id="rId71986ac69304f2cc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7983,63 +7983,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45319165" name="name26336aabb6d065d4c" descr="eu_funding_250.png"/>
+            <wp:docPr id="68803749" name="name89246ac69304f2e2f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52676aabb6d065d4b" cstate="print"/>
+                    <a:blip r:embed="rId64476ac69304f2e2e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8137,137 +8137,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26089309">
+  <w:abstractNum w:abstractNumId="12838300">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42527312">
+    <w:lvl w:ilvl="0" w:tplc="38719468">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42527312" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38719468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42527312" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38719468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42527312" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38719468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42527312" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38719468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42527312" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38719468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42527312" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38719468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42527312" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38719468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42527312" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38719468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26089308">
+  <w:abstractNum w:abstractNumId="12838299">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71751258">
+    <w:lvl w:ilvl="0" w:tplc="19849467">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9019,55 +9019,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26089308">
-    <w:abstractNumId w:val="26089308"/>
+  <w:num w:numId="12838299">
+    <w:abstractNumId w:val="12838299"/>
   </w:num>
-  <w:num w:numId="26089309">
-    <w:abstractNumId w:val="26089309"/>
+  <w:num w:numId="12838300">
+    <w:abstractNumId w:val="12838300"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20617,51 +20617,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId231498491" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId265424797" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25086aabb6d061547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/" TargetMode="External"/><Relationship Id="rId62996aabb6d0615b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/categorization" TargetMode="External"/><Relationship Id="rId82406aabb6d061d6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/photos" TargetMode="External"/><Relationship Id="rId46486aabb6d061f7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/datasheet" TargetMode="External"/><Relationship Id="rId16356aabb6d064296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId32996aabb6d06467a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania" TargetMode="External"/><Relationship Id="rId55246aabb6d0646bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html" TargetMode="External"/><Relationship Id="rId98886aabb6d064836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId72666aabb6d0648dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId85986aabb6d0649f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44346aabb6d06521b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId70146aabb6d0654a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId17026aabb6d065bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80346aabb6d061c2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80346aabb6d061c2f.jpg"/><Relationship Id="rId65156aabb6d0630c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65156aabb6d0630c0.jpg"/><Relationship Id="rId52676aabb6d065d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52676aabb6d065d4b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId816133110" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId459167731" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59706ac69304ee37c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/" TargetMode="External"/><Relationship Id="rId47076ac69304ee43c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/categorization" TargetMode="External"/><Relationship Id="rId82816ac69304eebcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVI/photos" TargetMode="External"/><Relationship Id="rId36606ac69304eee00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABVZ/datasheet" TargetMode="External"/><Relationship Id="rId16136ac69304f13b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId45456ac69304f1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.psu.edu/western-and-northern-corn-rootworm-management-in-pennsylvania" TargetMode="External"/><Relationship Id="rId52326ac69304f17b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.nifa.usda.gov/web/crisprojectpages/0188864-incorporating-bt-corn-hybrids-into-field-crop-ipm-progams.html" TargetMode="External"/><Relationship Id="rId33566ac69304f192b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId47276ac69304f19c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5858" TargetMode="External"/><Relationship Id="rId20736ac69304f1ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29596ac69304f2320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.library.oregonstate.edu/downloads/tt44pn501" TargetMode="External"/><Relationship Id="rId86346ac69304f25b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masters.agron.iastate.edu/files/mitchellsteven-cc.pdf" TargetMode="External"/><Relationship Id="rId71986ac69304f2cc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38126ac69304eea88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38126ac69304eea88.jpg"/><Relationship Id="rId86316ac69304eff6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86316ac69304eff6e.jpg"/><Relationship Id="rId64476ac69304f2e2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64476ac69304f2e2e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>