--- v8 (2026-03-30)
+++ v9 (2026-04-24)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Mannerheim</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> corn budworm, western spotted cucumber beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561669ca669621486" w:history="1">
+            <w:hyperlink r:id="rId634769ebb9a3b67a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563069ca6696214f5" w:history="1">
+            <w:hyperlink r:id="rId649869ebb9a3b6816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABUN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="607506" name="name289169ca669621c7b" descr="18589.jpg"/>
+                  <wp:docPr id="33359325" name="name910369ebb9a3b68e1" descr="18589.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18589.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId552369ca669621c79" cstate="print"/>
+                          <a:blip r:embed="rId560069ebb9a3b68e0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId323869ca669621dc5" w:history="1">
+            <w:hyperlink r:id="rId908169ebb9a3b6a1f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3137,63 +3137,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">undecimpunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (or both).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70131167" name="name650869ca66962421f" descr="DIABUN_distribution_map.jpg"/>
+            <wp:docPr id="96708974" name="name823669ebb9a3b8c10" descr="DIABUN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABUN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId290269ca669624219" cstate="print"/>
+                    <a:blip r:embed="rId820269ebb9a3b8c0c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5481,51 +5481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western striped and western spotted cucumber beetles. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All Current Publications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Paper 987. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId641569ca6696253db" w:history="1">
+      <w:hyperlink r:id="rId357069ebb9a3b9dda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-03-31]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5872,51 +5872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId120569ca66962565b" w:history="1">
+      <w:hyperlink r:id="rId373669ebb9a3ba05a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-03-31]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6009,51 +6009,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 6291, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId592469ca669625747" w:history="1">
+      <w:hyperlink r:id="rId398669ebb9a3ba13c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6291</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7324,51 +7324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica undecimpunctata undecimpunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId650469ca669626021" w:history="1">
+      <w:hyperlink r:id="rId478269ebb9a3ba9bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7453,81 +7453,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 477-482. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId839469ca6696260f7" w:history="1">
+      <w:hyperlink r:id="rId423569ebb9a3baa93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01422.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="60641919" name="name206469ca6696261a0" descr="eu_funding_250.png"/>
+            <wp:docPr id="89315769" name="name463969ebb9a3baaf4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId877569ca66962619f" cstate="print"/>
+                    <a:blip r:embed="rId422369ebb9a3baaf3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7625,137 +7625,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72207918">
+  <w:abstractNum w:abstractNumId="59875513">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93392252">
+    <w:lvl w:ilvl="0" w:tplc="58416041">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93392252" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58416041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93392252" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58416041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93392252" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58416041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93392252" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58416041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93392252" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58416041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93392252" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58416041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93392252" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58416041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93392252" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58416041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72207917">
+  <w:abstractNum w:abstractNumId="59875512">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81230974">
+    <w:lvl w:ilvl="0" w:tplc="38133167">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8507,55 +8507,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72207917">
-    <w:abstractNumId w:val="72207917"/>
+  <w:num w:numId="59875512">
+    <w:abstractNumId w:val="59875512"/>
   </w:num>
-  <w:num w:numId="72207918">
-    <w:abstractNumId w:val="72207918"/>
+  <w:num w:numId="59875513">
+    <w:abstractNumId w:val="59875513"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20105,51 +20105,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId905980929" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId682649457" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId561669ca669621486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/" TargetMode="External"/><Relationship Id="rId563069ca6696214f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/categorization" TargetMode="External"/><Relationship Id="rId323869ca669621dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/photos" TargetMode="External"/><Relationship Id="rId641569ca6696253db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId120569ca66962565b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId592469ca669625747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6291" TargetMode="External"/><Relationship Id="rId650469ca669626021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId839469ca6696260f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId552369ca669621c79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId552369ca669621c79.jpg"/><Relationship Id="rId290269ca669624219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId290269ca669624219.jpg"/><Relationship Id="rId877569ca66962619f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId877569ca66962619f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId978871659" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId570892333" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId634769ebb9a3b67a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/" TargetMode="External"/><Relationship Id="rId649869ebb9a3b6816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/categorization" TargetMode="External"/><Relationship Id="rId908169ebb9a3b6a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/photos" TargetMode="External"/><Relationship Id="rId357069ebb9a3b9dda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId373669ebb9a3ba05a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId398669ebb9a3ba13c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6291" TargetMode="External"/><Relationship Id="rId478269ebb9a3ba9bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId423569ebb9a3baa93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId560069ebb9a3b68e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId560069ebb9a3b68e0.jpg"/><Relationship Id="rId820269ebb9a3b8c0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId820269ebb9a3b8c0c.jpg"/><Relationship Id="rId422369ebb9a3baaf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId422369ebb9a3baaf3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>