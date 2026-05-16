--- v9 (2026-04-24)
+++ v10 (2026-05-16)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Mannerheim</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> corn budworm, western spotted cucumber beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634769ebb9a3b67a2" w:history="1">
+            <w:hyperlink r:id="rId12486a08f0c8db7af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649869ebb9a3b6816" w:history="1">
+            <w:hyperlink r:id="rId91806a08f0c8db818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABUN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="33359325" name="name910369ebb9a3b68e1" descr="18589.jpg"/>
+                  <wp:docPr id="98518732" name="name89936a08f0c8dbdde" descr="18589.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18589.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId560069ebb9a3b68e0" cstate="print"/>
+                          <a:blip r:embed="rId83006a08f0c8dbddc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId908169ebb9a3b6a1f" w:history="1">
+            <w:hyperlink r:id="rId95176a08f0c8dbee7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3137,63 +3137,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">undecimpunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (or both).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="96708974" name="name823669ebb9a3b8c10" descr="DIABUN_distribution_map.jpg"/>
+            <wp:docPr id="37907576" name="name11406a08f0c8ddd7a" descr="DIABUN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABUN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId820269ebb9a3b8c0c" cstate="print"/>
+                    <a:blip r:embed="rId17306a08f0c8ddd76" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5481,51 +5481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western striped and western spotted cucumber beetles. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All Current Publications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Paper 987. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId357069ebb9a3b9dda" w:history="1">
+      <w:hyperlink r:id="rId43436a08f0c8dee71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-03-31]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5872,51 +5872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId373669ebb9a3ba05a" w:history="1">
+      <w:hyperlink r:id="rId83086a08f0c8df0e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-03-31]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6009,51 +6009,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 6291, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId398669ebb9a3ba13c" w:history="1">
+      <w:hyperlink r:id="rId68596a08f0c8df1c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6291</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7324,51 +7324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica undecimpunctata undecimpunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId478269ebb9a3ba9bd" w:history="1">
+      <w:hyperlink r:id="rId51286a08f0c8dfa3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7453,81 +7453,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 477-482. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId423569ebb9a3baa93" w:history="1">
+      <w:hyperlink r:id="rId49586a08f0c8dfb13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01422.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="89315769" name="name463969ebb9a3baaf4" descr="eu_funding_250.png"/>
+            <wp:docPr id="20573500" name="name94326a08f0c8dfb95" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId422369ebb9a3baaf3" cstate="print"/>
+                    <a:blip r:embed="rId24696a08f0c8dfb94" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7625,137 +7625,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59875513">
+  <w:abstractNum w:abstractNumId="44928300">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58416041">
+    <w:lvl w:ilvl="0" w:tplc="80553606">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58416041" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80553606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58416041" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80553606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58416041" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80553606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58416041" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80553606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58416041" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80553606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58416041" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80553606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58416041" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80553606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58416041" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80553606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59875512">
+  <w:abstractNum w:abstractNumId="44928299">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38133167">
+    <w:lvl w:ilvl="0" w:tplc="28568815">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8507,55 +8507,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59875512">
-    <w:abstractNumId w:val="59875512"/>
+  <w:num w:numId="44928299">
+    <w:abstractNumId w:val="44928299"/>
   </w:num>
-  <w:num w:numId="59875513">
-    <w:abstractNumId w:val="59875513"/>
+  <w:num w:numId="44928300">
+    <w:abstractNumId w:val="44928300"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20105,51 +20105,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId978871659" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId570892333" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId634769ebb9a3b67a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/" TargetMode="External"/><Relationship Id="rId649869ebb9a3b6816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/categorization" TargetMode="External"/><Relationship Id="rId908169ebb9a3b6a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/photos" TargetMode="External"/><Relationship Id="rId357069ebb9a3b9dda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId373669ebb9a3ba05a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId398669ebb9a3ba13c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6291" TargetMode="External"/><Relationship Id="rId478269ebb9a3ba9bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId423569ebb9a3baa93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId560069ebb9a3b68e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId560069ebb9a3b68e0.jpg"/><Relationship Id="rId820269ebb9a3b8c0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId820269ebb9a3b8c0c.jpg"/><Relationship Id="rId422369ebb9a3baaf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId422369ebb9a3baaf3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId829834107" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId629583897" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12486a08f0c8db7af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/" TargetMode="External"/><Relationship Id="rId91806a08f0c8db818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/categorization" TargetMode="External"/><Relationship Id="rId95176a08f0c8dbee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/photos" TargetMode="External"/><Relationship Id="rId43436a08f0c8dee71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId83086a08f0c8df0e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId68596a08f0c8df1c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6291" TargetMode="External"/><Relationship Id="rId51286a08f0c8dfa3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49586a08f0c8dfb13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId83006a08f0c8dbddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83006a08f0c8dbddc.jpg"/><Relationship Id="rId17306a08f0c8ddd76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17306a08f0c8ddd76.jpg"/><Relationship Id="rId24696a08f0c8dfb94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24696a08f0c8dfb94.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>