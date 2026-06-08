--- v10 (2026-05-16)
+++ v11 (2026-06-08)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Mannerheim</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> corn budworm, western spotted cucumber beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12486a08f0c8db7af" w:history="1">
+            <w:hyperlink r:id="rId80746a26ba98c32c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91806a08f0c8db818" w:history="1">
+            <w:hyperlink r:id="rId51086a26ba98c3331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABUN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98518732" name="name89936a08f0c8dbdde" descr="18589.jpg"/>
+                  <wp:docPr id="4631090" name="name69536a26ba98c3c3f" descr="18589.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18589.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83006a08f0c8dbddc" cstate="print"/>
+                          <a:blip r:embed="rId20286a26ba98c3c3d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId95176a08f0c8dbee7" w:history="1">
+            <w:hyperlink r:id="rId38176a26ba98c3d8e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3137,63 +3137,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">undecimpunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (or both).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37907576" name="name11406a08f0c8ddd7a" descr="DIABUN_distribution_map.jpg"/>
+            <wp:docPr id="57391494" name="name76626a26ba98c5b1b" descr="DIABUN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABUN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17306a08f0c8ddd76" cstate="print"/>
+                    <a:blip r:embed="rId77986a26ba98c5b1a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5481,51 +5481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western striped and western spotted cucumber beetles. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All Current Publications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Paper 987. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43436a08f0c8dee71" w:history="1">
+      <w:hyperlink r:id="rId76886a26ba98c6c06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-03-31]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5872,51 +5872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83086a08f0c8df0e7" w:history="1">
+      <w:hyperlink r:id="rId63976a26ba98c6e79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-03-31]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6009,51 +6009,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 6291, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68596a08f0c8df1c6" w:history="1">
+      <w:hyperlink r:id="rId87116a26ba98c6f56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6291</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7324,51 +7324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica undecimpunctata undecimpunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51286a08f0c8dfa3d" w:history="1">
+      <w:hyperlink r:id="rId96276a26ba98c77d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7453,81 +7453,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 477-482. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49586a08f0c8dfb13" w:history="1">
+      <w:hyperlink r:id="rId34236a26ba98c78ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01422.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="20573500" name="name94326a08f0c8dfb95" descr="eu_funding_250.png"/>
+            <wp:docPr id="80720071" name="name86306a26ba98c7902" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24696a08f0c8dfb94" cstate="print"/>
+                    <a:blip r:embed="rId85226a26ba98c7901" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7625,137 +7625,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44928300">
+  <w:abstractNum w:abstractNumId="63635327">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80553606">
+    <w:lvl w:ilvl="0" w:tplc="38245836">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80553606" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38245836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80553606" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38245836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80553606" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38245836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80553606" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38245836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80553606" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38245836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80553606" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38245836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80553606" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38245836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80553606" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38245836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44928299">
+  <w:abstractNum w:abstractNumId="63635326">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28568815">
+    <w:lvl w:ilvl="0" w:tplc="97370275">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8507,55 +8507,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44928299">
-    <w:abstractNumId w:val="44928299"/>
+  <w:num w:numId="63635326">
+    <w:abstractNumId w:val="63635326"/>
   </w:num>
-  <w:num w:numId="44928300">
-    <w:abstractNumId w:val="44928300"/>
+  <w:num w:numId="63635327">
+    <w:abstractNumId w:val="63635327"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20105,51 +20105,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId829834107" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId629583897" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12486a08f0c8db7af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/" TargetMode="External"/><Relationship Id="rId91806a08f0c8db818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/categorization" TargetMode="External"/><Relationship Id="rId95176a08f0c8dbee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/photos" TargetMode="External"/><Relationship Id="rId43436a08f0c8dee71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId83086a08f0c8df0e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId68596a08f0c8df1c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6291" TargetMode="External"/><Relationship Id="rId51286a08f0c8dfa3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49586a08f0c8dfb13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId83006a08f0c8dbddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83006a08f0c8dbddc.jpg"/><Relationship Id="rId17306a08f0c8ddd76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17306a08f0c8ddd76.jpg"/><Relationship Id="rId24696a08f0c8dfb94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24696a08f0c8dfb94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId807515129" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId820955539" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80746a26ba98c32c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/" TargetMode="External"/><Relationship Id="rId51086a26ba98c3331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/categorization" TargetMode="External"/><Relationship Id="rId38176a26ba98c3d8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/photos" TargetMode="External"/><Relationship Id="rId76886a26ba98c6c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId63976a26ba98c6e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId87116a26ba98c6f56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6291" TargetMode="External"/><Relationship Id="rId96276a26ba98c77d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34236a26ba98c78ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId20286a26ba98c3c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20286a26ba98c3c3d.jpg"/><Relationship Id="rId77986a26ba98c5b1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77986a26ba98c5b1a.jpg"/><Relationship Id="rId85226a26ba98c7901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85226a26ba98c7901.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>