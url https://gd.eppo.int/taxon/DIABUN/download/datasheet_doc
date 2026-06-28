--- v11 (2026-06-08)
+++ v12 (2026-06-28)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Mannerheim</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> corn budworm, western spotted cucumber beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80746a26ba98c32c8" w:history="1">
+            <w:hyperlink r:id="rId89566a415b7fe149d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51086a26ba98c3331" w:history="1">
+            <w:hyperlink r:id="rId89346a415b7fe1507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABUN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="4631090" name="name69536a26ba98c3c3f" descr="18589.jpg"/>
+                  <wp:docPr id="32725214" name="name24676a415b7fe1ac3" descr="18589.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18589.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20286a26ba98c3c3d" cstate="print"/>
+                          <a:blip r:embed="rId41126a415b7fe1ac1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId38176a26ba98c3d8e" w:history="1">
+            <w:hyperlink r:id="rId31176a415b7fe1c08" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3137,63 +3137,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">undecimpunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (or both).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57391494" name="name76626a26ba98c5b1b" descr="DIABUN_distribution_map.jpg"/>
+            <wp:docPr id="28226971" name="name85106a415b7fe383c" descr="DIABUN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABUN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77986a26ba98c5b1a" cstate="print"/>
+                    <a:blip r:embed="rId44106a415b7fe383a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5481,51 +5481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western striped and western spotted cucumber beetles. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All Current Publications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Paper 987. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76886a26ba98c6c06" w:history="1">
+      <w:hyperlink r:id="rId74906a415b7fe495d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-03-31]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5872,51 +5872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63976a26ba98c6e79" w:history="1">
+      <w:hyperlink r:id="rId94896a415b7fe4bd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-03-31]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6009,51 +6009,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 6291, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87116a26ba98c6f56" w:history="1">
+      <w:hyperlink r:id="rId58856a415b7fe4cac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6291</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7324,51 +7324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica undecimpunctata undecimpunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96276a26ba98c77d9" w:history="1">
+      <w:hyperlink r:id="rId78146a415b7fe5874" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7453,81 +7453,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 477-482. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34236a26ba98c78ae" w:history="1">
+      <w:hyperlink r:id="rId80896a415b7fe594f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01422.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80720071" name="name86306a26ba98c7902" descr="eu_funding_250.png"/>
+            <wp:docPr id="48982659" name="name94366a415b7fe5aea" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85226a26ba98c7901" cstate="print"/>
+                    <a:blip r:embed="rId57996a415b7fe5ae9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7625,137 +7625,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63635327">
+  <w:abstractNum w:abstractNumId="56732924">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38245836">
+    <w:lvl w:ilvl="0" w:tplc="48133206">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38245836" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48133206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38245836" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48133206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38245836" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48133206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38245836" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48133206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38245836" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48133206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38245836" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48133206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38245836" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48133206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38245836" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48133206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63635326">
+  <w:abstractNum w:abstractNumId="56732923">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97370275">
+    <w:lvl w:ilvl="0" w:tplc="17671584">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8507,55 +8507,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63635326">
-    <w:abstractNumId w:val="63635326"/>
+  <w:num w:numId="56732923">
+    <w:abstractNumId w:val="56732923"/>
   </w:num>
-  <w:num w:numId="63635327">
-    <w:abstractNumId w:val="63635327"/>
+  <w:num w:numId="56732924">
+    <w:abstractNumId w:val="56732924"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20105,51 +20105,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId807515129" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId820955539" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80746a26ba98c32c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/" TargetMode="External"/><Relationship Id="rId51086a26ba98c3331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/categorization" TargetMode="External"/><Relationship Id="rId38176a26ba98c3d8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/photos" TargetMode="External"/><Relationship Id="rId76886a26ba98c6c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId63976a26ba98c6e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId87116a26ba98c6f56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6291" TargetMode="External"/><Relationship Id="rId96276a26ba98c77d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34236a26ba98c78ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId20286a26ba98c3c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20286a26ba98c3c3d.jpg"/><Relationship Id="rId77986a26ba98c5b1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77986a26ba98c5b1a.jpg"/><Relationship Id="rId85226a26ba98c7901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85226a26ba98c7901.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId212124654" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId198405252" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89566a415b7fe149d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/" TargetMode="External"/><Relationship Id="rId89346a415b7fe1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/categorization" TargetMode="External"/><Relationship Id="rId31176a415b7fe1c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/photos" TargetMode="External"/><Relationship Id="rId74906a415b7fe495d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId94896a415b7fe4bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId58856a415b7fe4cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6291" TargetMode="External"/><Relationship Id="rId78146a415b7fe5874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80896a415b7fe594f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId41126a415b7fe1ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41126a415b7fe1ac1.jpg"/><Relationship Id="rId44106a415b7fe383a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44106a415b7fe383a.jpg"/><Relationship Id="rId57996a415b7fe5ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57996a415b7fe5ae9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>