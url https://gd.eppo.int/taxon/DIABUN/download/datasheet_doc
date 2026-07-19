--- v12 (2026-06-28)
+++ v13 (2026-07-19)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Mannerheim</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> corn budworm, western spotted cucumber beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89566a415b7fe149d" w:history="1">
+            <w:hyperlink r:id="rId71626a5cae1a59624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89346a415b7fe1507" w:history="1">
+            <w:hyperlink r:id="rId30886a5cae1a5968c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABUN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32725214" name="name24676a415b7fe1ac3" descr="18589.jpg"/>
+                  <wp:docPr id="54466138" name="name47386a5cae1a59ca3" descr="18589.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18589.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41126a415b7fe1ac1" cstate="print"/>
+                          <a:blip r:embed="rId89876a5cae1a59ca1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31176a415b7fe1c08" w:history="1">
+            <w:hyperlink r:id="rId71826a5cae1a59ddf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3137,63 +3137,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">undecimpunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (or both).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28226971" name="name85106a415b7fe383c" descr="DIABUN_distribution_map.jpg"/>
+            <wp:docPr id="63253230" name="name74646a5cae1a5b78c" descr="DIABUN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABUN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44106a415b7fe383a" cstate="print"/>
+                    <a:blip r:embed="rId30176a5cae1a5b789" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5481,51 +5481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western striped and western spotted cucumber beetles. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All Current Publications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Paper 987. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74906a415b7fe495d" w:history="1">
+      <w:hyperlink r:id="rId73116a5cae1a5c879" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-03-31]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5872,51 +5872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94896a415b7fe4bd0" w:history="1">
+      <w:hyperlink r:id="rId74726a5cae1a5caf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-03-31]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6009,51 +6009,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 6291, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58856a415b7fe4cac" w:history="1">
+      <w:hyperlink r:id="rId16526a5cae1a5cbcd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6291</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7324,51 +7324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica undecimpunctata undecimpunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78146a415b7fe5874" w:history="1">
+      <w:hyperlink r:id="rId18476a5cae1a5d4b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7453,81 +7453,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 477-482. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80896a415b7fe594f" w:history="1">
+      <w:hyperlink r:id="rId71226a5cae1a5d58f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01422.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48982659" name="name94366a415b7fe5aea" descr="eu_funding_250.png"/>
+            <wp:docPr id="46932723" name="name88466a5cae1a5d628" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57996a415b7fe5ae9" cstate="print"/>
+                    <a:blip r:embed="rId49556a5cae1a5d627" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7625,137 +7625,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56732924">
+  <w:abstractNum w:abstractNumId="50340927">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48133206">
+    <w:lvl w:ilvl="0" w:tplc="45463795">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48133206" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45463795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48133206" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45463795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48133206" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45463795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48133206" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45463795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48133206" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45463795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48133206" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45463795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48133206" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45463795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48133206" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45463795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56732923">
+  <w:abstractNum w:abstractNumId="50340926">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17671584">
+    <w:lvl w:ilvl="0" w:tplc="63450938">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8507,55 +8507,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56732923">
-    <w:abstractNumId w:val="56732923"/>
+  <w:num w:numId="50340926">
+    <w:abstractNumId w:val="50340926"/>
   </w:num>
-  <w:num w:numId="56732924">
-    <w:abstractNumId w:val="56732924"/>
+  <w:num w:numId="50340927">
+    <w:abstractNumId w:val="50340927"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20105,51 +20105,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId212124654" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId198405252" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89566a415b7fe149d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/" TargetMode="External"/><Relationship Id="rId89346a415b7fe1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/categorization" TargetMode="External"/><Relationship Id="rId31176a415b7fe1c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/photos" TargetMode="External"/><Relationship Id="rId74906a415b7fe495d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId94896a415b7fe4bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId58856a415b7fe4cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6291" TargetMode="External"/><Relationship Id="rId78146a415b7fe5874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80896a415b7fe594f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId41126a415b7fe1ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41126a415b7fe1ac1.jpg"/><Relationship Id="rId44106a415b7fe383a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44106a415b7fe383a.jpg"/><Relationship Id="rId57996a415b7fe5ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57996a415b7fe5ae9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId482396454" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId139551871" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71626a5cae1a59624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/" TargetMode="External"/><Relationship Id="rId30886a5cae1a5968c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/categorization" TargetMode="External"/><Relationship Id="rId71826a5cae1a59ddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/photos" TargetMode="External"/><Relationship Id="rId73116a5cae1a5c879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId74726a5cae1a5caf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId16526a5cae1a5cbcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6291" TargetMode="External"/><Relationship Id="rId18476a5cae1a5d4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71226a5cae1a5d58f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId89876a5cae1a59ca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89876a5cae1a59ca1.jpg"/><Relationship Id="rId30176a5cae1a5b789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30176a5cae1a5b789.jpg"/><Relationship Id="rId49556a5cae1a5d627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49556a5cae1a5d627.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>