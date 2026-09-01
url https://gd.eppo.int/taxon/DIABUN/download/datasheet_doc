--- v13 (2026-07-19)
+++ v14 (2026-09-01)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Mannerheim</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> corn budworm, western spotted cucumber beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71626a5cae1a59624" w:history="1">
+            <w:hyperlink r:id="rId89056a961b3955ff6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30886a5cae1a5968c" w:history="1">
+            <w:hyperlink r:id="rId56406a961b3956062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABUN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54466138" name="name47386a5cae1a59ca3" descr="18589.jpg"/>
+                  <wp:docPr id="58125244" name="name59186a961b39568fc" descr="18589.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18589.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89876a5cae1a59ca1" cstate="print"/>
+                          <a:blip r:embed="rId56836a961b39568fa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71826a5cae1a59ddf" w:history="1">
+            <w:hyperlink r:id="rId82356a961b3956a26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3137,63 +3137,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">undecimpunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (or both).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63253230" name="name74646a5cae1a5b78c" descr="DIABUN_distribution_map.jpg"/>
+            <wp:docPr id="15841777" name="name20096a961b39583f2" descr="DIABUN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABUN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30176a5cae1a5b789" cstate="print"/>
+                    <a:blip r:embed="rId61896a961b39583f0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5481,51 +5481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western striped and western spotted cucumber beetles. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All Current Publications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Paper 987. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73116a5cae1a5c879" w:history="1">
+      <w:hyperlink r:id="rId55516a961b39595de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-03-31]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5872,51 +5872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74726a5cae1a5caf0" w:history="1">
+      <w:hyperlink r:id="rId50506a961b3959868" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-03-31]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6009,51 +6009,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 6291, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16526a5cae1a5cbcd" w:history="1">
+      <w:hyperlink r:id="rId57916a961b3959957" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6291</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7324,51 +7324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica undecimpunctata undecimpunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18476a5cae1a5d4b8" w:history="1">
+      <w:hyperlink r:id="rId22846a961b395a1ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7453,81 +7453,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 477-482. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71226a5cae1a5d58f" w:history="1">
+      <w:hyperlink r:id="rId78836a961b395a2da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01422.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46932723" name="name88466a5cae1a5d628" descr="eu_funding_250.png"/>
+            <wp:docPr id="34628250" name="name84156a961b395a355" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49556a5cae1a5d627" cstate="print"/>
+                    <a:blip r:embed="rId10676a961b395a354" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7625,137 +7625,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50340927">
+  <w:abstractNum w:abstractNumId="96453147">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45463795">
+    <w:lvl w:ilvl="0" w:tplc="49040817">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45463795" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49040817" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45463795" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49040817" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45463795" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49040817" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45463795" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49040817" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45463795" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49040817" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45463795" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49040817" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45463795" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49040817" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45463795" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49040817" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50340926">
+  <w:abstractNum w:abstractNumId="96453146">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63450938">
+    <w:lvl w:ilvl="0" w:tplc="11855128">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8507,55 +8507,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50340926">
-    <w:abstractNumId w:val="50340926"/>
+  <w:num w:numId="96453146">
+    <w:abstractNumId w:val="96453146"/>
   </w:num>
-  <w:num w:numId="50340927">
-    <w:abstractNumId w:val="50340927"/>
+  <w:num w:numId="96453147">
+    <w:abstractNumId w:val="96453147"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20105,51 +20105,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId482396454" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId139551871" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71626a5cae1a59624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/" TargetMode="External"/><Relationship Id="rId30886a5cae1a5968c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/categorization" TargetMode="External"/><Relationship Id="rId71826a5cae1a59ddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/photos" TargetMode="External"/><Relationship Id="rId73116a5cae1a5c879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId74726a5cae1a5caf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId16526a5cae1a5cbcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6291" TargetMode="External"/><Relationship Id="rId18476a5cae1a5d4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71226a5cae1a5d58f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId89876a5cae1a59ca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89876a5cae1a59ca1.jpg"/><Relationship Id="rId30176a5cae1a5b789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30176a5cae1a5b789.jpg"/><Relationship Id="rId49556a5cae1a5d627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49556a5cae1a5d627.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId720943363" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId659936515" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89056a961b3955ff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/" TargetMode="External"/><Relationship Id="rId56406a961b3956062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/categorization" TargetMode="External"/><Relationship Id="rId82356a961b3956a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUN/photos" TargetMode="External"/><Relationship Id="rId55516a961b39595de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId50506a961b3959868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId57916a961b3959957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6291" TargetMode="External"/><Relationship Id="rId22846a961b395a1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78836a961b395a2da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId56836a961b39568fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56836a961b39568fa.jpg"/><Relationship Id="rId61896a961b39583f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61896a961b39583f0.jpg"/><Relationship Id="rId10676a961b395a354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10676a961b395a354.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>