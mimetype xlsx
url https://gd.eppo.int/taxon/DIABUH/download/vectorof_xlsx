--- v1 (2025-10-30)
+++ v2 (2026-04-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="DIABUH" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Known vector</t>
   </si>
   <si>
     <t>SQMV00</t>
   </si>
   <si>
     <t>Comovirus cucurbitae</t>
   </si>
   <si>
     <t>* Tolin SA, Langham MAC &amp; Gergerich RC (2016) Beetle transmission: a unique alliance of virus, vector, and host. In Vector-Mediated Transmission of Plant Pathogens, ed. JK Brown, pp. 131–146. St. Paul, MN: American Phytopathological Society.</t>
   </si>
   <si>
@@ -75,50 +75,63 @@
     <t>BPMV00</t>
   </si>
   <si>
     <t>Comovirus siliquae</t>
   </si>
   <si>
     <t>QPMV00</t>
   </si>
   <si>
     <t>Comovirus strophostylis</t>
   </si>
   <si>
     <t>CPMV00</t>
   </si>
   <si>
     <t>Comovirus vignae</t>
   </si>
   <si>
     <t>MCMV00</t>
   </si>
   <si>
     <t>Machlomovirus zeae</t>
   </si>
   <si>
     <t>* Jensen SG (1985) Laboratory transmission of maize chlorotic mottle virus by three species of corn rootworms. Plant Disease 69(10), 864-868.</t>
+  </si>
+  <si>
+    <t>Potential vector</t>
+  </si>
+  <si>
+    <t>SERRUR</t>
+  </si>
+  <si>
+    <t>Serratia ureilytica</t>
+  </si>
+  <si>
+    <t>* Mphande K, LaSarre B, Paulsen AA, Hartung R, Badilla-Arias S, Gleason ML, Beattie GA (2025) Bacteria that Cause Cucurbit Yellow Vine Disease Fall Within the Serratia ureilytica Species of the S. marcescens Complex and Can Be Vectored by Cucumber Beetles. Phytopathology 115, 606-617. https://doi.org/10.1094/PHYTO-10-24-0321-R
+-------  Transmission shown in cage experiments with individuals infested in the field.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -422,62 +435,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D8"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="285.359" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="388.048" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -546,50 +559,64 @@
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">