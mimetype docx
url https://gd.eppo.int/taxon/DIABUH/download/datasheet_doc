--- v7 (2026-03-30)
+++ v8 (2026-04-20)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Fabricius)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> southern corn rootworm, spotted cucumber beetle, twelve-spotted cucumber beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407069cad57f09927" w:history="1">
+            <w:hyperlink r:id="rId211469e5eb64177b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131369cad57f09995" w:history="1">
+            <w:hyperlink r:id="rId159969e5eb641781e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABUH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44862082" name="name843569cad57f0a130" descr="11623.jpg"/>
+                  <wp:docPr id="42088091" name="name574869e5eb6417d01" descr="11623.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11623.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId501769cad57f0a12d" cstate="print"/>
+                          <a:blip r:embed="rId129369e5eb6417cff" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId914769cad57f0a25d" w:history="1">
+            <w:hyperlink r:id="rId243369e5eb6417e0d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4232,63 +4232,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">undecimpunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (or both).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38365647" name="name312669cad57f0c62c" descr="DIABUH_distribution_map.jpg"/>
+            <wp:docPr id="91303674" name="name846169e5eb641a1ee" descr="DIABUH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABUH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId256669cad57f0c629" cstate="print"/>
+                    <a:blip r:embed="rId652769e5eb641a1eb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7267,51 +7267,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId223869cad57f0e4d8" w:history="1">
+      <w:hyperlink r:id="rId127869e5eb641b746" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7763,51 +7763,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Coleopterists Society: Sacramento, CA, USA; pp. 86–87.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of Diabrotica species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId244269cad57f0ed56" w:history="1">
+      <w:hyperlink r:id="rId909169e5eb641ba7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01-03-2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7911,51 +7911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 6358, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId762669cad57f0efcb" w:history="1">
+      <w:hyperlink r:id="rId827769e5eb641bb6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6358</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8068,51 +8068,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 164-173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId265669cad57f0f153" w:history="1">
+      <w:hyperlink r:id="rId771669e5eb641bc66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9337,51 +9337,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2545-2553.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porter P, Cronholm GB, Parker RD, Troxclair NN, Patrick CD, Biles S &amp; Morrison WP (2006) Managing insect and mite pests of Texas corn. Texas FARMER Collection. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId410369cad57f0f99b" w:history="1">
+      <w:hyperlink r:id="rId540669e5eb641d19a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://oaktrust.library.tamu.edu/bitstream/handle/1969.1/87672/pdf_40.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9445,51 +9445,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 3337-3344.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sorensen K, Baker J &amp; Stephan D (2003) Pests of Cucurbits. NC State Extension Publications. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId315069cad57f0fa7b" w:history="1">
+      <w:hyperlink r:id="rId926669e5eb641d331" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/insect-and-related-pests-of-vegetables/pests-of-cucurbits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9800,51 +9800,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica undecimpunctata howardi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId839269cad57f0fcd5" w:history="1">
+      <w:hyperlink r:id="rId304969e5eb641d716" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9929,81 +9929,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 477-482. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId223369cad57f0fdbb" w:history="1">
+      <w:hyperlink r:id="rId885669e5eb641d805" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01422.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44005221" name="name205469cad57f0fe5a" descr="eu_funding_250.png"/>
+            <wp:docPr id="69840083" name="name166169e5eb641d886" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId151669cad57f0fe58" cstate="print"/>
+                    <a:blip r:embed="rId982669e5eb641d884" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -10102,137 +10102,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25498636">
+  <w:abstractNum w:abstractNumId="41919125">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31389501">
+    <w:lvl w:ilvl="0" w:tplc="38279967">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31389501" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38279967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31389501" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38279967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31389501" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38279967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31389501" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38279967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31389501" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38279967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31389501" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38279967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31389501" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38279967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31389501" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38279967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25498635">
+  <w:abstractNum w:abstractNumId="41919124">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10895230">
+    <w:lvl w:ilvl="0" w:tplc="17668072">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10984,55 +10984,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25498635">
-    <w:abstractNumId w:val="25498635"/>
+  <w:num w:numId="41919124">
+    <w:abstractNumId w:val="41919124"/>
   </w:num>
-  <w:num w:numId="25498636">
-    <w:abstractNumId w:val="25498636"/>
+  <w:num w:numId="41919125">
+    <w:abstractNumId w:val="41919125"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22582,51 +22582,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId746502727" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId830218218" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId407069cad57f09927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/" TargetMode="External"/><Relationship Id="rId131369cad57f09995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/categorization" TargetMode="External"/><Relationship Id="rId914769cad57f0a25d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/photos" TargetMode="External"/><Relationship Id="rId223869cad57f0e4d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId244269cad57f0ed56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId762669cad57f0efcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6358" TargetMode="External"/><Relationship Id="rId265669cad57f0f153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId410369cad57f0f99b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaktrust.library.tamu.edu/bitstream/handle/1969.1/87672/pdf_40.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId315069cad57f0fa7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/insect-and-related-pests-of-vegetables/pests-of-cucurbits" TargetMode="External"/><Relationship Id="rId839269cad57f0fcd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId223369cad57f0fdbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId501769cad57f0a12d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId501769cad57f0a12d.jpg"/><Relationship Id="rId256669cad57f0c629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId256669cad57f0c629.jpg"/><Relationship Id="rId151669cad57f0fe58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId151669cad57f0fe58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId640151109" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId329845054" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId211469e5eb64177b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/" TargetMode="External"/><Relationship Id="rId159969e5eb641781e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/categorization" TargetMode="External"/><Relationship Id="rId243369e5eb6417e0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/photos" TargetMode="External"/><Relationship Id="rId127869e5eb641b746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId909169e5eb641ba7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId827769e5eb641bb6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6358" TargetMode="External"/><Relationship Id="rId771669e5eb641bc66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId540669e5eb641d19a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaktrust.library.tamu.edu/bitstream/handle/1969.1/87672/pdf_40.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId926669e5eb641d331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/insect-and-related-pests-of-vegetables/pests-of-cucurbits" TargetMode="External"/><Relationship Id="rId304969e5eb641d716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId885669e5eb641d805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId129369e5eb6417cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId129369e5eb6417cff.jpg"/><Relationship Id="rId652769e5eb641a1eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId652769e5eb641a1eb.jpg"/><Relationship Id="rId982669e5eb641d884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId982669e5eb641d884.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>