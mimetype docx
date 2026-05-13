--- v8 (2026-04-20)
+++ v9 (2026-05-13)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Fabricius)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> southern corn rootworm, spotted cucumber beetle, twelve-spotted cucumber beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211469e5eb64177b4" w:history="1">
+            <w:hyperlink r:id="rId34486a04c7944090c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159969e5eb641781e" w:history="1">
+            <w:hyperlink r:id="rId43936a04c79440976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABUH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42088091" name="name574869e5eb6417d01" descr="11623.jpg"/>
+                  <wp:docPr id="60290802" name="name55446a04c7944109a" descr="11623.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11623.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId129369e5eb6417cff" cstate="print"/>
+                          <a:blip r:embed="rId59866a04c79441098" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId243369e5eb6417e0d" w:history="1">
+            <w:hyperlink r:id="rId56786a04c794411ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4232,63 +4232,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">undecimpunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (or both).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91303674" name="name846169e5eb641a1ee" descr="DIABUH_distribution_map.jpg"/>
+            <wp:docPr id="78930628" name="name39446a04c794434f9" descr="DIABUH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABUH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId652769e5eb641a1eb" cstate="print"/>
+                    <a:blip r:embed="rId61776a04c794434f6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7267,51 +7267,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId127869e5eb641b746" w:history="1">
+      <w:hyperlink r:id="rId21506a04c79444b5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7763,51 +7763,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Coleopterists Society: Sacramento, CA, USA; pp. 86–87.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of Diabrotica species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId909169e5eb641ba7a" w:history="1">
+      <w:hyperlink r:id="rId57006a04c79444e87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01-03-2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7911,51 +7911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 6358, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId827769e5eb641bb6a" w:history="1">
+      <w:hyperlink r:id="rId91836a04c79445063" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6358</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8068,51 +8068,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 164-173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId771669e5eb641bc66" w:history="1">
+      <w:hyperlink r:id="rId64086a04c7944516b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9337,51 +9337,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2545-2553.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porter P, Cronholm GB, Parker RD, Troxclair NN, Patrick CD, Biles S &amp; Morrison WP (2006) Managing insect and mite pests of Texas corn. Texas FARMER Collection. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId540669e5eb641d19a" w:history="1">
+      <w:hyperlink r:id="rId17636a04c79445bac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://oaktrust.library.tamu.edu/bitstream/handle/1969.1/87672/pdf_40.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9445,51 +9445,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 3337-3344.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sorensen K, Baker J &amp; Stephan D (2003) Pests of Cucurbits. NC State Extension Publications. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId926669e5eb641d331" w:history="1">
+      <w:hyperlink r:id="rId70646a04c79445c5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/insect-and-related-pests-of-vegetables/pests-of-cucurbits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9800,51 +9800,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica undecimpunctata howardi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId304969e5eb641d716" w:history="1">
+      <w:hyperlink r:id="rId28116a04c79445ea4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9929,81 +9929,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 477-482. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId885669e5eb641d805" w:history="1">
+      <w:hyperlink r:id="rId35616a04c79445f75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01422.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69840083" name="name166169e5eb641d886" descr="eu_funding_250.png"/>
+            <wp:docPr id="87269538" name="name79496a04c794461b2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId982669e5eb641d884" cstate="print"/>
+                    <a:blip r:embed="rId41526a04c794461b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -10102,137 +10102,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41919125">
+  <w:abstractNum w:abstractNumId="53290181">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38279967">
+    <w:lvl w:ilvl="0" w:tplc="74858345">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38279967" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74858345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38279967" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74858345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38279967" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74858345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38279967" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74858345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38279967" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74858345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38279967" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74858345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38279967" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74858345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38279967" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74858345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41919124">
+  <w:abstractNum w:abstractNumId="53290180">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17668072">
+    <w:lvl w:ilvl="0" w:tplc="26540728">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10984,55 +10984,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41919124">
-    <w:abstractNumId w:val="41919124"/>
+  <w:num w:numId="53290180">
+    <w:abstractNumId w:val="53290180"/>
   </w:num>
-  <w:num w:numId="41919125">
-    <w:abstractNumId w:val="41919125"/>
+  <w:num w:numId="53290181">
+    <w:abstractNumId w:val="53290181"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22582,51 +22582,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId640151109" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId329845054" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId211469e5eb64177b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/" TargetMode="External"/><Relationship Id="rId159969e5eb641781e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/categorization" TargetMode="External"/><Relationship Id="rId243369e5eb6417e0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/photos" TargetMode="External"/><Relationship Id="rId127869e5eb641b746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId909169e5eb641ba7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId827769e5eb641bb6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6358" TargetMode="External"/><Relationship Id="rId771669e5eb641bc66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId540669e5eb641d19a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaktrust.library.tamu.edu/bitstream/handle/1969.1/87672/pdf_40.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId926669e5eb641d331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/insect-and-related-pests-of-vegetables/pests-of-cucurbits" TargetMode="External"/><Relationship Id="rId304969e5eb641d716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId885669e5eb641d805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId129369e5eb6417cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId129369e5eb6417cff.jpg"/><Relationship Id="rId652769e5eb641a1eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId652769e5eb641a1eb.jpg"/><Relationship Id="rId982669e5eb641d884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId982669e5eb641d884.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId809943743" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId807406508" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34486a04c7944090c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/" TargetMode="External"/><Relationship Id="rId43936a04c79440976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/categorization" TargetMode="External"/><Relationship Id="rId56786a04c794411ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/photos" TargetMode="External"/><Relationship Id="rId21506a04c79444b5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId57006a04c79444e87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId91836a04c79445063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6358" TargetMode="External"/><Relationship Id="rId64086a04c7944516b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId17636a04c79445bac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaktrust.library.tamu.edu/bitstream/handle/1969.1/87672/pdf_40.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId70646a04c79445c5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/insect-and-related-pests-of-vegetables/pests-of-cucurbits" TargetMode="External"/><Relationship Id="rId28116a04c79445ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35616a04c79445f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId59866a04c79441098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59866a04c79441098.jpg"/><Relationship Id="rId61776a04c794434f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61776a04c794434f6.jpg"/><Relationship Id="rId41526a04c794461b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41526a04c794461b0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>