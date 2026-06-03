--- v9 (2026-05-13)
+++ v10 (2026-06-03)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Fabricius)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> southern corn rootworm, spotted cucumber beetle, twelve-spotted cucumber beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34486a04c7944090c" w:history="1">
+            <w:hyperlink r:id="rId58526a1f9f8eae0ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43936a04c79440976" w:history="1">
+            <w:hyperlink r:id="rId31116a1f9f8eae127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABUH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60290802" name="name55446a04c7944109a" descr="11623.jpg"/>
+                  <wp:docPr id="71903287" name="name48226a1f9f8eae8a4" descr="11623.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11623.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59866a04c79441098" cstate="print"/>
+                          <a:blip r:embed="rId72556a1f9f8eae8a2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId56786a04c794411ab" w:history="1">
+            <w:hyperlink r:id="rId94996a1f9f8eae9bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4232,63 +4232,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">undecimpunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (or both).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78930628" name="name39446a04c794434f9" descr="DIABUH_distribution_map.jpg"/>
+            <wp:docPr id="48968319" name="name49796a1f9f8eb0d84" descr="DIABUH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABUH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61776a04c794434f6" cstate="print"/>
+                    <a:blip r:embed="rId92286a1f9f8eb0d7f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7267,51 +7267,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21506a04c79444b5c" w:history="1">
+      <w:hyperlink r:id="rId61426a1f9f8eb23fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7763,51 +7763,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Coleopterists Society: Sacramento, CA, USA; pp. 86–87.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of Diabrotica species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57006a04c79444e87" w:history="1">
+      <w:hyperlink r:id="rId12566a1f9f8eb2737" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01-03-2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7911,51 +7911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 6358, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91836a04c79445063" w:history="1">
+      <w:hyperlink r:id="rId14956a1f9f8eb2829" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6358</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8068,51 +8068,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 164-173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64086a04c7944516b" w:history="1">
+      <w:hyperlink r:id="rId38696a1f9f8eb2927" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9337,51 +9337,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2545-2553.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porter P, Cronholm GB, Parker RD, Troxclair NN, Patrick CD, Biles S &amp; Morrison WP (2006) Managing insect and mite pests of Texas corn. Texas FARMER Collection. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17636a04c79445bac" w:history="1">
+      <w:hyperlink r:id="rId60076a1f9f8eb31a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://oaktrust.library.tamu.edu/bitstream/handle/1969.1/87672/pdf_40.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9445,51 +9445,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 3337-3344.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sorensen K, Baker J &amp; Stephan D (2003) Pests of Cucurbits. NC State Extension Publications. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70646a04c79445c5e" w:history="1">
+      <w:hyperlink r:id="rId20686a1f9f8eb3258" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/insect-and-related-pests-of-vegetables/pests-of-cucurbits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9800,51 +9800,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica undecimpunctata howardi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28116a04c79445ea4" w:history="1">
+      <w:hyperlink r:id="rId80396a1f9f8eb34a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9929,81 +9929,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 477-482. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35616a04c79445f75" w:history="1">
+      <w:hyperlink r:id="rId97776a1f9f8eb3583" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01422.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="87269538" name="name79496a04c794461b2" descr="eu_funding_250.png"/>
+            <wp:docPr id="23253289" name="name35386a1f9f8eb35f6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41526a04c794461b0" cstate="print"/>
+                    <a:blip r:embed="rId47706a1f9f8eb35f5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -10102,137 +10102,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53290181">
+  <w:abstractNum w:abstractNumId="82442273">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74858345">
+    <w:lvl w:ilvl="0" w:tplc="64733414">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74858345" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64733414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74858345" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64733414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74858345" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64733414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74858345" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64733414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74858345" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64733414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74858345" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64733414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74858345" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64733414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74858345" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64733414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53290180">
+  <w:abstractNum w:abstractNumId="82442272">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26540728">
+    <w:lvl w:ilvl="0" w:tplc="36104153">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10984,55 +10984,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53290180">
-    <w:abstractNumId w:val="53290180"/>
+  <w:num w:numId="82442272">
+    <w:abstractNumId w:val="82442272"/>
   </w:num>
-  <w:num w:numId="53290181">
-    <w:abstractNumId w:val="53290181"/>
+  <w:num w:numId="82442273">
+    <w:abstractNumId w:val="82442273"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22582,51 +22582,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId809943743" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId807406508" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34486a04c7944090c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/" TargetMode="External"/><Relationship Id="rId43936a04c79440976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/categorization" TargetMode="External"/><Relationship Id="rId56786a04c794411ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/photos" TargetMode="External"/><Relationship Id="rId21506a04c79444b5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId57006a04c79444e87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId91836a04c79445063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6358" TargetMode="External"/><Relationship Id="rId64086a04c7944516b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId17636a04c79445bac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaktrust.library.tamu.edu/bitstream/handle/1969.1/87672/pdf_40.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId70646a04c79445c5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/insect-and-related-pests-of-vegetables/pests-of-cucurbits" TargetMode="External"/><Relationship Id="rId28116a04c79445ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35616a04c79445f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId59866a04c79441098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59866a04c79441098.jpg"/><Relationship Id="rId61776a04c794434f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61776a04c794434f6.jpg"/><Relationship Id="rId41526a04c794461b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41526a04c794461b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId899334048" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId815808012" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58526a1f9f8eae0ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/" TargetMode="External"/><Relationship Id="rId31116a1f9f8eae127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/categorization" TargetMode="External"/><Relationship Id="rId94996a1f9f8eae9bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/photos" TargetMode="External"/><Relationship Id="rId61426a1f9f8eb23fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId12566a1f9f8eb2737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId14956a1f9f8eb2829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6358" TargetMode="External"/><Relationship Id="rId38696a1f9f8eb2927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId60076a1f9f8eb31a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaktrust.library.tamu.edu/bitstream/handle/1969.1/87672/pdf_40.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId20686a1f9f8eb3258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/insect-and-related-pests-of-vegetables/pests-of-cucurbits" TargetMode="External"/><Relationship Id="rId80396a1f9f8eb34a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97776a1f9f8eb3583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId72556a1f9f8eae8a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72556a1f9f8eae8a2.jpg"/><Relationship Id="rId92286a1f9f8eb0d7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92286a1f9f8eb0d7f.jpg"/><Relationship Id="rId47706a1f9f8eb35f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47706a1f9f8eb35f5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>