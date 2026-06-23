--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Fabricius)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> southern corn rootworm, spotted cucumber beetle, twelve-spotted cucumber beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58526a1f9f8eae0ac" w:history="1">
+            <w:hyperlink r:id="rId40556a3a301ac89b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31116a1f9f8eae127" w:history="1">
+            <w:hyperlink r:id="rId88816a3a301ac8a28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABUH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71903287" name="name48226a1f9f8eae8a4" descr="11623.jpg"/>
+                  <wp:docPr id="78802554" name="name48516a3a301ac92c0" descr="11623.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11623.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId72556a1f9f8eae8a2" cstate="print"/>
+                          <a:blip r:embed="rId49856a3a301ac92bd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId94996a1f9f8eae9bd" w:history="1">
+            <w:hyperlink r:id="rId75036a3a301ac943f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4232,63 +4232,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">undecimpunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (or both).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48968319" name="name49796a1f9f8eb0d84" descr="DIABUH_distribution_map.jpg"/>
+            <wp:docPr id="14942936" name="name76776a3a301acb9bd" descr="DIABUH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABUH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92286a1f9f8eb0d7f" cstate="print"/>
+                    <a:blip r:embed="rId94466a3a301acb9b8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7267,51 +7267,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61426a1f9f8eb23fe" w:history="1">
+      <w:hyperlink r:id="rId98266a3a301accff1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7763,51 +7763,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Coleopterists Society: Sacramento, CA, USA; pp. 86–87.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of Diabrotica species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12566a1f9f8eb2737" w:history="1">
+      <w:hyperlink r:id="rId68166a3a301acd34e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01-03-2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7911,51 +7911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 6358, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14956a1f9f8eb2829" w:history="1">
+      <w:hyperlink r:id="rId42226a3a301acd441" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6358</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8068,51 +8068,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 164-173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38696a1f9f8eb2927" w:history="1">
+      <w:hyperlink r:id="rId20486a3a301acd543" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9337,51 +9337,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2545-2553.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porter P, Cronholm GB, Parker RD, Troxclair NN, Patrick CD, Biles S &amp; Morrison WP (2006) Managing insect and mite pests of Texas corn. Texas FARMER Collection. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60076a1f9f8eb31a3" w:history="1">
+      <w:hyperlink r:id="rId55806a3a301acdd75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://oaktrust.library.tamu.edu/bitstream/handle/1969.1/87672/pdf_40.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9445,51 +9445,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 3337-3344.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sorensen K, Baker J &amp; Stephan D (2003) Pests of Cucurbits. NC State Extension Publications. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20686a1f9f8eb3258" w:history="1">
+      <w:hyperlink r:id="rId42846a3a301acde34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/insect-and-related-pests-of-vegetables/pests-of-cucurbits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9800,51 +9800,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica undecimpunctata howardi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80396a1f9f8eb34a1" w:history="1">
+      <w:hyperlink r:id="rId39326a3a301ace078" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9929,81 +9929,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 477-482. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97776a1f9f8eb3583" w:history="1">
+      <w:hyperlink r:id="rId90606a3a301ace16a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01422.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23253289" name="name35386a1f9f8eb35f6" descr="eu_funding_250.png"/>
+            <wp:docPr id="75947569" name="name97056a3a301ace5af" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47706a1f9f8eb35f5" cstate="print"/>
+                    <a:blip r:embed="rId72496a3a301ace5ae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -10102,137 +10102,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82442273">
+  <w:abstractNum w:abstractNumId="21695965">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64733414">
+    <w:lvl w:ilvl="0" w:tplc="43554856">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64733414" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43554856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64733414" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43554856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64733414" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43554856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64733414" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43554856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64733414" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43554856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64733414" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43554856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64733414" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43554856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64733414" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43554856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82442272">
+  <w:abstractNum w:abstractNumId="21695964">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36104153">
+    <w:lvl w:ilvl="0" w:tplc="44305184">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10984,55 +10984,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82442272">
-    <w:abstractNumId w:val="82442272"/>
+  <w:num w:numId="21695964">
+    <w:abstractNumId w:val="21695964"/>
   </w:num>
-  <w:num w:numId="82442273">
-    <w:abstractNumId w:val="82442273"/>
+  <w:num w:numId="21695965">
+    <w:abstractNumId w:val="21695965"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22582,51 +22582,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId899334048" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId815808012" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58526a1f9f8eae0ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/" TargetMode="External"/><Relationship Id="rId31116a1f9f8eae127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/categorization" TargetMode="External"/><Relationship Id="rId94996a1f9f8eae9bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/photos" TargetMode="External"/><Relationship Id="rId61426a1f9f8eb23fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId12566a1f9f8eb2737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId14956a1f9f8eb2829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6358" TargetMode="External"/><Relationship Id="rId38696a1f9f8eb2927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId60076a1f9f8eb31a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaktrust.library.tamu.edu/bitstream/handle/1969.1/87672/pdf_40.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId20686a1f9f8eb3258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/insect-and-related-pests-of-vegetables/pests-of-cucurbits" TargetMode="External"/><Relationship Id="rId80396a1f9f8eb34a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97776a1f9f8eb3583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId72556a1f9f8eae8a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72556a1f9f8eae8a2.jpg"/><Relationship Id="rId92286a1f9f8eb0d7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92286a1f9f8eb0d7f.jpg"/><Relationship Id="rId47706a1f9f8eb35f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47706a1f9f8eb35f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId676339625" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId257412154" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40556a3a301ac89b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/" TargetMode="External"/><Relationship Id="rId88816a3a301ac8a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/categorization" TargetMode="External"/><Relationship Id="rId75036a3a301ac943f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/photos" TargetMode="External"/><Relationship Id="rId98266a3a301accff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId68166a3a301acd34e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId42226a3a301acd441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6358" TargetMode="External"/><Relationship Id="rId20486a3a301acd543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId55806a3a301acdd75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaktrust.library.tamu.edu/bitstream/handle/1969.1/87672/pdf_40.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId42846a3a301acde34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/insect-and-related-pests-of-vegetables/pests-of-cucurbits" TargetMode="External"/><Relationship Id="rId39326a3a301ace078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90606a3a301ace16a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId49856a3a301ac92bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49856a3a301ac92bd.jpg"/><Relationship Id="rId94466a3a301acb9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94466a3a301acb9b8.jpg"/><Relationship Id="rId72496a3a301ace5ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72496a3a301ace5ae.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>