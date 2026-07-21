--- v11 (2026-06-23)
+++ v12 (2026-07-21)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Fabricius)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> southern corn rootworm, spotted cucumber beetle, twelve-spotted cucumber beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40556a3a301ac89b9" w:history="1">
+            <w:hyperlink r:id="rId96416a5f9e9b253d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88816a3a301ac8a28" w:history="1">
+            <w:hyperlink r:id="rId17876a5f9e9b2547c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABUH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78802554" name="name48516a3a301ac92c0" descr="11623.jpg"/>
+                  <wp:docPr id="41852644" name="name54026a5f9e9b25a07" descr="11623.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11623.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49856a3a301ac92bd" cstate="print"/>
+                          <a:blip r:embed="rId73436a5f9e9b25a06" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75036a3a301ac943f" w:history="1">
+            <w:hyperlink r:id="rId92156a5f9e9b25b47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4232,63 +4232,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">undecimpunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (or both).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14942936" name="name76776a3a301acb9bd" descr="DIABUH_distribution_map.jpg"/>
+            <wp:docPr id="82324158" name="name22566a5f9e9b27ec5" descr="DIABUH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABUH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94466a3a301acb9b8" cstate="print"/>
+                    <a:blip r:embed="rId50126a5f9e9b27ec2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7267,51 +7267,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98266a3a301accff1" w:history="1">
+      <w:hyperlink r:id="rId36766a5f9e9b294d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7763,51 +7763,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Coleopterists Society: Sacramento, CA, USA; pp. 86–87.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of Diabrotica species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68166a3a301acd34e" w:history="1">
+      <w:hyperlink r:id="rId82336a5f9e9b2983e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01-03-2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7911,51 +7911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 6358, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42226a3a301acd441" w:history="1">
+      <w:hyperlink r:id="rId43306a5f9e9b2992f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6358</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8068,51 +8068,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 164-173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20486a3a301acd543" w:history="1">
+      <w:hyperlink r:id="rId89376a5f9e9b29a2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9337,51 +9337,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2545-2553.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porter P, Cronholm GB, Parker RD, Troxclair NN, Patrick CD, Biles S &amp; Morrison WP (2006) Managing insect and mite pests of Texas corn. Texas FARMER Collection. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55806a3a301acdd75" w:history="1">
+      <w:hyperlink r:id="rId61816a5f9e9b2a305" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://oaktrust.library.tamu.edu/bitstream/handle/1969.1/87672/pdf_40.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9445,51 +9445,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 3337-3344.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sorensen K, Baker J &amp; Stephan D (2003) Pests of Cucurbits. NC State Extension Publications. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42846a3a301acde34" w:history="1">
+      <w:hyperlink r:id="rId97756a5f9e9b2a3b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/insect-and-related-pests-of-vegetables/pests-of-cucurbits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9800,51 +9800,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica undecimpunctata howardi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39326a3a301ace078" w:history="1">
+      <w:hyperlink r:id="rId80456a5f9e9b2a5ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9929,81 +9929,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 477-482. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90606a3a301ace16a" w:history="1">
+      <w:hyperlink r:id="rId67016a5f9e9b2a6d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01422.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75947569" name="name97056a3a301ace5af" descr="eu_funding_250.png"/>
+            <wp:docPr id="61877014" name="name67796a5f9e9b2aab0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72496a3a301ace5ae" cstate="print"/>
+                    <a:blip r:embed="rId85966a5f9e9b2aaaf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -10102,137 +10102,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21695965">
+  <w:abstractNum w:abstractNumId="58810677">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43554856">
+    <w:lvl w:ilvl="0" w:tplc="36814597">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43554856" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36814597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43554856" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36814597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43554856" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36814597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43554856" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36814597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43554856" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36814597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43554856" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36814597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43554856" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36814597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43554856" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36814597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21695964">
+  <w:abstractNum w:abstractNumId="58810676">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44305184">
+    <w:lvl w:ilvl="0" w:tplc="35596620">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10984,55 +10984,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21695964">
-    <w:abstractNumId w:val="21695964"/>
+  <w:num w:numId="58810676">
+    <w:abstractNumId w:val="58810676"/>
   </w:num>
-  <w:num w:numId="21695965">
-    <w:abstractNumId w:val="21695965"/>
+  <w:num w:numId="58810677">
+    <w:abstractNumId w:val="58810677"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22582,51 +22582,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId676339625" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId257412154" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40556a3a301ac89b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/" TargetMode="External"/><Relationship Id="rId88816a3a301ac8a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/categorization" TargetMode="External"/><Relationship Id="rId75036a3a301ac943f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/photos" TargetMode="External"/><Relationship Id="rId98266a3a301accff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId68166a3a301acd34e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId42226a3a301acd441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6358" TargetMode="External"/><Relationship Id="rId20486a3a301acd543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId55806a3a301acdd75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaktrust.library.tamu.edu/bitstream/handle/1969.1/87672/pdf_40.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId42846a3a301acde34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/insect-and-related-pests-of-vegetables/pests-of-cucurbits" TargetMode="External"/><Relationship Id="rId39326a3a301ace078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90606a3a301ace16a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId49856a3a301ac92bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49856a3a301ac92bd.jpg"/><Relationship Id="rId94466a3a301acb9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94466a3a301acb9b8.jpg"/><Relationship Id="rId72496a3a301ace5ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72496a3a301ace5ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId345305168" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId794924800" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96416a5f9e9b253d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/" TargetMode="External"/><Relationship Id="rId17876a5f9e9b2547c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/categorization" TargetMode="External"/><Relationship Id="rId92156a5f9e9b25b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/photos" TargetMode="External"/><Relationship Id="rId36766a5f9e9b294d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId82336a5f9e9b2983e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId43306a5f9e9b2992f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6358" TargetMode="External"/><Relationship Id="rId89376a5f9e9b29a2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId61816a5f9e9b2a305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaktrust.library.tamu.edu/bitstream/handle/1969.1/87672/pdf_40.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId97756a5f9e9b2a3b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/insect-and-related-pests-of-vegetables/pests-of-cucurbits" TargetMode="External"/><Relationship Id="rId80456a5f9e9b2a5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67016a5f9e9b2a6d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId73436a5f9e9b25a06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73436a5f9e9b25a06.jpg"/><Relationship Id="rId50126a5f9e9b27ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50126a5f9e9b27ec2.jpg"/><Relationship Id="rId85966a5f9e9b2aaaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85966a5f9e9b2aaaf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>