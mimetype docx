--- v12 (2026-07-21)
+++ v13 (2026-08-30)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Fabricius)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> southern corn rootworm, spotted cucumber beetle, twelve-spotted cucumber beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96416a5f9e9b253d5" w:history="1">
+            <w:hyperlink r:id="rId33216a948a1de7b72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17876a5f9e9b2547c" w:history="1">
+            <w:hyperlink r:id="rId13026a948a1de7bde" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABUH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="41852644" name="name54026a5f9e9b25a07" descr="11623.jpg"/>
+                  <wp:docPr id="17053853" name="name10976a948a1de836f" descr="11623.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11623.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73436a5f9e9b25a06" cstate="print"/>
+                          <a:blip r:embed="rId18916a948a1de836d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92156a5f9e9b25b47" w:history="1">
+            <w:hyperlink r:id="rId49256a948a1de8454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4232,63 +4232,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">undecimpunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (or both).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82324158" name="name22566a5f9e9b27ec5" descr="DIABUH_distribution_map.jpg"/>
+            <wp:docPr id="57776251" name="name44386a948a1dea7db" descr="DIABUH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABUH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50126a5f9e9b27ec2" cstate="print"/>
+                    <a:blip r:embed="rId34466a948a1dea7d8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7267,51 +7267,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alston D &amp; Worwood D (2012) Western Striped and Western Spotted Cucumber Beetles. All Current Publications. Paper 987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36766a5f9e9b294d2" w:history="1">
+      <w:hyperlink r:id="rId25166a948a1debcee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7763,51 +7763,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Coleopterists Society: Sacramento, CA, USA; pp. 86–87.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of Diabrotica species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82336a5f9e9b2983e" w:history="1">
+      <w:hyperlink r:id="rId97606a948a1dec02c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01-03-2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7911,51 +7911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 6358, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43306a5f9e9b2992f" w:history="1">
+      <w:hyperlink r:id="rId39706a948a1dec11c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6358</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8068,51 +8068,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 164-173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89376a5f9e9b29a2a" w:history="1">
+      <w:hyperlink r:id="rId95816a948a1dec219" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9337,51 +9337,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2545-2553.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porter P, Cronholm GB, Parker RD, Troxclair NN, Patrick CD, Biles S &amp; Morrison WP (2006) Managing insect and mite pests of Texas corn. Texas FARMER Collection. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61816a5f9e9b2a305" w:history="1">
+      <w:hyperlink r:id="rId61476a948a1deca2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://oaktrust.library.tamu.edu/bitstream/handle/1969.1/87672/pdf_40.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9445,51 +9445,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 3337-3344.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sorensen K, Baker J &amp; Stephan D (2003) Pests of Cucurbits. NC State Extension Publications. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97756a5f9e9b2a3b8" w:history="1">
+      <w:hyperlink r:id="rId76946a948a1decae8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/insect-and-related-pests-of-vegetables/pests-of-cucurbits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01-03-2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9800,51 +9800,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica undecimpunctata howardi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80456a5f9e9b2a5ff" w:history="1">
+      <w:hyperlink r:id="rId93326a948a1decd32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9929,81 +9929,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 477-482. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67016a5f9e9b2a6d1" w:history="1">
+      <w:hyperlink r:id="rId29066a948a1dece04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01422.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61877014" name="name67796a5f9e9b2aab0" descr="eu_funding_250.png"/>
+            <wp:docPr id="75112224" name="name76016a948a1ded169" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85966a5f9e9b2aaaf" cstate="print"/>
+                    <a:blip r:embed="rId67306a948a1ded168" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -10102,137 +10102,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58810677">
+  <w:abstractNum w:abstractNumId="33792921">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36814597">
+    <w:lvl w:ilvl="0" w:tplc="25628574">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36814597" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25628574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36814597" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25628574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36814597" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25628574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36814597" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25628574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36814597" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25628574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36814597" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25628574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36814597" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25628574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36814597" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25628574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58810676">
+  <w:abstractNum w:abstractNumId="33792920">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35596620">
+    <w:lvl w:ilvl="0" w:tplc="98110399">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10984,55 +10984,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58810676">
-    <w:abstractNumId w:val="58810676"/>
+  <w:num w:numId="33792920">
+    <w:abstractNumId w:val="33792920"/>
   </w:num>
-  <w:num w:numId="58810677">
-    <w:abstractNumId w:val="58810677"/>
+  <w:num w:numId="33792921">
+    <w:abstractNumId w:val="33792921"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22582,51 +22582,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId345305168" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId794924800" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96416a5f9e9b253d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/" TargetMode="External"/><Relationship Id="rId17876a5f9e9b2547c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/categorization" TargetMode="External"/><Relationship Id="rId92156a5f9e9b25b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/photos" TargetMode="External"/><Relationship Id="rId36766a5f9e9b294d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId82336a5f9e9b2983e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId43306a5f9e9b2992f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6358" TargetMode="External"/><Relationship Id="rId89376a5f9e9b29a2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId61816a5f9e9b2a305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaktrust.library.tamu.edu/bitstream/handle/1969.1/87672/pdf_40.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId97756a5f9e9b2a3b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/insect-and-related-pests-of-vegetables/pests-of-cucurbits" TargetMode="External"/><Relationship Id="rId80456a5f9e9b2a5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67016a5f9e9b2a6d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId73436a5f9e9b25a06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73436a5f9e9b25a06.jpg"/><Relationship Id="rId50126a5f9e9b27ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50126a5f9e9b27ec2.jpg"/><Relationship Id="rId85966a5f9e9b2aaaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85966a5f9e9b2aaaf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId512468748" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId856748914" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33216a948a1de7b72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/" TargetMode="External"/><Relationship Id="rId13026a948a1de7bde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/categorization" TargetMode="External"/><Relationship Id="rId49256a948a1de8454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABUH/photos" TargetMode="External"/><Relationship Id="rId25166a948a1debcee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/987" TargetMode="External"/><Relationship Id="rId97606a948a1dec02c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId39706a948a1dec11c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6358" TargetMode="External"/><Relationship Id="rId95816a948a1dec219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId61476a948a1deca2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaktrust.library.tamu.edu/bitstream/handle/1969.1/87672/pdf_40.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId76946a948a1decae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/insect-and-related-pests-of-vegetables/pests-of-cucurbits" TargetMode="External"/><Relationship Id="rId93326a948a1decd32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29066a948a1dece04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01422.x" TargetMode="External"/><Relationship Id="rId18916a948a1de836d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18916a948a1de836d.jpg"/><Relationship Id="rId34466a948a1dea7d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34466a948a1dea7d8.jpg"/><Relationship Id="rId67306a948a1ded168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67306a948a1ded168.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>