--- v1 (2025-10-29)
+++ v2 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="DIABSC" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>PHSVX</t>
   </si>
   <si>
     <t>Phaseolus vulgaris</t>
   </si>
   <si>
     <t>SOLTU</t>
   </si>
   <si>
@@ -114,50 +114,53 @@
     <t>Citrus</t>
   </si>
   <si>
     <t>CUUMA</t>
   </si>
   <si>
     <t>Cucurbita maxima</t>
   </si>
   <si>
     <t>CUUPE</t>
   </si>
   <si>
     <t>Cucurbita pepo</t>
   </si>
   <si>
     <t>GLXMA</t>
   </si>
   <si>
     <t>Glycine max</t>
   </si>
   <si>
     <t>IPOBA</t>
   </si>
   <si>
     <t>Ipomoea batatas</t>
+  </si>
+  <si>
+    <t>* Cabral MJ, Haseeb M, Soares MA (2024) Major insect pests of sweet potatoes in Brazil and the United States, with information on crop production and regulatory pest management. Insects 15(10), 823. https://doi.org/10.3390/insects15100823</t>
   </si>
   <si>
     <t>MABSD</t>
   </si>
   <si>
     <t>Malus domestica</t>
   </si>
   <si>
     <t>1PRNG</t>
   </si>
   <si>
     <t>Prunus</t>
   </si>
   <si>
     <t>LYPES</t>
   </si>
   <si>
     <t>Solanum lycopersicum</t>
   </si>
   <si>
     <t>* Nardi C, Rech C, Ribeiro LK, de Lima Filho RB, de Oliveira JR, Bento JM, de Resende JT (2024) Tomato plants selected to high levels of zingiberene influence herbivory and fecundity of Diabrotica speciosa. Arthropod-Plant Interactions 8(5), 905-916.</t>
   </si>
   <si>
     <t>SORHA</t>
   </si>
@@ -686,116 +689,118 @@
       </c>
       <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
-      <c r="D14"/>
+      <c r="D14" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">