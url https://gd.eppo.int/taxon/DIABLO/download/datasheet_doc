--- v6 (2026-02-22)
+++ v7 (2026-04-04)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Smith &amp; Lawrence</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northern corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId3598699b8f74ae69b" w:history="1">
+            <w:hyperlink r:id="rId752569d0d8c5141a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9932699b8f74ae703" w:history="1">
+            <w:hyperlink r:id="rId545269d0d8c51420d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABLO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51536880" name="name6504699b8f74ae7c4" descr="11589.jpg"/>
+                  <wp:docPr id="2873627" name="name272969d0d8c514c73" descr="11589.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11589.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId5715699b8f74ae7c3" cstate="print"/>
+                          <a:blip r:embed="rId739769d0d8c514c70" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId5606699b8f74ae8c4" w:history="1">
+            <w:hyperlink r:id="rId194969d0d8c514ddc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1482,63 +1482,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. barberi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present and native to the Nearctic region only and has never been introduced into another area. It was ﬁrst discovered attacking maize in Colorado and has since spread Midwest, Northeast and Southeast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7726820" name="name6989699b8f74afabc" descr="DIABLO_distribution_map.jpg"/>
+            <wp:docPr id="15434363" name="name472169d0d8c5161f1" descr="DIABLO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABLO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId3074699b8f74afab9" cstate="print"/>
+                    <a:blip r:embed="rId672469d0d8c5161e6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3384,51 +3384,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Butter NS (2018) Insect Vectors and Plant Pathogens. CRC Press. 470 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calles-Torrez V (2018) Geographic Distribution and Effects of Transgenic Corn Hybrids and Chemical Insecticides on Northern and Western Corn Rootworms (Coleoptera: Chrysomelidae) in North Dakota. [Doctoral dissertation, North Dakota State University]. Institutional Repository at the North Dakota State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8781699b8f74b08a5" w:history="1">
+      <w:hyperlink r:id="rId639469d0d8c51715e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://library.ndsu.edu/ir/handle/10365/29965</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3595,51 +3595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4231699b8f74b09fe" w:history="1">
+      <w:hyperlink r:id="rId608069d0d8c5172e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [28-08-2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3955,51 +3955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5857, 28 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6514699b8f74b0c4d" w:history="1">
+      <w:hyperlink r:id="rId497569d0d8c51752e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5066,51 +5066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica barberi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8123699b8f74b1349" w:history="1">
+      <w:hyperlink r:id="rId862669d0d8c517c9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5205,63 +5205,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91247975" name="name4951699b8f74b14ab" descr="eu_funding_250.png"/>
+            <wp:docPr id="32581257" name="name558069d0d8c517f15" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7234699b8f74b14aa" cstate="print"/>
+                    <a:blip r:embed="rId305569d0d8c517f13" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5359,137 +5359,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15896135">
+  <w:abstractNum w:abstractNumId="79750121">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44316538">
+    <w:lvl w:ilvl="0" w:tplc="96806121">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44316538" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96806121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44316538" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96806121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44316538" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96806121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44316538" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96806121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44316538" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96806121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44316538" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96806121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44316538" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96806121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44316538" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96806121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15896134">
+  <w:abstractNum w:abstractNumId="79750120">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41290858">
+    <w:lvl w:ilvl="0" w:tplc="34722779">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6241,55 +6241,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15896134">
-    <w:abstractNumId w:val="15896134"/>
+  <w:num w:numId="79750120">
+    <w:abstractNumId w:val="79750120"/>
   </w:num>
-  <w:num w:numId="15896135">
-    <w:abstractNumId w:val="15896135"/>
+  <w:num w:numId="79750121">
+    <w:abstractNumId w:val="79750121"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17839,51 +17839,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId582430067" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId906139260" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3598699b8f74ae69b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/" TargetMode="External"/><Relationship Id="rId9932699b8f74ae703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/categorization" TargetMode="External"/><Relationship Id="rId5606699b8f74ae8c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/photos" TargetMode="External"/><Relationship Id="rId8781699b8f74b08a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.ndsu.edu/ir/handle/10365/29965" TargetMode="External"/><Relationship Id="rId4231699b8f74b09fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId6514699b8f74b0c4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5857" TargetMode="External"/><Relationship Id="rId8123699b8f74b1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId5715699b8f74ae7c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId5715699b8f74ae7c3.jpg"/><Relationship Id="rId3074699b8f74afab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId3074699b8f74afab9.jpg"/><Relationship Id="rId7234699b8f74b14aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId7234699b8f74b14aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId868230117" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId594132493" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId752569d0d8c5141a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/" TargetMode="External"/><Relationship Id="rId545269d0d8c51420d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/categorization" TargetMode="External"/><Relationship Id="rId194969d0d8c514ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/photos" TargetMode="External"/><Relationship Id="rId639469d0d8c51715e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.ndsu.edu/ir/handle/10365/29965" TargetMode="External"/><Relationship Id="rId608069d0d8c5172e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId497569d0d8c51752e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5857" TargetMode="External"/><Relationship Id="rId862669d0d8c517c9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId739769d0d8c514c70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId739769d0d8c514c70.jpg"/><Relationship Id="rId672469d0d8c5161e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId672469d0d8c5161e6.jpg"/><Relationship Id="rId305569d0d8c517f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId305569d0d8c517f13.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>