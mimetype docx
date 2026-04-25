--- v7 (2026-04-04)
+++ v8 (2026-04-25)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Smith &amp; Lawrence</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northern corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752569d0d8c5141a1" w:history="1">
+            <w:hyperlink r:id="rId108369ec089470ec9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545269d0d8c51420d" w:history="1">
+            <w:hyperlink r:id="rId276469ec089470f33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABLO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2873627" name="name272969d0d8c514c73" descr="11589.jpg"/>
+                  <wp:docPr id="3368884" name="name437569ec089470fed" descr="11589.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11589.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId739769d0d8c514c70" cstate="print"/>
+                          <a:blip r:embed="rId275769ec089470fec" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId194969d0d8c514ddc" w:history="1">
+            <w:hyperlink r:id="rId777969ec08947167a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1482,63 +1482,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. barberi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present and native to the Nearctic region only and has never been introduced into another area. It was ﬁrst discovered attacking maize in Colorado and has since spread Midwest, Northeast and Southeast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15434363" name="name472169d0d8c5161f1" descr="DIABLO_distribution_map.jpg"/>
+            <wp:docPr id="39607896" name="name901669ec089471e44" descr="DIABLO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABLO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId672469d0d8c5161e6" cstate="print"/>
+                    <a:blip r:embed="rId658769ec089471e43" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3384,51 +3384,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Butter NS (2018) Insect Vectors and Plant Pathogens. CRC Press. 470 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calles-Torrez V (2018) Geographic Distribution and Effects of Transgenic Corn Hybrids and Chemical Insecticides on Northern and Western Corn Rootworms (Coleoptera: Chrysomelidae) in North Dakota. [Doctoral dissertation, North Dakota State University]. Institutional Repository at the North Dakota State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId639469d0d8c51715e" w:history="1">
+      <w:hyperlink r:id="rId193269ec089472bfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://library.ndsu.edu/ir/handle/10365/29965</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3595,51 +3595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId608069d0d8c5172e3" w:history="1">
+      <w:hyperlink r:id="rId641869ec089472d5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [28-08-2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3955,51 +3955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5857, 28 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId497569d0d8c51752e" w:history="1">
+      <w:hyperlink r:id="rId219669ec089472fa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5066,51 +5066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica barberi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId862669d0d8c517c9d" w:history="1">
+      <w:hyperlink r:id="rId734669ec0894736ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5205,63 +5205,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32581257" name="name558069d0d8c517f15" descr="eu_funding_250.png"/>
+            <wp:docPr id="87605941" name="name984769ec0894737d4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId305569d0d8c517f13" cstate="print"/>
+                    <a:blip r:embed="rId929069ec0894737d3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5359,137 +5359,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79750121">
+  <w:abstractNum w:abstractNumId="68452084">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96806121">
+    <w:lvl w:ilvl="0" w:tplc="14717957">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96806121" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14717957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96806121" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14717957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96806121" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14717957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96806121" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14717957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96806121" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14717957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96806121" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14717957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96806121" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14717957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96806121" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14717957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79750120">
+  <w:abstractNum w:abstractNumId="68452083">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34722779">
+    <w:lvl w:ilvl="0" w:tplc="75815621">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6241,55 +6241,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79750120">
-    <w:abstractNumId w:val="79750120"/>
+  <w:num w:numId="68452083">
+    <w:abstractNumId w:val="68452083"/>
   </w:num>
-  <w:num w:numId="79750121">
-    <w:abstractNumId w:val="79750121"/>
+  <w:num w:numId="68452084">
+    <w:abstractNumId w:val="68452084"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17839,51 +17839,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId868230117" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId594132493" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId752569d0d8c5141a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/" TargetMode="External"/><Relationship Id="rId545269d0d8c51420d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/categorization" TargetMode="External"/><Relationship Id="rId194969d0d8c514ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/photos" TargetMode="External"/><Relationship Id="rId639469d0d8c51715e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.ndsu.edu/ir/handle/10365/29965" TargetMode="External"/><Relationship Id="rId608069d0d8c5172e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId497569d0d8c51752e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5857" TargetMode="External"/><Relationship Id="rId862669d0d8c517c9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId739769d0d8c514c70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId739769d0d8c514c70.jpg"/><Relationship Id="rId672469d0d8c5161e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId672469d0d8c5161e6.jpg"/><Relationship Id="rId305569d0d8c517f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId305569d0d8c517f13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId711992680" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId758788105" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId108369ec089470ec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/" TargetMode="External"/><Relationship Id="rId276469ec089470f33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/categorization" TargetMode="External"/><Relationship Id="rId777969ec08947167a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/photos" TargetMode="External"/><Relationship Id="rId193269ec089472bfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.ndsu.edu/ir/handle/10365/29965" TargetMode="External"/><Relationship Id="rId641869ec089472d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId219669ec089472fa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5857" TargetMode="External"/><Relationship Id="rId734669ec0894736ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId275769ec089470fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId275769ec089470fec.jpg"/><Relationship Id="rId658769ec089471e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId658769ec089471e43.jpg"/><Relationship Id="rId929069ec0894737d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId929069ec0894737d3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>