--- v8 (2026-04-25)
+++ v9 (2026-05-15)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Smith &amp; Lawrence</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northern corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108369ec089470ec9" w:history="1">
+            <w:hyperlink r:id="rId26186a06830fe5c89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276469ec089470f33" w:history="1">
+            <w:hyperlink r:id="rId12846a06830fe5cf3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABLO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3368884" name="name437569ec089470fed" descr="11589.jpg"/>
+                  <wp:docPr id="36607550" name="name23566a06830fe5db1" descr="11589.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11589.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId275769ec089470fec" cstate="print"/>
+                          <a:blip r:embed="rId25516a06830fe5db0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId777969ec08947167a" w:history="1">
+            <w:hyperlink r:id="rId14426a06830fe5eb9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1482,63 +1482,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. barberi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present and native to the Nearctic region only and has never been introduced into another area. It was ﬁrst discovered attacking maize in Colorado and has since spread Midwest, Northeast and Southeast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39607896" name="name901669ec089471e44" descr="DIABLO_distribution_map.jpg"/>
+            <wp:docPr id="54106198" name="name85236a06830fe7635" descr="DIABLO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABLO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId658769ec089471e43" cstate="print"/>
+                    <a:blip r:embed="rId69256a06830fe7633" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3384,51 +3384,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Butter NS (2018) Insect Vectors and Plant Pathogens. CRC Press. 470 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calles-Torrez V (2018) Geographic Distribution and Effects of Transgenic Corn Hybrids and Chemical Insecticides on Northern and Western Corn Rootworms (Coleoptera: Chrysomelidae) in North Dakota. [Doctoral dissertation, North Dakota State University]. Institutional Repository at the North Dakota State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193269ec089472bfb" w:history="1">
+      <w:hyperlink r:id="rId96766a06830fe83e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://library.ndsu.edu/ir/handle/10365/29965</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3595,51 +3595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId641869ec089472d5c" w:history="1">
+      <w:hyperlink r:id="rId47106a06830fe8539" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [28-08-2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3955,51 +3955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5857, 28 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId219669ec089472fa2" w:history="1">
+      <w:hyperlink r:id="rId63266a06830fe879a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5066,51 +5066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica barberi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId734669ec0894736ab" w:history="1">
+      <w:hyperlink r:id="rId80636a06830fe8e8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5205,63 +5205,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="87605941" name="name984769ec0894737d4" descr="eu_funding_250.png"/>
+            <wp:docPr id="7787853" name="name70166a06830fe8fb0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId929069ec0894737d3" cstate="print"/>
+                    <a:blip r:embed="rId71046a06830fe8faf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5359,137 +5359,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68452084">
+  <w:abstractNum w:abstractNumId="57564654">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14717957">
+    <w:lvl w:ilvl="0" w:tplc="29642477">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14717957" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29642477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14717957" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29642477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14717957" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29642477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14717957" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29642477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14717957" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29642477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14717957" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29642477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14717957" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29642477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14717957" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29642477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68452083">
+  <w:abstractNum w:abstractNumId="57564653">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75815621">
+    <w:lvl w:ilvl="0" w:tplc="15569328">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6241,55 +6241,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68452083">
-    <w:abstractNumId w:val="68452083"/>
+  <w:num w:numId="57564653">
+    <w:abstractNumId w:val="57564653"/>
   </w:num>
-  <w:num w:numId="68452084">
-    <w:abstractNumId w:val="68452084"/>
+  <w:num w:numId="57564654">
+    <w:abstractNumId w:val="57564654"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17839,51 +17839,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId711992680" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId758788105" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId108369ec089470ec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/" TargetMode="External"/><Relationship Id="rId276469ec089470f33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/categorization" TargetMode="External"/><Relationship Id="rId777969ec08947167a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/photos" TargetMode="External"/><Relationship Id="rId193269ec089472bfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.ndsu.edu/ir/handle/10365/29965" TargetMode="External"/><Relationship Id="rId641869ec089472d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId219669ec089472fa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5857" TargetMode="External"/><Relationship Id="rId734669ec0894736ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId275769ec089470fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId275769ec089470fec.jpg"/><Relationship Id="rId658769ec089471e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId658769ec089471e43.jpg"/><Relationship Id="rId929069ec0894737d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId929069ec0894737d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId869815897" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId529500471" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26186a06830fe5c89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/" TargetMode="External"/><Relationship Id="rId12846a06830fe5cf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/categorization" TargetMode="External"/><Relationship Id="rId14426a06830fe5eb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/photos" TargetMode="External"/><Relationship Id="rId96766a06830fe83e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.ndsu.edu/ir/handle/10365/29965" TargetMode="External"/><Relationship Id="rId47106a06830fe8539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId63266a06830fe879a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5857" TargetMode="External"/><Relationship Id="rId80636a06830fe8e8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25516a06830fe5db0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25516a06830fe5db0.jpg"/><Relationship Id="rId69256a06830fe7633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69256a06830fe7633.jpg"/><Relationship Id="rId71046a06830fe8faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71046a06830fe8faf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>