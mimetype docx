--- v9 (2026-05-15)
+++ v10 (2026-06-04)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Smith &amp; Lawrence</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northern corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26186a06830fe5c89" w:history="1">
+            <w:hyperlink r:id="rId57196a210493786cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12846a06830fe5cf3" w:history="1">
+            <w:hyperlink r:id="rId82316a21049378741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABLO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36607550" name="name23566a06830fe5db1" descr="11589.jpg"/>
+                  <wp:docPr id="54671648" name="name77816a21049378db6" descr="11589.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11589.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25516a06830fe5db0" cstate="print"/>
+                          <a:blip r:embed="rId84076a21049378db5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14426a06830fe5eb9" w:history="1">
+            <w:hyperlink r:id="rId24096a21049379271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1482,63 +1482,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. barberi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present and native to the Nearctic region only and has never been introduced into another area. It was ﬁrst discovered attacking maize in Colorado and has since spread Midwest, Northeast and Southeast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54106198" name="name85236a06830fe7635" descr="DIABLO_distribution_map.jpg"/>
+            <wp:docPr id="15682233" name="name24236a2104937a489" descr="DIABLO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABLO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69256a06830fe7633" cstate="print"/>
+                    <a:blip r:embed="rId75076a2104937a486" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3384,51 +3384,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Butter NS (2018) Insect Vectors and Plant Pathogens. CRC Press. 470 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calles-Torrez V (2018) Geographic Distribution and Effects of Transgenic Corn Hybrids and Chemical Insecticides on Northern and Western Corn Rootworms (Coleoptera: Chrysomelidae) in North Dakota. [Doctoral dissertation, North Dakota State University]. Institutional Repository at the North Dakota State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96766a06830fe83e5" w:history="1">
+      <w:hyperlink r:id="rId93656a2104937b2d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://library.ndsu.edu/ir/handle/10365/29965</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3595,51 +3595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47106a06830fe8539" w:history="1">
+      <w:hyperlink r:id="rId74916a2104937b434" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [28-08-2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3955,51 +3955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5857, 28 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63266a06830fe879a" w:history="1">
+      <w:hyperlink r:id="rId35656a2104937b694" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5066,51 +5066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica barberi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80636a06830fe8e8e" w:history="1">
+      <w:hyperlink r:id="rId20566a2104937beb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5205,63 +5205,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="7787853" name="name70166a06830fe8fb0" descr="eu_funding_250.png"/>
+            <wp:docPr id="36199744" name="name25486a2104937c1db" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71046a06830fe8faf" cstate="print"/>
+                    <a:blip r:embed="rId61826a2104937c1d9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5359,137 +5359,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57564654">
+  <w:abstractNum w:abstractNumId="85146016">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29642477">
+    <w:lvl w:ilvl="0" w:tplc="24663649">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29642477" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24663649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29642477" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24663649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29642477" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24663649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29642477" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24663649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29642477" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24663649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29642477" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24663649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29642477" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24663649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29642477" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24663649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57564653">
+  <w:abstractNum w:abstractNumId="85146015">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15569328">
+    <w:lvl w:ilvl="0" w:tplc="95295189">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6241,55 +6241,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57564653">
-    <w:abstractNumId w:val="57564653"/>
+  <w:num w:numId="85146015">
+    <w:abstractNumId w:val="85146015"/>
   </w:num>
-  <w:num w:numId="57564654">
-    <w:abstractNumId w:val="57564654"/>
+  <w:num w:numId="85146016">
+    <w:abstractNumId w:val="85146016"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17839,51 +17839,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId869815897" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId529500471" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26186a06830fe5c89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/" TargetMode="External"/><Relationship Id="rId12846a06830fe5cf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/categorization" TargetMode="External"/><Relationship Id="rId14426a06830fe5eb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/photos" TargetMode="External"/><Relationship Id="rId96766a06830fe83e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.ndsu.edu/ir/handle/10365/29965" TargetMode="External"/><Relationship Id="rId47106a06830fe8539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId63266a06830fe879a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5857" TargetMode="External"/><Relationship Id="rId80636a06830fe8e8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25516a06830fe5db0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25516a06830fe5db0.jpg"/><Relationship Id="rId69256a06830fe7633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69256a06830fe7633.jpg"/><Relationship Id="rId71046a06830fe8faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71046a06830fe8faf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId870466133" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId478579128" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57196a210493786cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/" TargetMode="External"/><Relationship Id="rId82316a21049378741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/categorization" TargetMode="External"/><Relationship Id="rId24096a21049379271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/photos" TargetMode="External"/><Relationship Id="rId93656a2104937b2d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.ndsu.edu/ir/handle/10365/29965" TargetMode="External"/><Relationship Id="rId74916a2104937b434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId35656a2104937b694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5857" TargetMode="External"/><Relationship Id="rId20566a2104937beb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84076a21049378db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84076a21049378db5.jpg"/><Relationship Id="rId75076a2104937a486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75076a2104937a486.jpg"/><Relationship Id="rId61826a2104937c1d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61826a2104937c1d9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>