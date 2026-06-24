--- v10 (2026-06-04)
+++ v11 (2026-06-24)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Smith &amp; Lawrence</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northern corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57196a210493786cd" w:history="1">
+            <w:hyperlink r:id="rId73416a3b818e66602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82316a21049378741" w:history="1">
+            <w:hyperlink r:id="rId11936a3b818e66670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABLO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54671648" name="name77816a21049378db6" descr="11589.jpg"/>
+                  <wp:docPr id="62293476" name="name67256a3b818e66f05" descr="11589.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11589.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId84076a21049378db5" cstate="print"/>
+                          <a:blip r:embed="rId23566a3b818e66f02" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId24096a21049379271" w:history="1">
+            <w:hyperlink r:id="rId54706a3b818e67061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1482,63 +1482,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. barberi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present and native to the Nearctic region only and has never been introduced into another area. It was ﬁrst discovered attacking maize in Colorado and has since spread Midwest, Northeast and Southeast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15682233" name="name24236a2104937a489" descr="DIABLO_distribution_map.jpg"/>
+            <wp:docPr id="58982028" name="name55636a3b818e683be" descr="DIABLO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABLO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75076a2104937a486" cstate="print"/>
+                    <a:blip r:embed="rId39626a3b818e683bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3384,51 +3384,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Butter NS (2018) Insect Vectors and Plant Pathogens. CRC Press. 470 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calles-Torrez V (2018) Geographic Distribution and Effects of Transgenic Corn Hybrids and Chemical Insecticides on Northern and Western Corn Rootworms (Coleoptera: Chrysomelidae) in North Dakota. [Doctoral dissertation, North Dakota State University]. Institutional Repository at the North Dakota State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93656a2104937b2d2" w:history="1">
+      <w:hyperlink r:id="rId99066a3b818e6937a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://library.ndsu.edu/ir/handle/10365/29965</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3595,51 +3595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74916a2104937b434" w:history="1">
+      <w:hyperlink r:id="rId24686a3b818e69521" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [28-08-2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3955,51 +3955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5857, 28 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35656a2104937b694" w:history="1">
+      <w:hyperlink r:id="rId36596a3b818e697c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5066,51 +5066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica barberi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20566a2104937beb3" w:history="1">
+      <w:hyperlink r:id="rId62516a3b818e69f82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5205,63 +5205,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36199744" name="name25486a2104937c1db" descr="eu_funding_250.png"/>
+            <wp:docPr id="66145544" name="name39096a3b818e6a98e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61826a2104937c1d9" cstate="print"/>
+                    <a:blip r:embed="rId48696a3b818e6a98c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5359,137 +5359,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85146016">
+  <w:abstractNum w:abstractNumId="28871908">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24663649">
+    <w:lvl w:ilvl="0" w:tplc="28615808">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24663649" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28615808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24663649" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28615808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24663649" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28615808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24663649" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28615808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24663649" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28615808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24663649" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28615808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24663649" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28615808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24663649" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28615808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85146015">
+  <w:abstractNum w:abstractNumId="28871907">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95295189">
+    <w:lvl w:ilvl="0" w:tplc="30198150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6241,55 +6241,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85146015">
-    <w:abstractNumId w:val="85146015"/>
+  <w:num w:numId="28871907">
+    <w:abstractNumId w:val="28871907"/>
   </w:num>
-  <w:num w:numId="85146016">
-    <w:abstractNumId w:val="85146016"/>
+  <w:num w:numId="28871908">
+    <w:abstractNumId w:val="28871908"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17839,51 +17839,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId870466133" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId478579128" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57196a210493786cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/" TargetMode="External"/><Relationship Id="rId82316a21049378741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/categorization" TargetMode="External"/><Relationship Id="rId24096a21049379271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/photos" TargetMode="External"/><Relationship Id="rId93656a2104937b2d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.ndsu.edu/ir/handle/10365/29965" TargetMode="External"/><Relationship Id="rId74916a2104937b434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId35656a2104937b694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5857" TargetMode="External"/><Relationship Id="rId20566a2104937beb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84076a21049378db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84076a21049378db5.jpg"/><Relationship Id="rId75076a2104937a486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75076a2104937a486.jpg"/><Relationship Id="rId61826a2104937c1d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61826a2104937c1d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId689302256" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId782148707" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73416a3b818e66602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/" TargetMode="External"/><Relationship Id="rId11936a3b818e66670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/categorization" TargetMode="External"/><Relationship Id="rId54706a3b818e67061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/photos" TargetMode="External"/><Relationship Id="rId99066a3b818e6937a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.ndsu.edu/ir/handle/10365/29965" TargetMode="External"/><Relationship Id="rId24686a3b818e69521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId36596a3b818e697c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5857" TargetMode="External"/><Relationship Id="rId62516a3b818e69f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23566a3b818e66f02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23566a3b818e66f02.jpg"/><Relationship Id="rId39626a3b818e683bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39626a3b818e683bb.jpg"/><Relationship Id="rId48696a3b818e6a98c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48696a3b818e6a98c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>