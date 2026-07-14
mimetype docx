--- v11 (2026-06-24)
+++ v12 (2026-07-14)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Smith &amp; Lawrence</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northern corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73416a3b818e66602" w:history="1">
+            <w:hyperlink r:id="rId84116a562540f2ffe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11936a3b818e66670" w:history="1">
+            <w:hyperlink r:id="rId23976a562540f3065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABLO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62293476" name="name67256a3b818e66f05" descr="11589.jpg"/>
+                  <wp:docPr id="78624082" name="name43466a562540f3629" descr="11589.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11589.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23566a3b818e66f02" cstate="print"/>
+                          <a:blip r:embed="rId20616a562540f3627" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54706a3b818e67061" w:history="1">
+            <w:hyperlink r:id="rId82666a562540f3766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1482,63 +1482,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. barberi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present and native to the Nearctic region only and has never been introduced into another area. It was ﬁrst discovered attacking maize in Colorado and has since spread Midwest, Northeast and Southeast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58982028" name="name55636a3b818e683be" descr="DIABLO_distribution_map.jpg"/>
+            <wp:docPr id="58326813" name="name25486a5625410231c" descr="DIABLO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABLO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39626a3b818e683bb" cstate="print"/>
+                    <a:blip r:embed="rId55666a56254102318" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3384,51 +3384,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Butter NS (2018) Insect Vectors and Plant Pathogens. CRC Press. 470 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calles-Torrez V (2018) Geographic Distribution and Effects of Transgenic Corn Hybrids and Chemical Insecticides on Northern and Western Corn Rootworms (Coleoptera: Chrysomelidae) in North Dakota. [Doctoral dissertation, North Dakota State University]. Institutional Repository at the North Dakota State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99066a3b818e6937a" w:history="1">
+      <w:hyperlink r:id="rId77936a56254103176" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://library.ndsu.edu/ir/handle/10365/29965</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3595,51 +3595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24686a3b818e69521" w:history="1">
+      <w:hyperlink r:id="rId78286a56254103365" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [28-08-2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3955,51 +3955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5857, 28 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36596a3b818e697c6" w:history="1">
+      <w:hyperlink r:id="rId40066a562541035ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5066,51 +5066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica barberi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62516a3b818e69f82" w:history="1">
+      <w:hyperlink r:id="rId81476a56254103cba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5205,63 +5205,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66145544" name="name39096a3b818e6a98e" descr="eu_funding_250.png"/>
+            <wp:docPr id="39514936" name="name15336a56254103fd7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48696a3b818e6a98c" cstate="print"/>
+                    <a:blip r:embed="rId37076a56254103fd6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5359,137 +5359,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28871908">
+  <w:abstractNum w:abstractNumId="38937986">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28615808">
+    <w:lvl w:ilvl="0" w:tplc="69814383">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28615808" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69814383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28615808" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69814383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28615808" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69814383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28615808" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69814383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28615808" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69814383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28615808" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69814383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28615808" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69814383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28615808" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69814383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28871907">
+  <w:abstractNum w:abstractNumId="38937985">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30198150">
+    <w:lvl w:ilvl="0" w:tplc="29744511">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6241,55 +6241,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28871907">
-    <w:abstractNumId w:val="28871907"/>
+  <w:num w:numId="38937985">
+    <w:abstractNumId w:val="38937985"/>
   </w:num>
-  <w:num w:numId="28871908">
-    <w:abstractNumId w:val="28871908"/>
+  <w:num w:numId="38937986">
+    <w:abstractNumId w:val="38937986"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17839,51 +17839,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId689302256" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId782148707" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73416a3b818e66602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/" TargetMode="External"/><Relationship Id="rId11936a3b818e66670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/categorization" TargetMode="External"/><Relationship Id="rId54706a3b818e67061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/photos" TargetMode="External"/><Relationship Id="rId99066a3b818e6937a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.ndsu.edu/ir/handle/10365/29965" TargetMode="External"/><Relationship Id="rId24686a3b818e69521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId36596a3b818e697c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5857" TargetMode="External"/><Relationship Id="rId62516a3b818e69f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23566a3b818e66f02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23566a3b818e66f02.jpg"/><Relationship Id="rId39626a3b818e683bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39626a3b818e683bb.jpg"/><Relationship Id="rId48696a3b818e6a98c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48696a3b818e6a98c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId641014668" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId114411785" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84116a562540f2ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/" TargetMode="External"/><Relationship Id="rId23976a562540f3065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/categorization" TargetMode="External"/><Relationship Id="rId82666a562540f3766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/photos" TargetMode="External"/><Relationship Id="rId77936a56254103176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.ndsu.edu/ir/handle/10365/29965" TargetMode="External"/><Relationship Id="rId78286a56254103365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId40066a562541035ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5857" TargetMode="External"/><Relationship Id="rId81476a56254103cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20616a562540f3627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20616a562540f3627.jpg"/><Relationship Id="rId55666a56254102318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55666a56254102318.jpg"/><Relationship Id="rId37076a56254103fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37076a56254103fd6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>