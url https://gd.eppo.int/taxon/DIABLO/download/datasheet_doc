--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Smith &amp; Lawrence</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northern corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84116a562540f2ffe" w:history="1">
+            <w:hyperlink r:id="rId93656a70b07eedcc9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23976a562540f3065" w:history="1">
+            <w:hyperlink r:id="rId13246a70b07eedd33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABLO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78624082" name="name43466a562540f3629" descr="11589.jpg"/>
+                  <wp:docPr id="93622955" name="name18266a70b07eee6e7" descr="11589.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11589.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20616a562540f3627" cstate="print"/>
+                          <a:blip r:embed="rId72896a70b07eee6e5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId82666a562540f3766" w:history="1">
+            <w:hyperlink r:id="rId10926a70b07eee83c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1482,63 +1482,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. barberi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present and native to the Nearctic region only and has never been introduced into another area. It was ﬁrst discovered attacking maize in Colorado and has since spread Midwest, Northeast and Southeast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58326813" name="name25486a5625410231c" descr="DIABLO_distribution_map.jpg"/>
+            <wp:docPr id="92543907" name="name58416a70b07eefa38" descr="DIABLO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABLO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55666a56254102318" cstate="print"/>
+                    <a:blip r:embed="rId96576a70b07eefa35" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3384,51 +3384,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Butter NS (2018) Insect Vectors and Plant Pathogens. CRC Press. 470 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calles-Torrez V (2018) Geographic Distribution and Effects of Transgenic Corn Hybrids and Chemical Insecticides on Northern and Western Corn Rootworms (Coleoptera: Chrysomelidae) in North Dakota. [Doctoral dissertation, North Dakota State University]. Institutional Repository at the North Dakota State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77936a56254103176" w:history="1">
+      <w:hyperlink r:id="rId47376a70b07ef089b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://library.ndsu.edu/ir/handle/10365/29965</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3595,51 +3595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78286a56254103365" w:history="1">
+      <w:hyperlink r:id="rId58926a70b07ef09ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [28-08-2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3955,51 +3955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5857, 28 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40066a562541035ca" w:history="1">
+      <w:hyperlink r:id="rId19896a70b07ef0c49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5066,51 +5066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica barberi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81476a56254103cba" w:history="1">
+      <w:hyperlink r:id="rId72626a70b07ef13db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5205,63 +5205,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="39514936" name="name15336a56254103fd7" descr="eu_funding_250.png"/>
+            <wp:docPr id="66140160" name="name70946a70b07ef1540" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37076a56254103fd6" cstate="print"/>
+                    <a:blip r:embed="rId39586a70b07ef153e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5359,137 +5359,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38937986">
+  <w:abstractNum w:abstractNumId="77719815">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69814383">
+    <w:lvl w:ilvl="0" w:tplc="83656013">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69814383" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83656013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69814383" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83656013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69814383" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83656013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69814383" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83656013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69814383" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83656013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69814383" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83656013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69814383" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83656013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69814383" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83656013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38937985">
+  <w:abstractNum w:abstractNumId="77719814">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29744511">
+    <w:lvl w:ilvl="0" w:tplc="99009105">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6241,55 +6241,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38937985">
-    <w:abstractNumId w:val="38937985"/>
+  <w:num w:numId="77719814">
+    <w:abstractNumId w:val="77719814"/>
   </w:num>
-  <w:num w:numId="38937986">
-    <w:abstractNumId w:val="38937986"/>
+  <w:num w:numId="77719815">
+    <w:abstractNumId w:val="77719815"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17839,51 +17839,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId641014668" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId114411785" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84116a562540f2ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/" TargetMode="External"/><Relationship Id="rId23976a562540f3065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/categorization" TargetMode="External"/><Relationship Id="rId82666a562540f3766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/photos" TargetMode="External"/><Relationship Id="rId77936a56254103176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.ndsu.edu/ir/handle/10365/29965" TargetMode="External"/><Relationship Id="rId78286a56254103365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId40066a562541035ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5857" TargetMode="External"/><Relationship Id="rId81476a56254103cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20616a562540f3627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20616a562540f3627.jpg"/><Relationship Id="rId55666a56254102318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55666a56254102318.jpg"/><Relationship Id="rId37076a56254103fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37076a56254103fd6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId887473176" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId315861519" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93656a70b07eedcc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/" TargetMode="External"/><Relationship Id="rId13246a70b07eedd33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/categorization" TargetMode="External"/><Relationship Id="rId10926a70b07eee83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/photos" TargetMode="External"/><Relationship Id="rId47376a70b07ef089b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.ndsu.edu/ir/handle/10365/29965" TargetMode="External"/><Relationship Id="rId58926a70b07ef09ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId19896a70b07ef0c49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5857" TargetMode="External"/><Relationship Id="rId72626a70b07ef13db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72896a70b07eee6e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72896a70b07eee6e5.jpg"/><Relationship Id="rId96576a70b07eefa35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96576a70b07eefa35.jpg"/><Relationship Id="rId39586a70b07ef153e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39586a70b07ef153e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>