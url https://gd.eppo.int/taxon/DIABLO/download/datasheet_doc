--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Smith &amp; Lawrence</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northern corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93656a70b07eedcc9" w:history="1">
+            <w:hyperlink r:id="rId34806a8b3104bc679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13246a70b07eedd33" w:history="1">
+            <w:hyperlink r:id="rId86406a8b3104bc703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABLO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93622955" name="name18266a70b07eee6e7" descr="11589.jpg"/>
+                  <wp:docPr id="22771178" name="name24236a8b3104bd1e2" descr="11589.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11589.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId72896a70b07eee6e5" cstate="print"/>
+                          <a:blip r:embed="rId30096a8b3104bd1e1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10926a70b07eee83c" w:history="1">
+            <w:hyperlink r:id="rId31356a8b3104bd2e1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1482,63 +1482,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. barberi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present and native to the Nearctic region only and has never been introduced into another area. It was ﬁrst discovered attacking maize in Colorado and has since spread Midwest, Northeast and Southeast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92543907" name="name58416a70b07eefa38" descr="DIABLO_distribution_map.jpg"/>
+            <wp:docPr id="10377545" name="name65276a8b3104be537" descr="DIABLO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABLO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96576a70b07eefa35" cstate="print"/>
+                    <a:blip r:embed="rId17996a8b3104be534" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3384,51 +3384,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Butter NS (2018) Insect Vectors and Plant Pathogens. CRC Press. 470 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calles-Torrez V (2018) Geographic Distribution and Effects of Transgenic Corn Hybrids and Chemical Insecticides on Northern and Western Corn Rootworms (Coleoptera: Chrysomelidae) in North Dakota. [Doctoral dissertation, North Dakota State University]. Institutional Repository at the North Dakota State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47376a70b07ef089b" w:history="1">
+      <w:hyperlink r:id="rId87826a8b3104bf3dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://library.ndsu.edu/ir/handle/10365/29965</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3595,51 +3595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58926a70b07ef09ff" w:history="1">
+      <w:hyperlink r:id="rId44446a8b3104bf541" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [28-08-2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3955,51 +3955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5857, 28 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19896a70b07ef0c49" w:history="1">
+      <w:hyperlink r:id="rId64436a8b3104bf7ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5066,51 +5066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica barberi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72626a70b07ef13db" w:history="1">
+      <w:hyperlink r:id="rId77526a8b3104bfef1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5205,63 +5205,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66140160" name="name70946a70b07ef1540" descr="eu_funding_250.png"/>
+            <wp:docPr id="12505869" name="name87656a8b3104c005e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39586a70b07ef153e" cstate="print"/>
+                    <a:blip r:embed="rId29016a8b3104c005d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5359,137 +5359,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77719815">
+  <w:abstractNum w:abstractNumId="42592619">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83656013">
+    <w:lvl w:ilvl="0" w:tplc="65469320">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83656013" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65469320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83656013" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65469320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83656013" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65469320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83656013" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65469320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83656013" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65469320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83656013" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65469320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83656013" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65469320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83656013" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65469320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77719814">
+  <w:abstractNum w:abstractNumId="42592618">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99009105">
+    <w:lvl w:ilvl="0" w:tplc="58597140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6241,55 +6241,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77719814">
-    <w:abstractNumId w:val="77719814"/>
+  <w:num w:numId="42592618">
+    <w:abstractNumId w:val="42592618"/>
   </w:num>
-  <w:num w:numId="77719815">
-    <w:abstractNumId w:val="77719815"/>
+  <w:num w:numId="42592619">
+    <w:abstractNumId w:val="42592619"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17839,51 +17839,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId887473176" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId315861519" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93656a70b07eedcc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/" TargetMode="External"/><Relationship Id="rId13246a70b07eedd33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/categorization" TargetMode="External"/><Relationship Id="rId10926a70b07eee83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/photos" TargetMode="External"/><Relationship Id="rId47376a70b07ef089b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.ndsu.edu/ir/handle/10365/29965" TargetMode="External"/><Relationship Id="rId58926a70b07ef09ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId19896a70b07ef0c49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5857" TargetMode="External"/><Relationship Id="rId72626a70b07ef13db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72896a70b07eee6e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72896a70b07eee6e5.jpg"/><Relationship Id="rId96576a70b07eefa35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96576a70b07eefa35.jpg"/><Relationship Id="rId39586a70b07ef153e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39586a70b07ef153e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId691193078" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId131036488" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34806a8b3104bc679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/" TargetMode="External"/><Relationship Id="rId86406a8b3104bc703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/categorization" TargetMode="External"/><Relationship Id="rId31356a8b3104bd2e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/photos" TargetMode="External"/><Relationship Id="rId87826a8b3104bf3dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.ndsu.edu/ir/handle/10365/29965" TargetMode="External"/><Relationship Id="rId44446a8b3104bf541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId64436a8b3104bf7ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5857" TargetMode="External"/><Relationship Id="rId77526a8b3104bfef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30096a8b3104bd1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30096a8b3104bd1e1.jpg"/><Relationship Id="rId17996a8b3104be534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17996a8b3104be534.jpg"/><Relationship Id="rId29016a8b3104c005d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29016a8b3104c005d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>