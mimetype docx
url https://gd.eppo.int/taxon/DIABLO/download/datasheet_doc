--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Smith &amp; Lawrence</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northern corn rootworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34806a8b3104bc679" w:history="1">
+            <w:hyperlink r:id="rId82566aa6745c69acb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86406a8b3104bc703" w:history="1">
+            <w:hyperlink r:id="rId80176aa6745c69b34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIABLO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22771178" name="name24236a8b3104bd1e2" descr="11589.jpg"/>
+                  <wp:docPr id="2328225" name="name86266aa6745c6a42c" descr="11589.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11589.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30096a8b3104bd1e1" cstate="print"/>
+                          <a:blip r:embed="rId86126aa6745c6a42b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31356a8b3104bd2e1" w:history="1">
+            <w:hyperlink r:id="rId83366aa6745c6a51f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1482,63 +1482,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. barberi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present and native to the Nearctic region only and has never been introduced into another area. It was ﬁrst discovered attacking maize in Colorado and has since spread Midwest, Northeast and Southeast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10377545" name="name65276a8b3104be537" descr="DIABLO_distribution_map.jpg"/>
+            <wp:docPr id="39548192" name="name17056aa6745c6bb8e" descr="DIABLO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIABLO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17996a8b3104be534" cstate="print"/>
+                    <a:blip r:embed="rId98366aa6745c6bb8b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3384,51 +3384,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Butter NS (2018) Insect Vectors and Plant Pathogens. CRC Press. 470 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calles-Torrez V (2018) Geographic Distribution and Effects of Transgenic Corn Hybrids and Chemical Insecticides on Northern and Western Corn Rootworms (Coleoptera: Chrysomelidae) in North Dakota. [Doctoral dissertation, North Dakota State University]. Institutional Repository at the North Dakota State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87826a8b3104bf3dc" w:history="1">
+      <w:hyperlink r:id="rId45406aa6745c6d3b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://library.ndsu.edu/ir/handle/10365/29965</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3595,51 +3595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Derunkov A, Konstantinov A, Tishechkin A, Hartje L &amp; Redford AJ (2013) Diabrotica ID: Identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (Coleoptera: Chrysomelidae) from North and Central America. USDA APHIS PPQ Center for Plant Health Science and Technology, USDA Agricultural Research Service, University of Maryland, and Louisiana State University. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44446a8b3104bf541" w:history="1">
+      <w:hyperlink r:id="rId98606aa6745c6d5d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/beetles/diabrotica/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [28-08-2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3955,51 +3955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5857, 28 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64436a8b3104bf7ad" w:history="1">
+      <w:hyperlink r:id="rId63176aa6745c6d944" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5066,51 +5066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabrotica barberi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77526a8b3104bfef1" w:history="1">
+      <w:hyperlink r:id="rId93756aa6745c6e239" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5205,63 +5205,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="12505869" name="name87656a8b3104c005e" descr="eu_funding_250.png"/>
+            <wp:docPr id="77710709" name="name38786aa6745c6e398" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29016a8b3104c005d" cstate="print"/>
+                    <a:blip r:embed="rId86046aa6745c6e396" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5359,137 +5359,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42592619">
+  <w:abstractNum w:abstractNumId="92274705">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65469320">
+    <w:lvl w:ilvl="0" w:tplc="84236681">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65469320" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84236681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65469320" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84236681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65469320" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84236681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65469320" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84236681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65469320" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84236681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65469320" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84236681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65469320" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84236681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65469320" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84236681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42592618">
+  <w:abstractNum w:abstractNumId="92274704">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58597140">
+    <w:lvl w:ilvl="0" w:tplc="32222177">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6241,55 +6241,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42592618">
-    <w:abstractNumId w:val="42592618"/>
+  <w:num w:numId="92274704">
+    <w:abstractNumId w:val="92274704"/>
   </w:num>
-  <w:num w:numId="42592619">
-    <w:abstractNumId w:val="42592619"/>
+  <w:num w:numId="92274705">
+    <w:abstractNumId w:val="92274705"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17839,51 +17839,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId691193078" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId131036488" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34806a8b3104bc679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/" TargetMode="External"/><Relationship Id="rId86406a8b3104bc703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/categorization" TargetMode="External"/><Relationship Id="rId31356a8b3104bd2e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/photos" TargetMode="External"/><Relationship Id="rId87826a8b3104bf3dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.ndsu.edu/ir/handle/10365/29965" TargetMode="External"/><Relationship Id="rId44446a8b3104bf541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId64436a8b3104bf7ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5857" TargetMode="External"/><Relationship Id="rId77526a8b3104bfef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30096a8b3104bd1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30096a8b3104bd1e1.jpg"/><Relationship Id="rId17996a8b3104be534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17996a8b3104be534.jpg"/><Relationship Id="rId29016a8b3104c005d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29016a8b3104c005d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId318396529" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId722778512" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82566aa6745c69acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/" TargetMode="External"/><Relationship Id="rId80176aa6745c69b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/categorization" TargetMode="External"/><Relationship Id="rId83366aa6745c6a51f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIABLO/photos" TargetMode="External"/><Relationship Id="rId45406aa6745c6d3b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.ndsu.edu/ir/handle/10365/29965" TargetMode="External"/><Relationship Id="rId98606aa6745c6d5d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/beetles/diabrotica/" TargetMode="External"/><Relationship Id="rId63176aa6745c6d944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5857" TargetMode="External"/><Relationship Id="rId93756aa6745c6e239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86126aa6745c6a42b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86126aa6745c6a42b.jpg"/><Relationship Id="rId98366aa6745c6bb8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98366aa6745c6bb8b.jpg"/><Relationship Id="rId86046aa6745c6e396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86046aa6745c6e396.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>