--- v0 (2025-10-08)
+++ v1 (2026-06-15)
@@ -56,81 +56,83 @@
   <si>
     <t>'Candidatus Liberibacter africanus'</t>
   </si>
   <si>
     <t>* Ajene IJ, Khami FM, van Asch B, Pietersen G, Seid N, Rwomushana I, Ombura FLO, Momanyi G, Finyange P, Rasowo BA, Tanga CM, Mohammed S, Ekesi S (2020) Distribution of Candidatus Liberibacter species in Eastern Africa, and the first report of Candidatus Liberibacter asiaticus in Kenya. Scientific Reports 10, 3919 https://doi.org/10.1038/s41598-020-60712-0
 * Gottwald TR (2010). Current epidemiological understanding of citrus huanglongbing. Annual Review of Phytopathology 48, 119-139.</t>
   </si>
   <si>
     <t>LIBEAM</t>
   </si>
   <si>
     <t>'Candidatus Liberibacter americanus'</t>
   </si>
   <si>
     <t>LIBEAS</t>
   </si>
   <si>
     <t>'Candidatus Liberibacter asiaticus'</t>
   </si>
   <si>
     <t>* Ajene IJ, Khami FM, van Asch B, Pietersen G, Seid N, Rwomushana I, Ombura FLO, Momanyi G, Finyange P, Rasowo BA, Tanga CM, Mohammed S, Ekesi S (2020) Distribution of Candidatus Liberibacter species in Eastern Africa, and the first report of Candidatus Liberibacter asiaticus in Kenya. Scientific Reports 10, 3919 https://doi.org/10.1038/s41598-020-60712-0
 * Gottwald TR (2010). Current epidemiological understanding of citrus huanglongbing. Annual Review of Phytopathology 48, 119-139.
 * Lopes SA, Cifuentes-Arenas JC (2021) Protocol for Successful Transmission of ‘Candidatus Liberibacter asiaticus’ from Citrus to Citrus Using Diaphorina citri. Phytopathology 111(12), 2367-2374.</t>
   </si>
   <si>
+    <t>CSYV00</t>
+  </si>
+  <si>
+    <t>Potexvirus citriflavivenae</t>
+  </si>
+  <si>
+    <t>* Liu KH, Cui XJ, Zhou Y (2023) Identification of citrus yellow vein clearing virus from Diaphorina citri. Acta Phytopathologica Sinica 53(3), 546-549. (abst.)
+------- first detection in Diaphorina citri. No transmission studies. 
+* Bin Y, Jiang L, Zhuang A, Li M, Li J, Song Z, Zhou C, Wei T, Li Y (2026) Semipersistent transmission of citrus yellow vein clearing virus by Asian citrus psyllid: insights from field surveys and infectious clone-based studies. Phytopathology Research 8(1), 32  https://doi.org/10.1186/s42483-026-00424-x
+---Diaphorina citri transmits CYVCV between citrus species, in a semipersistent manner.</t>
+  </si>
+  <si>
     <t>Potential vector</t>
   </si>
   <si>
     <t>PHYPAF</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma aurantifolia'</t>
   </si>
   <si>
     <t>* Queiroz RB, Donkersley P, Silva FN, Al-Mahmmoli IH, Al-Sadi AM, Carvalho CM, Elliot SL (2016) Invasive mutualisms between a plant pathogen and insect vectors in the Middle East and Brazil. Royal Society Open Science 3(12), 160557.
 ------- Potential vector (studies conducted in Oman and Brazil).</t>
   </si>
   <si>
     <t>CTV000</t>
   </si>
   <si>
     <t>Closterovirus tristezae</t>
   </si>
   <si>
     <t>* Zhang J, Xiao Y, Hu P, Chen L, Deng X, Xu M (2024) Report of Citrus tristeza virus in Diaphorina citri (Hemiptera: Liviidae) insects of different sexes, color morphs, and developmental stages. Journal of Insect Science 24(1), 13. https://doi.org/10.1093/jisesa/ieae014
 ------ Laboratory and field experiments conducted in China showing that the insect can acquire the virus.</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">* Liu KH, Cui XJ, Zhou Y (2023) Identification of citrus yellow vein clearing virus from Diaphorina citri. Acta Phytopathologica Sinica 53(3), 546-549. (abst.)
-------- first detection in Diaphorina citri. No transmission studies. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -506,79 +508,79 @@
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>14</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>