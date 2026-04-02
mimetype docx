--- v6 (2026-03-13)
+++ v7 (2026-04-02)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Kuwayama)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian citrus psyllid, citrus psylla, citrus psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622669b3bb5952b93" w:history="1">
+            <w:hyperlink r:id="rId781369cea72d88d71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId848869b3bb5952c0d" w:history="1">
+            <w:hyperlink r:id="rId599169cea72d88ddb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIAACI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67790807" name="name969269b3bb595344a" descr="7788.jpg"/>
+                  <wp:docPr id="16761398" name="name798369cea72d89359" descr="7788.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7788.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId603869b3bb5953447" cstate="print"/>
+                          <a:blip r:embed="rId141569cea72d89357" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId545569b3bb595362f" w:history="1">
+            <w:hyperlink r:id="rId630769cea72d89498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1969,51 +1969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The distribution of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is wider than that of the causal agent of citrus huanglongbing (HLB) disease originally associated with this vector, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId275069b3bb5954268" w:history="1">
+      <w:hyperlink r:id="rId676169cea72d89fd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">'</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Candidatus</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2038,63 +2038,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> occurs in Afghanistan, some states of Brazil, Macau, Myanmar, and Singapore, where the associated bacterium has not yet been recorded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68158096" name="name615169b3bb5954ef6" descr="DIAACI_distribution_map.jpg"/>
+            <wp:docPr id="29755854" name="name304069cea72d8aeca" descr="DIAACI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIAACI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId894669b3bb5954ef2" cstate="print"/>
+                    <a:blip r:embed="rId752369cea72d8aec7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3668,51 +3668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId223869b3bb5955ce4" w:history="1">
+      <w:hyperlink r:id="rId226669cea72d8bb7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3885,51 +3885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">736</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491569b3bb5955e62" w:history="1">
+      <w:hyperlink r:id="rId504369cea72d8bce1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5852/ejt.2021.736.1257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4091,51 +4091,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S (2019) Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, EN-1574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId638469b3bb595600f" w:history="1">
+      <w:hyperlink r:id="rId438069cea72d8be2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4772,51 +4772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId532069b3bb59564ca" w:history="1">
+      <w:hyperlink r:id="rId913669cea72d8c263" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0175333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5486,51 +5486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaphorina citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId146569b3bb5956981" w:history="1">
+      <w:hyperlink r:id="rId328769cea72d8c6ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5727,63 +5727,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77612268" name="name181369b3bb5956df2" descr="eu_funding_250.png"/>
+            <wp:docPr id="78949967" name="name434869cea72d8ccc5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId609069b3bb5956df0" cstate="print"/>
+                    <a:blip r:embed="rId914469cea72d8ccc3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5881,137 +5881,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38227156">
+  <w:abstractNum w:abstractNumId="82134429">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11768124">
+    <w:lvl w:ilvl="0" w:tplc="47045535">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11768124" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47045535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11768124" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47045535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11768124" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47045535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11768124" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47045535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11768124" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47045535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11768124" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47045535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11768124" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47045535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11768124" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47045535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38227155">
+  <w:abstractNum w:abstractNumId="82134428">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31338590">
+    <w:lvl w:ilvl="0" w:tplc="41428008">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6763,55 +6763,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38227155">
-    <w:abstractNumId w:val="38227155"/>
+  <w:num w:numId="82134428">
+    <w:abstractNumId w:val="82134428"/>
   </w:num>
-  <w:num w:numId="38227156">
-    <w:abstractNumId w:val="38227156"/>
+  <w:num w:numId="82134429">
+    <w:abstractNumId w:val="82134429"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18361,51 +18361,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId205257329" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId932373307" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId622669b3bb5952b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/" TargetMode="External"/><Relationship Id="rId848869b3bb5952c0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/categorization" TargetMode="External"/><Relationship Id="rId545569b3bb595362f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/photos" TargetMode="External"/><Relationship Id="rId275069b3bb5954268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/datasheet" TargetMode="External"/><Relationship Id="rId223869b3bb5955ce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId491569b3bb5955e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5852/ejt.2021.736.1257" TargetMode="External"/><Relationship Id="rId638469b3bb595600f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId532069b3bb59564ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175333" TargetMode="External"/><Relationship Id="rId146569b3bb5956981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId603869b3bb5953447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId603869b3bb5953447.jpg"/><Relationship Id="rId894669b3bb5954ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId894669b3bb5954ef2.jpg"/><Relationship Id="rId609069b3bb5956df0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId609069b3bb5956df0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId430606260" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId646871443" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId781369cea72d88d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/" TargetMode="External"/><Relationship Id="rId599169cea72d88ddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/categorization" TargetMode="External"/><Relationship Id="rId630769cea72d89498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/photos" TargetMode="External"/><Relationship Id="rId676169cea72d89fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/datasheet" TargetMode="External"/><Relationship Id="rId226669cea72d8bb7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId504369cea72d8bce1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5852/ejt.2021.736.1257" TargetMode="External"/><Relationship Id="rId438069cea72d8be2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId913669cea72d8c263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175333" TargetMode="External"/><Relationship Id="rId328769cea72d8c6ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId141569cea72d89357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId141569cea72d89357.jpg"/><Relationship Id="rId752369cea72d8aec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId752369cea72d8aec7.jpg"/><Relationship Id="rId914469cea72d8ccc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId914469cea72d8ccc3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>