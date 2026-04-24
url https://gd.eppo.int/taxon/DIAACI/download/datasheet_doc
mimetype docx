--- v7 (2026-04-02)
+++ v8 (2026-04-24)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Kuwayama)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian citrus psyllid, citrus psylla, citrus psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781369cea72d88d71" w:history="1">
+            <w:hyperlink r:id="rId509869eb9c3d93cbb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599169cea72d88ddb" w:history="1">
+            <w:hyperlink r:id="rId596269eb9c3d93d23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIAACI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16761398" name="name798369cea72d89359" descr="7788.jpg"/>
+                  <wp:docPr id="76755777" name="name508269eb9c3d94429" descr="7788.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7788.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId141569cea72d89357" cstate="print"/>
+                          <a:blip r:embed="rId929769eb9c3d94427" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId630769cea72d89498" w:history="1">
+            <w:hyperlink r:id="rId125169eb9c3d94545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1969,51 +1969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The distribution of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is wider than that of the causal agent of citrus huanglongbing (HLB) disease originally associated with this vector, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId676169cea72d89fd6" w:history="1">
+      <w:hyperlink r:id="rId951069eb9c3d95013" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">'</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Candidatus</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2038,63 +2038,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> occurs in Afghanistan, some states of Brazil, Macau, Myanmar, and Singapore, where the associated bacterium has not yet been recorded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29755854" name="name304069cea72d8aeca" descr="DIAACI_distribution_map.jpg"/>
+            <wp:docPr id="1917038" name="name549669eb9c3d9654d" descr="DIAACI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIAACI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId752369cea72d8aec7" cstate="print"/>
+                    <a:blip r:embed="rId156769eb9c3d9654a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3668,51 +3668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId226669cea72d8bb7e" w:history="1">
+      <w:hyperlink r:id="rId269569eb9c3d983a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3885,51 +3885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">736</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId504369cea72d8bce1" w:history="1">
+      <w:hyperlink r:id="rId319669eb9c3d9850f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5852/ejt.2021.736.1257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4091,51 +4091,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S (2019) Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, EN-1574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId438069cea72d8be2a" w:history="1">
+      <w:hyperlink r:id="rId463869eb9c3d98676" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4772,51 +4772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId913669cea72d8c263" w:history="1">
+      <w:hyperlink r:id="rId791669eb9c3d98f6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0175333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5486,51 +5486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaphorina citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId328769cea72d8c6ea" w:history="1">
+      <w:hyperlink r:id="rId591569eb9c3d99a04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5727,63 +5727,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78949967" name="name434869cea72d8ccc5" descr="eu_funding_250.png"/>
+            <wp:docPr id="98289102" name="name192769eb9c3d99e02" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId914469cea72d8ccc3" cstate="print"/>
+                    <a:blip r:embed="rId733669eb9c3d99e00" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5881,137 +5881,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82134429">
+  <w:abstractNum w:abstractNumId="60542336">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47045535">
+    <w:lvl w:ilvl="0" w:tplc="18829492">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47045535" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18829492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47045535" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18829492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47045535" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18829492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47045535" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18829492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47045535" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18829492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47045535" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18829492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47045535" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18829492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47045535" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18829492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82134428">
+  <w:abstractNum w:abstractNumId="60542335">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41428008">
+    <w:lvl w:ilvl="0" w:tplc="54242193">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6763,55 +6763,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82134428">
-    <w:abstractNumId w:val="82134428"/>
+  <w:num w:numId="60542335">
+    <w:abstractNumId w:val="60542335"/>
   </w:num>
-  <w:num w:numId="82134429">
-    <w:abstractNumId w:val="82134429"/>
+  <w:num w:numId="60542336">
+    <w:abstractNumId w:val="60542336"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18361,51 +18361,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId430606260" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId646871443" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId781369cea72d88d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/" TargetMode="External"/><Relationship Id="rId599169cea72d88ddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/categorization" TargetMode="External"/><Relationship Id="rId630769cea72d89498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/photos" TargetMode="External"/><Relationship Id="rId676169cea72d89fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/datasheet" TargetMode="External"/><Relationship Id="rId226669cea72d8bb7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId504369cea72d8bce1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5852/ejt.2021.736.1257" TargetMode="External"/><Relationship Id="rId438069cea72d8be2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId913669cea72d8c263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175333" TargetMode="External"/><Relationship Id="rId328769cea72d8c6ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId141569cea72d89357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId141569cea72d89357.jpg"/><Relationship Id="rId752369cea72d8aec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId752369cea72d8aec7.jpg"/><Relationship Id="rId914469cea72d8ccc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId914469cea72d8ccc3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId948500023" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId301860448" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId509869eb9c3d93cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/" TargetMode="External"/><Relationship Id="rId596269eb9c3d93d23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/categorization" TargetMode="External"/><Relationship Id="rId125169eb9c3d94545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/photos" TargetMode="External"/><Relationship Id="rId951069eb9c3d95013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/datasheet" TargetMode="External"/><Relationship Id="rId269569eb9c3d983a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId319669eb9c3d9850f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5852/ejt.2021.736.1257" TargetMode="External"/><Relationship Id="rId463869eb9c3d98676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId791669eb9c3d98f6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175333" TargetMode="External"/><Relationship Id="rId591569eb9c3d99a04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId929769eb9c3d94427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId929769eb9c3d94427.jpg"/><Relationship Id="rId156769eb9c3d9654a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId156769eb9c3d9654a.jpg"/><Relationship Id="rId733669eb9c3d99e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId733669eb9c3d99e00.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>