--- v8 (2026-04-24)
+++ v9 (2026-05-16)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Kuwayama)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian citrus psyllid, citrus psylla, citrus psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509869eb9c3d93cbb" w:history="1">
+            <w:hyperlink r:id="rId69316a0837fdbb471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596269eb9c3d93d23" w:history="1">
+            <w:hyperlink r:id="rId52166a0837fdbb4db" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIAACI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76755777" name="name508269eb9c3d94429" descr="7788.jpg"/>
+                  <wp:docPr id="81549398" name="name85686a0837fdbba51" descr="7788.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7788.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId929769eb9c3d94427" cstate="print"/>
+                          <a:blip r:embed="rId66836a0837fdbba4f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId125169eb9c3d94545" w:history="1">
+            <w:hyperlink r:id="rId41036a0837fdbbb9b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1969,51 +1969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The distribution of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is wider than that of the causal agent of citrus huanglongbing (HLB) disease originally associated with this vector, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId951069eb9c3d95013" w:history="1">
+      <w:hyperlink r:id="rId41326a0837fdbc575" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">'</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Candidatus</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2038,63 +2038,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> occurs in Afghanistan, some states of Brazil, Macau, Myanmar, and Singapore, where the associated bacterium has not yet been recorded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1917038" name="name549669eb9c3d9654d" descr="DIAACI_distribution_map.jpg"/>
+            <wp:docPr id="44546663" name="name13406a0837fdbd2fd" descr="DIAACI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIAACI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId156769eb9c3d9654a" cstate="print"/>
+                    <a:blip r:embed="rId38996a0837fdbd2fb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3668,51 +3668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId269569eb9c3d983a9" w:history="1">
+      <w:hyperlink r:id="rId52676a0837fdbdf2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3885,51 +3885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">736</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId319669eb9c3d9850f" w:history="1">
+      <w:hyperlink r:id="rId54386a0837fdbe08c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5852/ejt.2021.736.1257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4091,51 +4091,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S (2019) Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, EN-1574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId463869eb9c3d98676" w:history="1">
+      <w:hyperlink r:id="rId22166a0837fdbe1d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4772,51 +4772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId791669eb9c3d98f6d" w:history="1">
+      <w:hyperlink r:id="rId39876a0837fdbe5fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0175333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5486,51 +5486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaphorina citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId591569eb9c3d99a04" w:history="1">
+      <w:hyperlink r:id="rId60436a0837fdbea90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5727,63 +5727,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98289102" name="name192769eb9c3d99e02" descr="eu_funding_250.png"/>
+            <wp:docPr id="35518029" name="name56566a0837fdbefdf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId733669eb9c3d99e00" cstate="print"/>
+                    <a:blip r:embed="rId99636a0837fdbefde" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5881,137 +5881,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60542336">
+  <w:abstractNum w:abstractNumId="42874810">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18829492">
+    <w:lvl w:ilvl="0" w:tplc="40680041">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18829492" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40680041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18829492" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40680041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18829492" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40680041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18829492" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40680041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18829492" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40680041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18829492" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40680041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18829492" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40680041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18829492" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40680041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60542335">
+  <w:abstractNum w:abstractNumId="42874809">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54242193">
+    <w:lvl w:ilvl="0" w:tplc="53699273">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6763,55 +6763,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60542335">
-    <w:abstractNumId w:val="60542335"/>
+  <w:num w:numId="42874809">
+    <w:abstractNumId w:val="42874809"/>
   </w:num>
-  <w:num w:numId="60542336">
-    <w:abstractNumId w:val="60542336"/>
+  <w:num w:numId="42874810">
+    <w:abstractNumId w:val="42874810"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18361,51 +18361,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId948500023" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId301860448" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId509869eb9c3d93cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/" TargetMode="External"/><Relationship Id="rId596269eb9c3d93d23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/categorization" TargetMode="External"/><Relationship Id="rId125169eb9c3d94545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/photos" TargetMode="External"/><Relationship Id="rId951069eb9c3d95013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/datasheet" TargetMode="External"/><Relationship Id="rId269569eb9c3d983a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId319669eb9c3d9850f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5852/ejt.2021.736.1257" TargetMode="External"/><Relationship Id="rId463869eb9c3d98676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId791669eb9c3d98f6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175333" TargetMode="External"/><Relationship Id="rId591569eb9c3d99a04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId929769eb9c3d94427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId929769eb9c3d94427.jpg"/><Relationship Id="rId156769eb9c3d9654a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId156769eb9c3d9654a.jpg"/><Relationship Id="rId733669eb9c3d99e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId733669eb9c3d99e00.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId165903992" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId856555636" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69316a0837fdbb471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/" TargetMode="External"/><Relationship Id="rId52166a0837fdbb4db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/categorization" TargetMode="External"/><Relationship Id="rId41036a0837fdbbb9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/photos" TargetMode="External"/><Relationship Id="rId41326a0837fdbc575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/datasheet" TargetMode="External"/><Relationship Id="rId52676a0837fdbdf2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId54386a0837fdbe08c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5852/ejt.2021.736.1257" TargetMode="External"/><Relationship Id="rId22166a0837fdbe1d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId39876a0837fdbe5fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175333" TargetMode="External"/><Relationship Id="rId60436a0837fdbea90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66836a0837fdbba4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66836a0837fdbba4f.jpg"/><Relationship Id="rId38996a0837fdbd2fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38996a0837fdbd2fb.jpg"/><Relationship Id="rId99636a0837fdbefde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99636a0837fdbefde.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>