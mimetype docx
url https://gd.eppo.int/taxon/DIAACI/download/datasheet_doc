--- v9 (2026-05-16)
+++ v10 (2026-06-06)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Kuwayama)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian citrus psyllid, citrus psylla, citrus psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69316a0837fdbb471" w:history="1">
+            <w:hyperlink r:id="rId82226a23807d0de92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52166a0837fdbb4db" w:history="1">
+            <w:hyperlink r:id="rId98196a23807d0df03" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIAACI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="81549398" name="name85686a0837fdbba51" descr="7788.jpg"/>
+                  <wp:docPr id="9122733" name="name83226a23807d0e546" descr="7788.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7788.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66836a0837fdbba4f" cstate="print"/>
+                          <a:blip r:embed="rId17926a23807d0e544" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41036a0837fdbbb9b" w:history="1">
+            <w:hyperlink r:id="rId60396a23807d0e68f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1969,51 +1969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The distribution of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is wider than that of the causal agent of citrus huanglongbing (HLB) disease originally associated with this vector, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41326a0837fdbc575" w:history="1">
+      <w:hyperlink r:id="rId44646a23807d0f0ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">'</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Candidatus</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2038,63 +2038,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> occurs in Afghanistan, some states of Brazil, Macau, Myanmar, and Singapore, where the associated bacterium has not yet been recorded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44546663" name="name13406a0837fdbd2fd" descr="DIAACI_distribution_map.jpg"/>
+            <wp:docPr id="49670442" name="name71696a23807d0ffac" descr="DIAACI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIAACI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38996a0837fdbd2fb" cstate="print"/>
+                    <a:blip r:embed="rId48576a23807d0ffa9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3668,51 +3668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52676a0837fdbdf2d" w:history="1">
+      <w:hyperlink r:id="rId57296a23807d10c26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3885,51 +3885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">736</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54386a0837fdbe08c" w:history="1">
+      <w:hyperlink r:id="rId42986a23807d10d8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5852/ejt.2021.736.1257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4091,51 +4091,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S (2019) Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, EN-1574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22166a0837fdbe1d3" w:history="1">
+      <w:hyperlink r:id="rId63936a23807d10ed3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4772,51 +4772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39876a0837fdbe5fd" w:history="1">
+      <w:hyperlink r:id="rId92506a23807d11305" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0175333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5486,51 +5486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaphorina citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60436a0837fdbea90" w:history="1">
+      <w:hyperlink r:id="rId70656a23807d1179d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5727,63 +5727,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35518029" name="name56566a0837fdbefdf" descr="eu_funding_250.png"/>
+            <wp:docPr id="46529918" name="name48336a23807d1197d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99636a0837fdbefde" cstate="print"/>
+                    <a:blip r:embed="rId72996a23807d1197c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5881,137 +5881,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42874810">
+  <w:abstractNum w:abstractNumId="68702355">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40680041">
+    <w:lvl w:ilvl="0" w:tplc="93217544">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40680041" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93217544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40680041" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93217544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40680041" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93217544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40680041" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93217544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40680041" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93217544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40680041" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93217544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40680041" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93217544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40680041" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93217544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42874809">
+  <w:abstractNum w:abstractNumId="68702354">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53699273">
+    <w:lvl w:ilvl="0" w:tplc="89408416">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6763,55 +6763,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42874809">
-    <w:abstractNumId w:val="42874809"/>
+  <w:num w:numId="68702354">
+    <w:abstractNumId w:val="68702354"/>
   </w:num>
-  <w:num w:numId="42874810">
-    <w:abstractNumId w:val="42874810"/>
+  <w:num w:numId="68702355">
+    <w:abstractNumId w:val="68702355"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18361,51 +18361,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId165903992" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId856555636" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69316a0837fdbb471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/" TargetMode="External"/><Relationship Id="rId52166a0837fdbb4db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/categorization" TargetMode="External"/><Relationship Id="rId41036a0837fdbbb9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/photos" TargetMode="External"/><Relationship Id="rId41326a0837fdbc575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/datasheet" TargetMode="External"/><Relationship Id="rId52676a0837fdbdf2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId54386a0837fdbe08c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5852/ejt.2021.736.1257" TargetMode="External"/><Relationship Id="rId22166a0837fdbe1d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId39876a0837fdbe5fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175333" TargetMode="External"/><Relationship Id="rId60436a0837fdbea90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66836a0837fdbba4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66836a0837fdbba4f.jpg"/><Relationship Id="rId38996a0837fdbd2fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38996a0837fdbd2fb.jpg"/><Relationship Id="rId99636a0837fdbefde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99636a0837fdbefde.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId778460483" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId289415021" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82226a23807d0de92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/" TargetMode="External"/><Relationship Id="rId98196a23807d0df03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/categorization" TargetMode="External"/><Relationship Id="rId60396a23807d0e68f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/photos" TargetMode="External"/><Relationship Id="rId44646a23807d0f0ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/datasheet" TargetMode="External"/><Relationship Id="rId57296a23807d10c26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId42986a23807d10d8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5852/ejt.2021.736.1257" TargetMode="External"/><Relationship Id="rId63936a23807d10ed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId92506a23807d11305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175333" TargetMode="External"/><Relationship Id="rId70656a23807d1179d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17926a23807d0e544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17926a23807d0e544.jpg"/><Relationship Id="rId48576a23807d0ffa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48576a23807d0ffa9.jpg"/><Relationship Id="rId72996a23807d1197c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72996a23807d1197c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>