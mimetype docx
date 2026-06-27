--- v10 (2026-06-06)
+++ v11 (2026-06-27)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Kuwayama)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian citrus psyllid, citrus psylla, citrus psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82226a23807d0de92" w:history="1">
+            <w:hyperlink r:id="rId59086a3fa33d76170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98196a23807d0df03" w:history="1">
+            <w:hyperlink r:id="rId45736a3fa33d761da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIAACI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9122733" name="name83226a23807d0e546" descr="7788.jpg"/>
+                  <wp:docPr id="15379592" name="name78716a3fa33d767f3" descr="7788.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7788.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17926a23807d0e544" cstate="print"/>
+                          <a:blip r:embed="rId68446a3fa33d767f0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60396a23807d0e68f" w:history="1">
+            <w:hyperlink r:id="rId84156a3fa33d7695e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1969,51 +1969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The distribution of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is wider than that of the causal agent of citrus huanglongbing (HLB) disease originally associated with this vector, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44646a23807d0f0ab" w:history="1">
+      <w:hyperlink r:id="rId94096a3fa33d7747e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">'</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Candidatus</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2038,63 +2038,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> occurs in Afghanistan, some states of Brazil, Macau, Myanmar, and Singapore, where the associated bacterium has not yet been recorded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49670442" name="name71696a23807d0ffac" descr="DIAACI_distribution_map.jpg"/>
+            <wp:docPr id="57823744" name="name44236a3fa33d77dd4" descr="DIAACI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIAACI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48576a23807d0ffa9" cstate="print"/>
+                    <a:blip r:embed="rId56676a3fa33d77dcf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3668,51 +3668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57296a23807d10c26" w:history="1">
+      <w:hyperlink r:id="rId11636a3fa33d78b09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3885,51 +3885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">736</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42986a23807d10d8a" w:history="1">
+      <w:hyperlink r:id="rId30686a3fa33d78c96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5852/ejt.2021.736.1257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4091,51 +4091,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S (2019) Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, EN-1574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63936a23807d10ed3" w:history="1">
+      <w:hyperlink r:id="rId92796a3fa33d78de9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4772,51 +4772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92506a23807d11305" w:history="1">
+      <w:hyperlink r:id="rId22816a3fa33d7924b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0175333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5486,51 +5486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaphorina citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70656a23807d1179d" w:history="1">
+      <w:hyperlink r:id="rId42706a3fa33d796e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5727,63 +5727,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46529918" name="name48336a23807d1197d" descr="eu_funding_250.png"/>
+            <wp:docPr id="89283754" name="name70636a3fa33d798d1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72996a23807d1197c" cstate="print"/>
+                    <a:blip r:embed="rId90706a3fa33d798cf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5881,137 +5881,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68702355">
+  <w:abstractNum w:abstractNumId="33662405">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93217544">
+    <w:lvl w:ilvl="0" w:tplc="49397510">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93217544" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49397510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93217544" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49397510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93217544" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49397510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93217544" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49397510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93217544" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49397510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93217544" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49397510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93217544" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49397510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93217544" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49397510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68702354">
+  <w:abstractNum w:abstractNumId="33662404">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89408416">
+    <w:lvl w:ilvl="0" w:tplc="66613161">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6763,55 +6763,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68702354">
-    <w:abstractNumId w:val="68702354"/>
+  <w:num w:numId="33662404">
+    <w:abstractNumId w:val="33662404"/>
   </w:num>
-  <w:num w:numId="68702355">
-    <w:abstractNumId w:val="68702355"/>
+  <w:num w:numId="33662405">
+    <w:abstractNumId w:val="33662405"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18361,51 +18361,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId778460483" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId289415021" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82226a23807d0de92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/" TargetMode="External"/><Relationship Id="rId98196a23807d0df03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/categorization" TargetMode="External"/><Relationship Id="rId60396a23807d0e68f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/photos" TargetMode="External"/><Relationship Id="rId44646a23807d0f0ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/datasheet" TargetMode="External"/><Relationship Id="rId57296a23807d10c26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId42986a23807d10d8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5852/ejt.2021.736.1257" TargetMode="External"/><Relationship Id="rId63936a23807d10ed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId92506a23807d11305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175333" TargetMode="External"/><Relationship Id="rId70656a23807d1179d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17926a23807d0e544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17926a23807d0e544.jpg"/><Relationship Id="rId48576a23807d0ffa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48576a23807d0ffa9.jpg"/><Relationship Id="rId72996a23807d1197c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72996a23807d1197c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId411405274" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId634495844" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59086a3fa33d76170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/" TargetMode="External"/><Relationship Id="rId45736a3fa33d761da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/categorization" TargetMode="External"/><Relationship Id="rId84156a3fa33d7695e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/photos" TargetMode="External"/><Relationship Id="rId94096a3fa33d7747e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/datasheet" TargetMode="External"/><Relationship Id="rId11636a3fa33d78b09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId30686a3fa33d78c96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5852/ejt.2021.736.1257" TargetMode="External"/><Relationship Id="rId92796a3fa33d78de9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId22816a3fa33d7924b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175333" TargetMode="External"/><Relationship Id="rId42706a3fa33d796e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68446a3fa33d767f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68446a3fa33d767f0.jpg"/><Relationship Id="rId56676a3fa33d77dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56676a3fa33d77dcf.jpg"/><Relationship Id="rId90706a3fa33d798cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90706a3fa33d798cf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>