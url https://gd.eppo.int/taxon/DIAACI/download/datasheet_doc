--- v11 (2026-06-27)
+++ v12 (2026-07-18)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Kuwayama)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian citrus psyllid, citrus psylla, citrus psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59086a3fa33d76170" w:history="1">
+            <w:hyperlink r:id="rId14406a5c0e0ba72aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45736a3fa33d761da" w:history="1">
+            <w:hyperlink r:id="rId12316a5c0e0ba7328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIAACI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15379592" name="name78716a3fa33d767f3" descr="7788.jpg"/>
+                  <wp:docPr id="69398710" name="name48966a5c0e0ba73fa" descr="7788.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7788.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId68446a3fa33d767f0" cstate="print"/>
+                          <a:blip r:embed="rId53016a5c0e0ba73f9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84156a3fa33d7695e" w:history="1">
+            <w:hyperlink r:id="rId83606a5c0e0ba754b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1969,132 +1969,172 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The distribution of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is wider than that of the causal agent of citrus huanglongbing (HLB) disease originally associated with this vector, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94096a3fa33d7747e" w:history="1">
+      <w:hyperlink r:id="rId34406a5c0e0ba7f12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">'</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Candidatus</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Liberibacter asiaticus'.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> occurs in Afghanistan, some states of Brazil, Macau, Myanmar, and Singapore, where the associated bacterium has not yet been recorded.</w:t>
+        <w:t xml:space="preserve"> occurs in Afghanistan, some states of Brazil, Macau, Myanmar, and Singapore, where the associated bacterium has not yet been recorded. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. citri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was first reported in the EPPO region in 2022 in Israel and 2023 in Cyprus and is submitted to eradication measures (Melifronidou‐Pantelidou </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., 2025). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57823744" name="name44236a3fa33d77dd4" descr="DIAACI_distribution_map.jpg"/>
+            <wp:docPr id="2641050" name="name33476a5c0e0ba8410" descr="DIAACI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIAACI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56676a3fa33d77dcf" cstate="print"/>
+                    <a:blip r:embed="rId59436a5c0e0ba840e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3668,51 +3708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11636a3fa33d78b09" w:history="1">
+      <w:hyperlink r:id="rId40816a5c0e0ba901c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3885,51 +3925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">736</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30686a3fa33d78c96" w:history="1">
+      <w:hyperlink r:id="rId66726a5c0e0ba917e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5852/ejt.2021.736.1257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4091,51 +4131,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S (2019) Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, EN-1574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92796a3fa33d78de9" w:history="1">
+      <w:hyperlink r:id="rId10206a5c0e0ba92c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4652,171 +4692,220 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201-206.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monzo C, Qureshi JA &amp; Stansly PA (2014) Insecticide sprays, natural enemy assemblages and predation on Asian citrus psyllid, </w:t>
+        <w:t xml:space="preserve">Melifronidou‐Pantelidou A, Urbaneja A, Tena A, Seraphides N, Stavrinides M, Koukkoularidou D, Georgiades M (2025) Eradication campaign for Diaphorina citri in Cyprus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diaphorina citri </w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">104</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, 576-585.</w:t>
+        <w:t xml:space="preserve">55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2), 305-311.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monzo C &amp; Stansly PA (2017) Economic injury levels for Asian citrus psyllid control in process oranges from mature trees with high incidence of huanglongbing. </w:t>
+        <w:t xml:space="preserve">Monzo C, Qureshi JA &amp; Stansly PA (2014) Insecticide sprays, natural enemy assemblages and predation on Asian citrus psyllid, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PLoS One</w:t>
+        <w:t xml:space="preserve">Diaphorina citri </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Hemiptera: Psyllidae). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 576-585.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monzo C &amp; Stansly PA (2017) Economic injury levels for Asian citrus psyllid control in process oranges from mature trees with high incidence of huanglongbing. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLoS One</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22816a3fa33d7924b" w:history="1">
+      <w:hyperlink r:id="rId21016a5c0e0ba9750" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0175333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5486,51 +5575,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaphorina citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42706a3fa33d796e1" w:history="1">
+      <w:hyperlink r:id="rId87696a5c0e0ba9bce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5727,63 +5816,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="89283754" name="name70636a3fa33d798d1" descr="eu_funding_250.png"/>
+            <wp:docPr id="36467516" name="name25996a5c0e0ba9dc9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90706a3fa33d798cf" cstate="print"/>
+                    <a:blip r:embed="rId29606a5c0e0ba9dc8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5881,137 +5970,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33662405">
+  <w:abstractNum w:abstractNumId="61690360">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49397510">
+    <w:lvl w:ilvl="0" w:tplc="23496783">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49397510" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23496783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49397510" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23496783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49397510" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23496783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49397510" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23496783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49397510" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23496783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49397510" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23496783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49397510" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23496783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49397510" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23496783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33662404">
+  <w:abstractNum w:abstractNumId="61690359">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66613161">
+    <w:lvl w:ilvl="0" w:tplc="62581636">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6763,55 +6852,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33662404">
-    <w:abstractNumId w:val="33662404"/>
+  <w:num w:numId="61690359">
+    <w:abstractNumId w:val="61690359"/>
   </w:num>
-  <w:num w:numId="33662405">
-    <w:abstractNumId w:val="33662405"/>
+  <w:num w:numId="61690360">
+    <w:abstractNumId w:val="61690360"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18361,51 +18450,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId411405274" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId634495844" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59086a3fa33d76170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/" TargetMode="External"/><Relationship Id="rId45736a3fa33d761da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/categorization" TargetMode="External"/><Relationship Id="rId84156a3fa33d7695e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/photos" TargetMode="External"/><Relationship Id="rId94096a3fa33d7747e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/datasheet" TargetMode="External"/><Relationship Id="rId11636a3fa33d78b09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId30686a3fa33d78c96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5852/ejt.2021.736.1257" TargetMode="External"/><Relationship Id="rId92796a3fa33d78de9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId22816a3fa33d7924b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175333" TargetMode="External"/><Relationship Id="rId42706a3fa33d796e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68446a3fa33d767f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68446a3fa33d767f0.jpg"/><Relationship Id="rId56676a3fa33d77dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56676a3fa33d77dcf.jpg"/><Relationship Id="rId90706a3fa33d798cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90706a3fa33d798cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId706036941" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId384107806" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14406a5c0e0ba72aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/" TargetMode="External"/><Relationship Id="rId12316a5c0e0ba7328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/categorization" TargetMode="External"/><Relationship Id="rId83606a5c0e0ba754b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/photos" TargetMode="External"/><Relationship Id="rId34406a5c0e0ba7f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/datasheet" TargetMode="External"/><Relationship Id="rId40816a5c0e0ba901c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId66726a5c0e0ba917e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5852/ejt.2021.736.1257" TargetMode="External"/><Relationship Id="rId10206a5c0e0ba92c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId21016a5c0e0ba9750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175333" TargetMode="External"/><Relationship Id="rId87696a5c0e0ba9bce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53016a5c0e0ba73f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53016a5c0e0ba73f9.jpg"/><Relationship Id="rId59436a5c0e0ba840e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59436a5c0e0ba840e.jpg"/><Relationship Id="rId29606a5c0e0ba9dc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29606a5c0e0ba9dc8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>