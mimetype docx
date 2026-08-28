--- v12 (2026-07-18)
+++ v13 (2026-08-28)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Kuwayama)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian citrus psyllid, citrus psylla, citrus psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14406a5c0e0ba72aa" w:history="1">
+            <w:hyperlink r:id="rId68726a918db729804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12316a5c0e0ba7328" w:history="1">
+            <w:hyperlink r:id="rId64956a918db72986e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIAACI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="69398710" name="name48966a5c0e0ba73fa" descr="7788.jpg"/>
+                  <wp:docPr id="64612845" name="name66306a918db72a6e0" descr="7788.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7788.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId53016a5c0e0ba73f9" cstate="print"/>
+                          <a:blip r:embed="rId83536a918db72a6dd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId83606a5c0e0ba754b" w:history="1">
+            <w:hyperlink r:id="rId10916a918db72a88e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1969,51 +1969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The distribution of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is wider than that of the causal agent of citrus huanglongbing (HLB) disease originally associated with this vector, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34406a5c0e0ba7f12" w:history="1">
+      <w:hyperlink r:id="rId42216a918db72b417" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">'</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Candidatus</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2078,63 +2078,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2025). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2641050" name="name33476a5c0e0ba8410" descr="DIAACI_distribution_map.jpg"/>
+            <wp:docPr id="9656070" name="name91946a918db72c0ec" descr="DIAACI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIAACI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59436a5c0e0ba840e" cstate="print"/>
+                    <a:blip r:embed="rId83616a918db72c0ea" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3708,51 +3708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40816a5c0e0ba901c" w:history="1">
+      <w:hyperlink r:id="rId48426a918db72cd29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3925,51 +3925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">736</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66726a5c0e0ba917e" w:history="1">
+      <w:hyperlink r:id="rId50076a918db72cea7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5852/ejt.2021.736.1257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4131,51 +4131,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S (2019) Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, EN-1574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10206a5c0e0ba92c7" w:history="1">
+      <w:hyperlink r:id="rId29306a918db72cff5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4861,51 +4861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21016a5c0e0ba9750" w:history="1">
+      <w:hyperlink r:id="rId94236a918db72d483" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0175333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5575,51 +5575,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaphorina citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87696a5c0e0ba9bce" w:history="1">
+      <w:hyperlink r:id="rId47196a918db72d90b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5816,63 +5816,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36467516" name="name25996a5c0e0ba9dc9" descr="eu_funding_250.png"/>
+            <wp:docPr id="35762009" name="name28046a918db72dafc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29606a5c0e0ba9dc8" cstate="print"/>
+                    <a:blip r:embed="rId81886a918db72dafb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5970,137 +5970,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61690360">
+  <w:abstractNum w:abstractNumId="60017271">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23496783">
+    <w:lvl w:ilvl="0" w:tplc="31105110">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23496783" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31105110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23496783" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31105110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23496783" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31105110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23496783" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31105110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23496783" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31105110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23496783" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31105110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23496783" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31105110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23496783" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31105110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61690359">
+  <w:abstractNum w:abstractNumId="60017270">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62581636">
+    <w:lvl w:ilvl="0" w:tplc="73037322">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6852,55 +6852,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61690359">
-    <w:abstractNumId w:val="61690359"/>
+  <w:num w:numId="60017270">
+    <w:abstractNumId w:val="60017270"/>
   </w:num>
-  <w:num w:numId="61690360">
-    <w:abstractNumId w:val="61690360"/>
+  <w:num w:numId="60017271">
+    <w:abstractNumId w:val="60017271"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18450,51 +18450,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId706036941" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId384107806" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14406a5c0e0ba72aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/" TargetMode="External"/><Relationship Id="rId12316a5c0e0ba7328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/categorization" TargetMode="External"/><Relationship Id="rId83606a5c0e0ba754b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/photos" TargetMode="External"/><Relationship Id="rId34406a5c0e0ba7f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/datasheet" TargetMode="External"/><Relationship Id="rId40816a5c0e0ba901c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId66726a5c0e0ba917e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5852/ejt.2021.736.1257" TargetMode="External"/><Relationship Id="rId10206a5c0e0ba92c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId21016a5c0e0ba9750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175333" TargetMode="External"/><Relationship Id="rId87696a5c0e0ba9bce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53016a5c0e0ba73f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53016a5c0e0ba73f9.jpg"/><Relationship Id="rId59436a5c0e0ba840e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59436a5c0e0ba840e.jpg"/><Relationship Id="rId29606a5c0e0ba9dc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29606a5c0e0ba9dc8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId552643010" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId864926023" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68726a918db729804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/" TargetMode="External"/><Relationship Id="rId64956a918db72986e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/categorization" TargetMode="External"/><Relationship Id="rId10916a918db72a88e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/photos" TargetMode="External"/><Relationship Id="rId42216a918db72b417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/datasheet" TargetMode="External"/><Relationship Id="rId48426a918db72cd29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId50076a918db72cea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5852/ejt.2021.736.1257" TargetMode="External"/><Relationship Id="rId29306a918db72cff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId94236a918db72d483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175333" TargetMode="External"/><Relationship Id="rId47196a918db72d90b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83536a918db72a6dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83536a918db72a6dd.jpg"/><Relationship Id="rId83616a918db72c0ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83616a918db72c0ea.jpg"/><Relationship Id="rId81886a918db72dafb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81886a918db72dafb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>