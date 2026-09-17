--- v13 (2026-08-28)
+++ v14 (2026-09-17)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Kuwayama)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian citrus psyllid, citrus psylla, citrus psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68726a918db729804" w:history="1">
+            <w:hyperlink r:id="rId13896aac10ba4c1dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64956a918db72986e" w:history="1">
+            <w:hyperlink r:id="rId76666aac10ba4c261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIAACI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64612845" name="name66306a918db72a6e0" descr="7788.jpg"/>
+                  <wp:docPr id="13781198" name="name54906aac10ba4ca30" descr="7788.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7788.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83536a918db72a6dd" cstate="print"/>
+                          <a:blip r:embed="rId10106aac10ba4ca27" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10916a918db72a88e" w:history="1">
+            <w:hyperlink r:id="rId88126aac10ba4cc67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1969,51 +1969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The distribution of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is wider than that of the causal agent of citrus huanglongbing (HLB) disease originally associated with this vector, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42216a918db72b417" w:history="1">
+      <w:hyperlink r:id="rId36436aac10ba4de80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">'</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Candidatus</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2078,63 +2078,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2025). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9656070" name="name91946a918db72c0ec" descr="DIAACI_distribution_map.jpg"/>
+            <wp:docPr id="37709436" name="name53956aac10ba4e8a8" descr="DIAACI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIAACI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83616a918db72c0ea" cstate="print"/>
+                    <a:blip r:embed="rId89916aac10ba4e8a6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3708,51 +3708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48426a918db72cd29" w:history="1">
+      <w:hyperlink r:id="rId64076aac10ba4f530" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3925,51 +3925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">736</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50076a918db72cea7" w:history="1">
+      <w:hyperlink r:id="rId92476aac10ba4f692" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5852/ejt.2021.736.1257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4131,51 +4131,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S (2019) Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, EN-1574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29306a918db72cff5" w:history="1">
+      <w:hyperlink r:id="rId80006aac10ba4f7dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4861,51 +4861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94236a918db72d483" w:history="1">
+      <w:hyperlink r:id="rId32846aac10ba4fc62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0175333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5575,51 +5575,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaphorina citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47196a918db72d90b" w:history="1">
+      <w:hyperlink r:id="rId29086aac10ba50102" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5816,63 +5816,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35762009" name="name28046a918db72dafc" descr="eu_funding_250.png"/>
+            <wp:docPr id="61012896" name="name49876aac10ba5066c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81886a918db72dafb" cstate="print"/>
+                    <a:blip r:embed="rId95196aac10ba5066b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5970,137 +5970,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60017271">
+  <w:abstractNum w:abstractNumId="97671221">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31105110">
+    <w:lvl w:ilvl="0" w:tplc="77420045">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31105110" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77420045" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31105110" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77420045" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31105110" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77420045" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31105110" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77420045" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31105110" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77420045" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31105110" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77420045" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31105110" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77420045" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31105110" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77420045" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60017270">
+  <w:abstractNum w:abstractNumId="97671220">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73037322">
+    <w:lvl w:ilvl="0" w:tplc="90228645">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6852,55 +6852,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60017270">
-    <w:abstractNumId w:val="60017270"/>
+  <w:num w:numId="97671220">
+    <w:abstractNumId w:val="97671220"/>
   </w:num>
-  <w:num w:numId="60017271">
-    <w:abstractNumId w:val="60017271"/>
+  <w:num w:numId="97671221">
+    <w:abstractNumId w:val="97671221"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18450,51 +18450,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId552643010" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId864926023" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68726a918db729804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/" TargetMode="External"/><Relationship Id="rId64956a918db72986e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/categorization" TargetMode="External"/><Relationship Id="rId10916a918db72a88e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/photos" TargetMode="External"/><Relationship Id="rId42216a918db72b417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/datasheet" TargetMode="External"/><Relationship Id="rId48426a918db72cd29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId50076a918db72cea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5852/ejt.2021.736.1257" TargetMode="External"/><Relationship Id="rId29306a918db72cff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId94236a918db72d483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175333" TargetMode="External"/><Relationship Id="rId47196a918db72d90b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83536a918db72a6dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83536a918db72a6dd.jpg"/><Relationship Id="rId83616a918db72c0ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83616a918db72c0ea.jpg"/><Relationship Id="rId81886a918db72dafb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81886a918db72dafb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId445319532" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId197894525" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13896aac10ba4c1dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/" TargetMode="External"/><Relationship Id="rId76666aac10ba4c261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/categorization" TargetMode="External"/><Relationship Id="rId88126aac10ba4cc67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/photos" TargetMode="External"/><Relationship Id="rId36436aac10ba4de80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/datasheet" TargetMode="External"/><Relationship Id="rId64076aac10ba4f530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId92476aac10ba4f692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5852/ejt.2021.736.1257" TargetMode="External"/><Relationship Id="rId80006aac10ba4f7dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId32846aac10ba4fc62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175333" TargetMode="External"/><Relationship Id="rId29086aac10ba50102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10106aac10ba4ca27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10106aac10ba4ca27.jpg"/><Relationship Id="rId89916aac10ba4e8a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89916aac10ba4e8a6.jpg"/><Relationship Id="rId95196aac10ba5066b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95196aac10ba5066b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>