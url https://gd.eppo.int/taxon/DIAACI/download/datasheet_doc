--- v14 (2026-09-17)
+++ v15 (2026-10-08)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Kuwayama)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian citrus psyllid, citrus psylla, citrus psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13896aac10ba4c1dd" w:history="1">
+            <w:hyperlink r:id="rId95866ac7087ae8a5c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76666aac10ba4c261" w:history="1">
+            <w:hyperlink r:id="rId91216ac7087ae8ac5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIAACI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="13781198" name="name54906aac10ba4ca30" descr="7788.jpg"/>
+                  <wp:docPr id="89089982" name="name31546ac7087ae9170" descr="7788.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7788.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10106aac10ba4ca27" cstate="print"/>
+                          <a:blip r:embed="rId59176ac7087ae916e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88126aac10ba4cc67" w:history="1">
+            <w:hyperlink r:id="rId10756ac7087ae9749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1969,51 +1969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The distribution of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is wider than that of the causal agent of citrus huanglongbing (HLB) disease originally associated with this vector, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36436aac10ba4de80" w:history="1">
+      <w:hyperlink r:id="rId30506ac7087aea193" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">'</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Candidatus</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2078,105 +2078,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2025). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37709436" name="name53956aac10ba4e8a8" descr="DIAACI_distribution_map.jpg"/>
+            <wp:docPr id="93808099" name="name63046ac7087aeab3e" descr="DIAACI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIAACI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89916aac10ba4e8a6" cstate="print"/>
+                    <a:blip r:embed="rId65386ac7087aeab3c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Cyprus, Israel</w:t>
+        <w:t xml:space="preserve"> Cyprus, Greece (mainland), Israel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Benin, Ethiopia, Ghana, Kenya, Mauritius, Nigeria, Reunion, Tanzania, United Republic of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2237,51 +2237,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Antigua and Barbuda, Bahamas, Barbados, Belize, Cayman Islands, Costa Rica, Cuba, Dominica, Dominican Republic, El Salvador, Guadeloupe, Guatemala, Haiti, Honduras, Jamaica, Martinique, Montserrat, Nicaragua, Panama, Puerto Rico, Saint Lucia, Saint Vincent and the Grenadines, Virgin Islands (US)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">South America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Argentina, Brazil (Amazonas, Bahia, Ceara, Para, Pernambuco, Rio de Janeiro, Santa Catarina, Sao Paulo), Colombia, French Guiana, Paraguay, Uruguay, Venezuela</w:t>
+        <w:t xml:space="preserve"> Argentina, Brazil (Amazonas, Bahia, Ceara, Distrito Federal, Espirito Santo, Goias, Mato Grosso, Minas Gerais, Para, Pernambuco, Rio de Janeiro, Rio Grande do Sul, Roraima, Santa Catarina, Sao Paulo, Sergipe), Colombia, Ecuador, French Guiana, Paraguay, Uruguay, Venezuela</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Oceania:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> American Samoa, Fiji, Guam, Northern Mariana Islands, Papua New Guinea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3708,51 +3708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64076aac10ba4f530" w:history="1">
+      <w:hyperlink r:id="rId91146ac7087aeba31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3925,51 +3925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">736</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92476aac10ba4f692" w:history="1">
+      <w:hyperlink r:id="rId30906ac7087aebb99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5852/ejt.2021.736.1257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4131,51 +4131,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S (2019) Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, EN-1574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80006aac10ba4f7dd" w:history="1">
+      <w:hyperlink r:id="rId92506ac7087aebce9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4861,51 +4861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32846aac10ba4fc62" w:history="1">
+      <w:hyperlink r:id="rId46756ac7087aec193" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0175333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5575,51 +5575,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaphorina citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29086aac10ba50102" w:history="1">
+      <w:hyperlink r:id="rId21306ac7087aec63b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5816,63 +5816,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61012896" name="name49876aac10ba5066c" descr="eu_funding_250.png"/>
+            <wp:docPr id="58790471" name="name95246ac7087aec819" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95196aac10ba5066b" cstate="print"/>
+                    <a:blip r:embed="rId37266ac7087aec817" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5970,137 +5970,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97671221">
+  <w:abstractNum w:abstractNumId="21832337">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77420045">
+    <w:lvl w:ilvl="0" w:tplc="60001441">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77420045" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60001441" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77420045" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60001441" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77420045" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60001441" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77420045" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60001441" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77420045" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60001441" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77420045" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60001441" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77420045" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60001441" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77420045" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60001441" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97671220">
+  <w:abstractNum w:abstractNumId="21832336">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90228645">
+    <w:lvl w:ilvl="0" w:tplc="72027881">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6852,55 +6852,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97671220">
-    <w:abstractNumId w:val="97671220"/>
+  <w:num w:numId="21832336">
+    <w:abstractNumId w:val="21832336"/>
   </w:num>
-  <w:num w:numId="97671221">
-    <w:abstractNumId w:val="97671221"/>
+  <w:num w:numId="21832337">
+    <w:abstractNumId w:val="21832337"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18450,51 +18450,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId445319532" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId197894525" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13896aac10ba4c1dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/" TargetMode="External"/><Relationship Id="rId76666aac10ba4c261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/categorization" TargetMode="External"/><Relationship Id="rId88126aac10ba4cc67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/photos" TargetMode="External"/><Relationship Id="rId36436aac10ba4de80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/datasheet" TargetMode="External"/><Relationship Id="rId64076aac10ba4f530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId92476aac10ba4f692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5852/ejt.2021.736.1257" TargetMode="External"/><Relationship Id="rId80006aac10ba4f7dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId32846aac10ba4fc62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175333" TargetMode="External"/><Relationship Id="rId29086aac10ba50102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10106aac10ba4ca27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10106aac10ba4ca27.jpg"/><Relationship Id="rId89916aac10ba4e8a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89916aac10ba4e8a6.jpg"/><Relationship Id="rId95196aac10ba5066b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95196aac10ba5066b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId826218554" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId663690504" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95866ac7087ae8a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/" TargetMode="External"/><Relationship Id="rId91216ac7087ae8ac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/categorization" TargetMode="External"/><Relationship Id="rId10756ac7087ae9749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/photos" TargetMode="External"/><Relationship Id="rId30506ac7087aea193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/datasheet" TargetMode="External"/><Relationship Id="rId91146ac7087aeba31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId30906ac7087aebb99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5852/ejt.2021.736.1257" TargetMode="External"/><Relationship Id="rId92506ac7087aebce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId46756ac7087aec193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0175333" TargetMode="External"/><Relationship Id="rId21306ac7087aec63b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59176ac7087ae916e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59176ac7087ae916e.jpg"/><Relationship Id="rId65386ac7087aeab3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65386ac7087aeab3c.jpg"/><Relationship Id="rId37266ac7087aec817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37266ac7087aec817.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>