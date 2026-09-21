--- v14 (2026-09-01)
+++ v15 (2026-09-21)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Petri) Kanchaveli &amp; Gikashvili</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dieback of citrus, mal secco of citrus, wilt of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23846a961c2430b43" w:history="1">
+            <w:hyperlink r:id="rId55946ab086b3e2260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91096a961c2430b9d" w:history="1">
+            <w:hyperlink r:id="rId92556ab086b3e22c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DEUTTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32827162" name="name53596a961c24314a0" descr="14801.jpg"/>
+                  <wp:docPr id="58906234" name="name45336ab086b3e2c00" descr="14801.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14801.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27356a961c243149f" cstate="print"/>
+                          <a:blip r:embed="rId55566ab086b3e2bfe" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId17086a961c243158b" w:history="1">
+            <w:hyperlink r:id="rId17226ab086b3e2d22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2499,63 +2499,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011; EFSA, 2014). In spite of the efforts to keep disease under control, it soon spread to most citrus-growing countries of the Mediterranean and Black Sea basins, but has not been reported from Portugal or Morocco (EPPO, 2015). It also spread to North Africa and West Asia ( EFSA, 2014; CABI, 2022). Currently, the pest is present in most countries of the Mediterranean region and in some countries bordering the Black Sea.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85342264" name="name24986a961c2432faa" descr="DEUTTR_distribution_map.jpg"/>
+            <wp:docPr id="97666573" name="name24316ab086b3e4c27" descr="DEUTTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DEUTTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96936a961c2432fa7" cstate="print"/>
+                    <a:blip r:embed="rId86296ab086b3e4c23" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4282,51 +4282,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in new areas through the use of citrus planting material produced in certified nurseries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemical control is not widely used except in nurseries. The use of fungicide sprays in citrus-growing regions within the EU is considered to be ineffective in managing the disease within already infested areas for both ‘mal nero’ and ‘mal fulminante’ forms. Copper fungicides and mancozeb were the most common products used but both fungicides have been associated with environmental concerns (EFSA, 2014) and mancozeb is not currently (as per March 2024) approved for use in EU (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27086a961c24339e9" w:history="1">
+      <w:hyperlink r:id="rId10206ab086b3e5a01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Systemic plant protection products are effective only as a preventive measure (EPPO, 2004; Migheli </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4459,51 +4459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">showing a strong reduction in ‘mal secco’ symptoms (Leonardi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023). However, this active substance is no longer authorized in the EU (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22506a961c2433abf" w:history="1">
+      <w:hyperlink r:id="rId26476ab086b3e5b2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (as per July 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5024,51 +5024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 863–872. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17516a961c2433d73" w:history="1">
+      <w:hyperlink r:id="rId74266ab086b3e5f36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-19-0195-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5192,51 +5192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) CABI Compendium 18512 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoma tracheiphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mal secco), CABI International, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75836a961c2433e36" w:history="1">
+      <w:hyperlink r:id="rId45876ab086b3e608b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.18512</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5282,51 +5282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 95–109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75466a961c2433e9e" w:history="1">
+      <w:hyperlink r:id="rId81036ab086b3e6121" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biori.2019.12.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5496,51 +5496,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 508–519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36476a961c2433fa8" w:history="1">
+      <w:hyperlink r:id="rId52016ab086b3e627b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mycres.2009.01.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5586,51 +5586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–36. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89006a961c2434011" w:history="1">
+      <w:hyperlink r:id="rId91756ab086b3e630c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/sim0004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5676,51 +5676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 339–351 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89026a961c243407b" w:history="1">
+      <w:hyperlink r:id="rId21916ab086b3e639d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9222-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5766,51 +5766,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 654. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72186a961c2434107" w:history="1">
+      <w:hyperlink r:id="rId82506ab086b3e6441" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy13030654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 3775. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82666a961c24341ac" w:history="1">
+      <w:hyperlink r:id="rId31876ab086b3e64f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3775</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5946,51 +5946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 737–755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48186a961c2434202" w:history="1">
+      <w:hyperlink r:id="rId69796ab086b3e6565" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6036,51 +6036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–42. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31986a961c243426b" w:history="1">
+      <w:hyperlink r:id="rId88906ab086b3e65f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6146,51 +6146,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 183–192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86796a961c24342ea" w:history="1">
+      <w:hyperlink r:id="rId74356ab086b3e66a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6216,101 +6216,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 383–400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20496a961c243433b" w:history="1">
+      <w:hyperlink r:id="rId52676ab086b3e672c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2000) Council Directive 2000/29/EC of 8 May 2000 on protective measures against the introduction into the Community of organisms harmful to plants or plant products and against their spread within the Community. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 169 (10.07.2000), p. 1–112 (Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51176a961c2434377" w:history="1">
+      <w:hyperlink r:id="rId96486ab086b3e6784" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Note: no longer in force).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6325,51 +6325,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319 (10.12.2019), 1–279. (Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87006a961c24343bf" w:history="1">
+      <w:hyperlink r:id="rId90216ab086b3e6809" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6424,51 +6424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">118</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82526a961c243442f" w:history="1">
+      <w:hyperlink r:id="rId64376ab086b3e68b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9128-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6494,51 +6494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27816a961c243447f" w:history="1">
+      <w:hyperlink r:id="rId85216ab086b3e6927" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants12091735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6613,51 +6613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 852–867. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39966a961c243450a" w:history="1">
+      <w:hyperlink r:id="rId43296ab086b3e69eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-9-0852</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6674,51 +6674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523–560. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50996a961c2434552" w:history="1">
+      <w:hyperlink r:id="rId23356ab086b3e6a52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/41999031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6802,51 +6802,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552–568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68846a961c24345f1" w:history="1">
+      <w:hyperlink r:id="rId60066ab086b3e6b24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6872,51 +6872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoma tracheiphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (DEUTTR) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89196a961c2434643" w:history="1">
+      <w:hyperlink r:id="rId94566ab086b3e6b95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6942,51 +6942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70416a961c2434695" w:history="1">
+      <w:hyperlink r:id="rId93046ab086b3e6c26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy10111806</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7052,51 +7052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 761. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64886a961c2434722" w:history="1">
+      <w:hyperlink r:id="rId92646ab086b3e6cda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11050761</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7142,51 +7142,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(150), 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18336a961c243478b" w:history="1">
+      <w:hyperlink r:id="rId94706ab086b3e6d6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000150</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7214,51 +7214,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 45–105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97706a961c24347f1" w:history="1">
+      <w:hyperlink r:id="rId27906ab086b3e6de7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3767/persoonia.2021.47.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7324,51 +7324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plenodomus tracheiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25776a961c2434879" w:history="1">
+      <w:hyperlink r:id="rId64996ab086b3e6e9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7399,63 +7399,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93059211" name="name90216a961c2434a5e" descr="eu_funding_250.png"/>
+            <wp:docPr id="13358983" name="name97396ab086b3e6fb1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87376a961c2434a5d" cstate="print"/>
+                    <a:blip r:embed="rId16236ab086b3e6fb0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7553,137 +7553,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61341672">
+  <w:abstractNum w:abstractNumId="60635016">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87979305">
+    <w:lvl w:ilvl="0" w:tplc="90924186">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87979305" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90924186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87979305" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90924186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87979305" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90924186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87979305" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90924186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87979305" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90924186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87979305" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90924186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87979305" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90924186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87979305" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90924186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61341671">
+  <w:abstractNum w:abstractNumId="60635015">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45472304">
+    <w:lvl w:ilvl="0" w:tplc="30201461">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8435,55 +8435,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61341671">
-    <w:abstractNumId w:val="61341671"/>
+  <w:num w:numId="60635015">
+    <w:abstractNumId w:val="60635015"/>
   </w:num>
-  <w:num w:numId="61341672">
-    <w:abstractNumId w:val="61341672"/>
+  <w:num w:numId="60635016">
+    <w:abstractNumId w:val="60635016"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20033,51 +20033,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId303041292" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId148852615" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23846a961c2430b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/" TargetMode="External"/><Relationship Id="rId91096a961c2430b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/categorization" TargetMode="External"/><Relationship Id="rId17086a961c243158b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/photos" TargetMode="External"/><Relationship Id="rId27086a961c24339e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277" TargetMode="External"/><Relationship Id="rId22506a961c2433abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053" TargetMode="External"/><Relationship Id="rId17516a961c2433d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-19-0195-R" TargetMode="External"/><Relationship Id="rId75836a961c2433e36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.18512" TargetMode="External"/><Relationship Id="rId75466a961c2433e9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biori.2019.12.004%20%20" TargetMode="External"/><Relationship Id="rId36476a961c2433fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.01.002" TargetMode="External"/><Relationship Id="rId89006a961c2434011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/sim0004" TargetMode="External"/><Relationship Id="rId89026a961c243407b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9222-9" TargetMode="External"/><Relationship Id="rId72186a961c2434107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13030654" TargetMode="External"/><Relationship Id="rId82666a961c24341ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3775" TargetMode="External"/><Relationship Id="rId48186a961c2434202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf" TargetMode="External"/><Relationship Id="rId31986a961c243426b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x%20" TargetMode="External"/><Relationship Id="rId86796a961c24342ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12218" TargetMode="External"/><Relationship Id="rId20496a961c243433b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId51176a961c2434377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId87006a961c24343bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId82526a961c243442f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9128-6" TargetMode="External"/><Relationship Id="rId27816a961c243447f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12091735" TargetMode="External"/><Relationship Id="rId39966a961c243450a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-9-0852" TargetMode="External"/><Relationship Id="rId50996a961c2434552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41999031" TargetMode="External"/><Relationship Id="rId68846a961c24345f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId89196a961c2434643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR%20" TargetMode="External"/><Relationship Id="rId70416a961c2434695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10111806" TargetMode="External"/><Relationship Id="rId64886a961c2434722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11050761" TargetMode="External"/><Relationship Id="rId18336a961c243478b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000150" TargetMode="External"/><Relationship Id="rId97706a961c24347f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3767/persoonia.2021.47.02" TargetMode="External"/><Relationship Id="rId25776a961c2434879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27356a961c243149f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27356a961c243149f.jpg"/><Relationship Id="rId96936a961c2432fa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96936a961c2432fa7.jpg"/><Relationship Id="rId87376a961c2434a5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87376a961c2434a5d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId599700018" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId836708183" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55946ab086b3e2260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/" TargetMode="External"/><Relationship Id="rId92556ab086b3e22c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/categorization" TargetMode="External"/><Relationship Id="rId17226ab086b3e2d22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/photos" TargetMode="External"/><Relationship Id="rId10206ab086b3e5a01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277" TargetMode="External"/><Relationship Id="rId26476ab086b3e5b2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053" TargetMode="External"/><Relationship Id="rId74266ab086b3e5f36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-19-0195-R" TargetMode="External"/><Relationship Id="rId45876ab086b3e608b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.18512" TargetMode="External"/><Relationship Id="rId81036ab086b3e6121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biori.2019.12.004%20%20" TargetMode="External"/><Relationship Id="rId52016ab086b3e627b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.01.002" TargetMode="External"/><Relationship Id="rId91756ab086b3e630c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/sim0004" TargetMode="External"/><Relationship Id="rId21916ab086b3e639d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9222-9" TargetMode="External"/><Relationship Id="rId82506ab086b3e6441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13030654" TargetMode="External"/><Relationship Id="rId31876ab086b3e64f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3775" TargetMode="External"/><Relationship Id="rId69796ab086b3e6565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf" TargetMode="External"/><Relationship Id="rId88906ab086b3e65f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x%20" TargetMode="External"/><Relationship Id="rId74356ab086b3e66a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12218" TargetMode="External"/><Relationship Id="rId52676ab086b3e672c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId96486ab086b3e6784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId90216ab086b3e6809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId64376ab086b3e68b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9128-6" TargetMode="External"/><Relationship Id="rId85216ab086b3e6927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12091735" TargetMode="External"/><Relationship Id="rId43296ab086b3e69eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-9-0852" TargetMode="External"/><Relationship Id="rId23356ab086b3e6a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41999031" TargetMode="External"/><Relationship Id="rId60066ab086b3e6b24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId94566ab086b3e6b95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR%20" TargetMode="External"/><Relationship Id="rId93046ab086b3e6c26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10111806" TargetMode="External"/><Relationship Id="rId92646ab086b3e6cda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11050761" TargetMode="External"/><Relationship Id="rId94706ab086b3e6d6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000150" TargetMode="External"/><Relationship Id="rId27906ab086b3e6de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3767/persoonia.2021.47.02" TargetMode="External"/><Relationship Id="rId64996ab086b3e6e9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55566ab086b3e2bfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55566ab086b3e2bfe.jpg"/><Relationship Id="rId86296ab086b3e4c23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86296ab086b3e4c23.jpg"/><Relationship Id="rId16236ab086b3e6fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16236ab086b3e6fb0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>