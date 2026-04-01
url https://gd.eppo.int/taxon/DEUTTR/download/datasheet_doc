--- v6 (2026-03-11)
+++ v7 (2026-04-01)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Petri) Kanchaveli &amp; Gikashvili</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dieback of citrus, mal secco of citrus, wilt of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202269b0ca8f86b04" w:history="1">
+            <w:hyperlink r:id="rId310769cdac3a70e25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363869b0ca8f86b6f" w:history="1">
+            <w:hyperlink r:id="rId103269cdac3a70e91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DEUTTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79390193" name="name384169b0ca8f873dd" descr="14801.jpg"/>
+                  <wp:docPr id="8780862" name="name412769cdac3a71565" descr="14801.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14801.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId122569b0ca8f873db" cstate="print"/>
+                          <a:blip r:embed="rId478569cdac3a71563" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId746469b0ca8f87528" w:history="1">
+            <w:hyperlink r:id="rId615869cdac3a7169b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2499,63 +2499,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011; EFSA, 2014). In spite of the efforts to keep disease under control, it soon spread to most citrus-growing countries of the Mediterranean and Black Sea basins, but has not been reported from Portugal or Morocco (EPPO, 2015). It also spread to North Africa and West Asia ( EFSA, 2014; CABI, 2022). Currently, the pest is present in most countries of the Mediterranean region and in some countries bordering the Black Sea.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45479778" name="name403169b0ca8f89841" descr="DEUTTR_distribution_map.jpg"/>
+            <wp:docPr id="70054559" name="name625969cdac3a733c0" descr="DEUTTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DEUTTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId127369b0ca8f8983e" cstate="print"/>
+                    <a:blip r:embed="rId867569cdac3a733bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4282,51 +4282,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in new areas through the use of citrus planting material produced in certified nurseries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemical control is not widely used except in nurseries. The use of fungicide sprays in citrus-growing regions within the EU is considered to be ineffective in managing the disease within already infested areas for both ‘mal nero’ and ‘mal fulminante’ forms. Copper fungicides and mancozeb were the most common products used but both fungicides have been associated with environmental concerns (EFSA, 2014) and mancozeb is not currently (as per March 2024) approved for use in EU (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId813969b0ca8f8a747" w:history="1">
+      <w:hyperlink r:id="rId778769cdac3a7410f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Systemic plant protection products are effective only as a preventive measure (EPPO, 2004; Migheli </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4459,51 +4459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">showing a strong reduction in ‘mal secco’ symptoms (Leonardi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023). However, this active substance is no longer authorized in the EU (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId776969b0ca8f8a8a4" w:history="1">
+      <w:hyperlink r:id="rId766069cdac3a74237" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (as per July 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5024,51 +5024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 863–872. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId591969b0ca8f8ac6f" w:history="1">
+      <w:hyperlink r:id="rId653269cdac3a7460e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-19-0195-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5192,51 +5192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) CABI Compendium 18512 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoma tracheiphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mal secco), CABI International, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId837869b0ca8f8ad82" w:history="1">
+      <w:hyperlink r:id="rId663569cdac3a7471d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.18512</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5282,51 +5282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 95–109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId380669b0ca8f8ae15" w:history="1">
+      <w:hyperlink r:id="rId806069cdac3a747ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biori.2019.12.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5496,51 +5496,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 508–519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId826769b0ca8f8afe7" w:history="1">
+      <w:hyperlink r:id="rId933369cdac3a74916" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mycres.2009.01.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5586,51 +5586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–36. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId149869b0ca8f8b0c5" w:history="1">
+      <w:hyperlink r:id="rId762069cdac3a749a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/sim0004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5676,51 +5676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 339–351 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId228769b0ca8f8b15b" w:history="1">
+      <w:hyperlink r:id="rId631069cdac3a74a39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9222-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5766,51 +5766,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 654. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId174969b0ca8f8b1ed" w:history="1">
+      <w:hyperlink r:id="rId897069cdac3a74ada" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy13030654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 3775. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId503269b0ca8f8b2d0" w:history="1">
+      <w:hyperlink r:id="rId656069cdac3a74b87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3775</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5946,51 +5946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 737–755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId897569b0ca8f8b357" w:history="1">
+      <w:hyperlink r:id="rId132269cdac3a74bf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6036,51 +6036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–42. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId233869b0ca8f8b3e7" w:history="1">
+      <w:hyperlink r:id="rId391469cdac3a74c85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6146,51 +6146,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 183–192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId561769b0ca8f8b495" w:history="1">
+      <w:hyperlink r:id="rId569869cdac3a74d31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6216,101 +6216,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 383–400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId749169b0ca8f8b504" w:history="1">
+      <w:hyperlink r:id="rId438569cdac3a74d9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2000) Council Directive 2000/29/EC of 8 May 2000 on protective measures against the introduction into the Community of organisms harmful to plants or plant products and against their spread within the Community. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 169 (10.07.2000), p. 1–112 (Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId474869b0ca8f8b558" w:history="1">
+      <w:hyperlink r:id="rId182869cdac3a74df1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Note: no longer in force).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6325,51 +6325,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319 (10.12.2019), 1–279. (Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId407169b0ca8f8b5ba" w:history="1">
+      <w:hyperlink r:id="rId729469cdac3a74e53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6424,51 +6424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">118</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403769b0ca8f8b68e" w:history="1">
+      <w:hyperlink r:id="rId560969cdac3a74eee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9128-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6494,51 +6494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId368369b0ca8f8b704" w:history="1">
+      <w:hyperlink r:id="rId758469cdac3a74f5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants12091735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6613,51 +6613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 852–867. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId640569b0ca8f8b80f" w:history="1">
+      <w:hyperlink r:id="rId489769cdac3a7501e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-9-0852</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6674,51 +6674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523–560. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId532669b0ca8f8b87a" w:history="1">
+      <w:hyperlink r:id="rId651369cdac3a75081" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/41999031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6802,51 +6802,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552–568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId738969b0ca8f8b980" w:history="1">
+      <w:hyperlink r:id="rId513269cdac3a7514f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6872,51 +6872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoma tracheiphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (DEUTTR) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId724269b0ca8f8b9f6" w:history="1">
+      <w:hyperlink r:id="rId282669cdac3a751be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6942,51 +6942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId921769b0ca8f8ba8b" w:history="1">
+      <w:hyperlink r:id="rId928769cdac3a7522e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy10111806</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7052,51 +7052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 761. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId898969b0ca8f8bb3f" w:history="1">
+      <w:hyperlink r:id="rId944769cdac3a752f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11050761</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7142,51 +7142,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(150), 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId667269b0ca8f8bbd0" w:history="1">
+      <w:hyperlink r:id="rId791169cdac3a75383" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000150</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7214,51 +7214,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 45–105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491069b0ca8f8bc49" w:history="1">
+      <w:hyperlink r:id="rId929269cdac3a7542a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3767/persoonia.2021.47.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7324,51 +7324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plenodomus tracheiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId677169b0ca8f8bd05" w:history="1">
+      <w:hyperlink r:id="rId602569cdac3a75503" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7399,63 +7399,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5478926" name="name780069b0ca8f8be00" descr="eu_funding_250.png"/>
+            <wp:docPr id="46861127" name="name170669cdac3a75906" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId476269b0ca8f8bdff" cstate="print"/>
+                    <a:blip r:embed="rId487769cdac3a75904" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7553,137 +7553,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40948649">
+  <w:abstractNum w:abstractNumId="75638221">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16993579">
+    <w:lvl w:ilvl="0" w:tplc="18056773">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16993579" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18056773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16993579" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18056773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16993579" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18056773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16993579" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18056773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16993579" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18056773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16993579" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18056773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16993579" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18056773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16993579" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18056773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40948648">
+  <w:abstractNum w:abstractNumId="75638220">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52154940">
+    <w:lvl w:ilvl="0" w:tplc="53916677">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8435,55 +8435,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40948648">
-    <w:abstractNumId w:val="40948648"/>
+  <w:num w:numId="75638220">
+    <w:abstractNumId w:val="75638220"/>
   </w:num>
-  <w:num w:numId="40948649">
-    <w:abstractNumId w:val="40948649"/>
+  <w:num w:numId="75638221">
+    <w:abstractNumId w:val="75638221"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20033,51 +20033,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId275389256" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId886608377" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId202269b0ca8f86b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/" TargetMode="External"/><Relationship Id="rId363869b0ca8f86b6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/categorization" TargetMode="External"/><Relationship Id="rId746469b0ca8f87528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/photos" TargetMode="External"/><Relationship Id="rId813969b0ca8f8a747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277" TargetMode="External"/><Relationship Id="rId776969b0ca8f8a8a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053" TargetMode="External"/><Relationship Id="rId591969b0ca8f8ac6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-19-0195-R" TargetMode="External"/><Relationship Id="rId837869b0ca8f8ad82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.18512" TargetMode="External"/><Relationship Id="rId380669b0ca8f8ae15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biori.2019.12.004%20%20" TargetMode="External"/><Relationship Id="rId826769b0ca8f8afe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.01.002" TargetMode="External"/><Relationship Id="rId149869b0ca8f8b0c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/sim0004" TargetMode="External"/><Relationship Id="rId228769b0ca8f8b15b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9222-9" TargetMode="External"/><Relationship Id="rId174969b0ca8f8b1ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13030654" TargetMode="External"/><Relationship Id="rId503269b0ca8f8b2d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3775" TargetMode="External"/><Relationship Id="rId897569b0ca8f8b357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf" TargetMode="External"/><Relationship Id="rId233869b0ca8f8b3e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x%20" TargetMode="External"/><Relationship Id="rId561769b0ca8f8b495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12218" TargetMode="External"/><Relationship Id="rId749169b0ca8f8b504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId474869b0ca8f8b558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId407169b0ca8f8b5ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId403769b0ca8f8b68e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9128-6" TargetMode="External"/><Relationship Id="rId368369b0ca8f8b704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12091735" TargetMode="External"/><Relationship Id="rId640569b0ca8f8b80f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-9-0852" TargetMode="External"/><Relationship Id="rId532669b0ca8f8b87a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41999031" TargetMode="External"/><Relationship Id="rId738969b0ca8f8b980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId724269b0ca8f8b9f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR%20" TargetMode="External"/><Relationship Id="rId921769b0ca8f8ba8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10111806" TargetMode="External"/><Relationship Id="rId898969b0ca8f8bb3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11050761" TargetMode="External"/><Relationship Id="rId667269b0ca8f8bbd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000150" TargetMode="External"/><Relationship Id="rId491069b0ca8f8bc49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3767/persoonia.2021.47.02" TargetMode="External"/><Relationship Id="rId677169b0ca8f8bd05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId122569b0ca8f873db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId122569b0ca8f873db.jpg"/><Relationship Id="rId127369b0ca8f8983e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId127369b0ca8f8983e.jpg"/><Relationship Id="rId476269b0ca8f8bdff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId476269b0ca8f8bdff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId714598196" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId177384061" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId310769cdac3a70e25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/" TargetMode="External"/><Relationship Id="rId103269cdac3a70e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/categorization" TargetMode="External"/><Relationship Id="rId615869cdac3a7169b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/photos" TargetMode="External"/><Relationship Id="rId778769cdac3a7410f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277" TargetMode="External"/><Relationship Id="rId766069cdac3a74237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053" TargetMode="External"/><Relationship Id="rId653269cdac3a7460e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-19-0195-R" TargetMode="External"/><Relationship Id="rId663569cdac3a7471d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.18512" TargetMode="External"/><Relationship Id="rId806069cdac3a747ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biori.2019.12.004%20%20" TargetMode="External"/><Relationship Id="rId933369cdac3a74916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.01.002" TargetMode="External"/><Relationship Id="rId762069cdac3a749a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/sim0004" TargetMode="External"/><Relationship Id="rId631069cdac3a74a39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9222-9" TargetMode="External"/><Relationship Id="rId897069cdac3a74ada" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13030654" TargetMode="External"/><Relationship Id="rId656069cdac3a74b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3775" TargetMode="External"/><Relationship Id="rId132269cdac3a74bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf" TargetMode="External"/><Relationship Id="rId391469cdac3a74c85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x%20" TargetMode="External"/><Relationship Id="rId569869cdac3a74d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12218" TargetMode="External"/><Relationship Id="rId438569cdac3a74d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId182869cdac3a74df1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId729469cdac3a74e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId560969cdac3a74eee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9128-6" TargetMode="External"/><Relationship Id="rId758469cdac3a74f5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12091735" TargetMode="External"/><Relationship Id="rId489769cdac3a7501e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-9-0852" TargetMode="External"/><Relationship Id="rId651369cdac3a75081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41999031" TargetMode="External"/><Relationship Id="rId513269cdac3a7514f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId282669cdac3a751be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR%20" TargetMode="External"/><Relationship Id="rId928769cdac3a7522e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10111806" TargetMode="External"/><Relationship Id="rId944769cdac3a752f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11050761" TargetMode="External"/><Relationship Id="rId791169cdac3a75383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000150" TargetMode="External"/><Relationship Id="rId929269cdac3a7542a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3767/persoonia.2021.47.02" TargetMode="External"/><Relationship Id="rId602569cdac3a75503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId478569cdac3a71563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId478569cdac3a71563.jpg"/><Relationship Id="rId867569cdac3a733bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId867569cdac3a733bb.jpg"/><Relationship Id="rId487769cdac3a75904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId487769cdac3a75904.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>