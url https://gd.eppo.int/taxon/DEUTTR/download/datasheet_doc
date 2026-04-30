--- v7 (2026-04-01)
+++ v8 (2026-04-30)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Petri) Kanchaveli &amp; Gikashvili</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dieback of citrus, mal secco of citrus, wilt of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310769cdac3a70e25" w:history="1">
+            <w:hyperlink r:id="rId701569f3bcaf505b8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103269cdac3a70e91" w:history="1">
+            <w:hyperlink r:id="rId387469f3bcaf50623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DEUTTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8780862" name="name412769cdac3a71565" descr="14801.jpg"/>
+                  <wp:docPr id="15572738" name="name445269f3bcaf50d41" descr="14801.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14801.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId478569cdac3a71563" cstate="print"/>
+                          <a:blip r:embed="rId426969f3bcaf50d40" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId615869cdac3a7169b" w:history="1">
+            <w:hyperlink r:id="rId980069f3bcaf50e78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2499,63 +2499,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011; EFSA, 2014). In spite of the efforts to keep disease under control, it soon spread to most citrus-growing countries of the Mediterranean and Black Sea basins, but has not been reported from Portugal or Morocco (EPPO, 2015). It also spread to North Africa and West Asia ( EFSA, 2014; CABI, 2022). Currently, the pest is present in most countries of the Mediterranean region and in some countries bordering the Black Sea.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70054559" name="name625969cdac3a733c0" descr="DEUTTR_distribution_map.jpg"/>
+            <wp:docPr id="70903389" name="name878469f3bcaf52d75" descr="DEUTTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DEUTTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId867569cdac3a733bb" cstate="print"/>
+                    <a:blip r:embed="rId378169f3bcaf52d71" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4282,51 +4282,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in new areas through the use of citrus planting material produced in certified nurseries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemical control is not widely used except in nurseries. The use of fungicide sprays in citrus-growing regions within the EU is considered to be ineffective in managing the disease within already infested areas for both ‘mal nero’ and ‘mal fulminante’ forms. Copper fungicides and mancozeb were the most common products used but both fungicides have been associated with environmental concerns (EFSA, 2014) and mancozeb is not currently (as per March 2024) approved for use in EU (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId778769cdac3a7410f" w:history="1">
+      <w:hyperlink r:id="rId653169f3bcaf53ab6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Systemic plant protection products are effective only as a preventive measure (EPPO, 2004; Migheli </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4459,51 +4459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">showing a strong reduction in ‘mal secco’ symptoms (Leonardi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023). However, this active substance is no longer authorized in the EU (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId766069cdac3a74237" w:history="1">
+      <w:hyperlink r:id="rId870669f3bcaf53bdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (as per July 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5024,51 +5024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 863–872. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId653269cdac3a7460e" w:history="1">
+      <w:hyperlink r:id="rId290669f3bcaf53f79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-19-0195-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5192,51 +5192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) CABI Compendium 18512 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoma tracheiphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mal secco), CABI International, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId663569cdac3a7471d" w:history="1">
+      <w:hyperlink r:id="rId640269f3bcaf5409d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.18512</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5282,51 +5282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 95–109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId806069cdac3a747ad" w:history="1">
+      <w:hyperlink r:id="rId171369f3bcaf54132" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biori.2019.12.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5496,51 +5496,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 508–519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId933369cdac3a74916" w:history="1">
+      <w:hyperlink r:id="rId504469f3bcaf5428c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mycres.2009.01.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5586,51 +5586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–36. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId762069cdac3a749a7" w:history="1">
+      <w:hyperlink r:id="rId210269f3bcaf5431a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/sim0004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5676,51 +5676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 339–351 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId631069cdac3a74a39" w:history="1">
+      <w:hyperlink r:id="rId320069f3bcaf543a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9222-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5766,51 +5766,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 654. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId897069cdac3a74ada" w:history="1">
+      <w:hyperlink r:id="rId146369f3bcaf54438" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy13030654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 3775. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId656069cdac3a74b87" w:history="1">
+      <w:hyperlink r:id="rId587469f3bcaf544ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3775</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5946,51 +5946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 737–755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId132269cdac3a74bf6" w:history="1">
+      <w:hyperlink r:id="rId735569f3bcaf54573" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6036,51 +6036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–42. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId391469cdac3a74c85" w:history="1">
+      <w:hyperlink r:id="rId532569f3bcaf54601" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6146,51 +6146,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 183–192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId569869cdac3a74d31" w:history="1">
+      <w:hyperlink r:id="rId483769f3bcaf546ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6216,101 +6216,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 383–400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId438569cdac3a74d9f" w:history="1">
+      <w:hyperlink r:id="rId598169f3bcaf5471b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2000) Council Directive 2000/29/EC of 8 May 2000 on protective measures against the introduction into the Community of organisms harmful to plants or plant products and against their spread within the Community. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 169 (10.07.2000), p. 1–112 (Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId182869cdac3a74df1" w:history="1">
+      <w:hyperlink r:id="rId586869f3bcaf5476d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Note: no longer in force).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6325,51 +6325,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319 (10.12.2019), 1–279. (Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId729469cdac3a74e53" w:history="1">
+      <w:hyperlink r:id="rId844869f3bcaf547cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6424,51 +6424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">118</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560969cdac3a74eee" w:history="1">
+      <w:hyperlink r:id="rId955369f3bcaf5486a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9128-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6494,51 +6494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId758469cdac3a74f5d" w:history="1">
+      <w:hyperlink r:id="rId676469f3bcaf548e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants12091735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6613,51 +6613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 852–867. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489769cdac3a7501e" w:history="1">
+      <w:hyperlink r:id="rId728169f3bcaf549a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-9-0852</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6674,51 +6674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523–560. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId651369cdac3a75081" w:history="1">
+      <w:hyperlink r:id="rId225869f3bcaf54a08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/41999031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6802,51 +6802,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552–568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId513269cdac3a7514f" w:history="1">
+      <w:hyperlink r:id="rId116069f3bcaf54ad7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6872,51 +6872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoma tracheiphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (DEUTTR) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId282669cdac3a751be" w:history="1">
+      <w:hyperlink r:id="rId859569f3bcaf54b44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6942,51 +6942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928769cdac3a7522e" w:history="1">
+      <w:hyperlink r:id="rId798269f3bcaf54bb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy10111806</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7052,51 +7052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 761. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId944769cdac3a752f0" w:history="1">
+      <w:hyperlink r:id="rId534469f3bcaf54c60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11050761</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7142,51 +7142,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(150), 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId791169cdac3a75383" w:history="1">
+      <w:hyperlink r:id="rId681269f3bcaf54ced" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000150</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7214,51 +7214,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 45–105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId929269cdac3a7542a" w:history="1">
+      <w:hyperlink r:id="rId229169f3bcaf54d63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3767/persoonia.2021.47.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7324,51 +7324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plenodomus tracheiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId602569cdac3a75503" w:history="1">
+      <w:hyperlink r:id="rId280069f3bcaf54e19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7399,63 +7399,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46861127" name="name170669cdac3a75906" descr="eu_funding_250.png"/>
+            <wp:docPr id="42475890" name="name612769f3bcaf54f02" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId487769cdac3a75904" cstate="print"/>
+                    <a:blip r:embed="rId428569f3bcaf54f01" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7553,137 +7553,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75638221">
+  <w:abstractNum w:abstractNumId="66505810">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18056773">
+    <w:lvl w:ilvl="0" w:tplc="21380089">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18056773" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21380089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18056773" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21380089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18056773" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21380089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18056773" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21380089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18056773" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21380089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18056773" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21380089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18056773" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21380089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18056773" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21380089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75638220">
+  <w:abstractNum w:abstractNumId="66505809">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53916677">
+    <w:lvl w:ilvl="0" w:tplc="38504084">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8435,55 +8435,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75638220">
-    <w:abstractNumId w:val="75638220"/>
+  <w:num w:numId="66505809">
+    <w:abstractNumId w:val="66505809"/>
   </w:num>
-  <w:num w:numId="75638221">
-    <w:abstractNumId w:val="75638221"/>
+  <w:num w:numId="66505810">
+    <w:abstractNumId w:val="66505810"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20033,51 +20033,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId714598196" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId177384061" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId310769cdac3a70e25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/" TargetMode="External"/><Relationship Id="rId103269cdac3a70e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/categorization" TargetMode="External"/><Relationship Id="rId615869cdac3a7169b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/photos" TargetMode="External"/><Relationship Id="rId778769cdac3a7410f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277" TargetMode="External"/><Relationship Id="rId766069cdac3a74237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053" TargetMode="External"/><Relationship Id="rId653269cdac3a7460e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-19-0195-R" TargetMode="External"/><Relationship Id="rId663569cdac3a7471d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.18512" TargetMode="External"/><Relationship Id="rId806069cdac3a747ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biori.2019.12.004%20%20" TargetMode="External"/><Relationship Id="rId933369cdac3a74916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.01.002" TargetMode="External"/><Relationship Id="rId762069cdac3a749a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/sim0004" TargetMode="External"/><Relationship Id="rId631069cdac3a74a39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9222-9" TargetMode="External"/><Relationship Id="rId897069cdac3a74ada" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13030654" TargetMode="External"/><Relationship Id="rId656069cdac3a74b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3775" TargetMode="External"/><Relationship Id="rId132269cdac3a74bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf" TargetMode="External"/><Relationship Id="rId391469cdac3a74c85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x%20" TargetMode="External"/><Relationship Id="rId569869cdac3a74d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12218" TargetMode="External"/><Relationship Id="rId438569cdac3a74d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId182869cdac3a74df1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId729469cdac3a74e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId560969cdac3a74eee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9128-6" TargetMode="External"/><Relationship Id="rId758469cdac3a74f5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12091735" TargetMode="External"/><Relationship Id="rId489769cdac3a7501e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-9-0852" TargetMode="External"/><Relationship Id="rId651369cdac3a75081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41999031" TargetMode="External"/><Relationship Id="rId513269cdac3a7514f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId282669cdac3a751be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR%20" TargetMode="External"/><Relationship Id="rId928769cdac3a7522e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10111806" TargetMode="External"/><Relationship Id="rId944769cdac3a752f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11050761" TargetMode="External"/><Relationship Id="rId791169cdac3a75383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000150" TargetMode="External"/><Relationship Id="rId929269cdac3a7542a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3767/persoonia.2021.47.02" TargetMode="External"/><Relationship Id="rId602569cdac3a75503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId478569cdac3a71563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId478569cdac3a71563.jpg"/><Relationship Id="rId867569cdac3a733bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId867569cdac3a733bb.jpg"/><Relationship Id="rId487769cdac3a75904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId487769cdac3a75904.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId106972148" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId561269757" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId701569f3bcaf505b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/" TargetMode="External"/><Relationship Id="rId387469f3bcaf50623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/categorization" TargetMode="External"/><Relationship Id="rId980069f3bcaf50e78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/photos" TargetMode="External"/><Relationship Id="rId653169f3bcaf53ab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277" TargetMode="External"/><Relationship Id="rId870669f3bcaf53bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053" TargetMode="External"/><Relationship Id="rId290669f3bcaf53f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-19-0195-R" TargetMode="External"/><Relationship Id="rId640269f3bcaf5409d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.18512" TargetMode="External"/><Relationship Id="rId171369f3bcaf54132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biori.2019.12.004%20%20" TargetMode="External"/><Relationship Id="rId504469f3bcaf5428c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.01.002" TargetMode="External"/><Relationship Id="rId210269f3bcaf5431a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/sim0004" TargetMode="External"/><Relationship Id="rId320069f3bcaf543a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9222-9" TargetMode="External"/><Relationship Id="rId146369f3bcaf54438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13030654" TargetMode="External"/><Relationship Id="rId587469f3bcaf544ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3775" TargetMode="External"/><Relationship Id="rId735569f3bcaf54573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf" TargetMode="External"/><Relationship Id="rId532569f3bcaf54601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x%20" TargetMode="External"/><Relationship Id="rId483769f3bcaf546ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12218" TargetMode="External"/><Relationship Id="rId598169f3bcaf5471b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId586869f3bcaf5476d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId844869f3bcaf547cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId955369f3bcaf5486a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9128-6" TargetMode="External"/><Relationship Id="rId676469f3bcaf548e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12091735" TargetMode="External"/><Relationship Id="rId728169f3bcaf549a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-9-0852" TargetMode="External"/><Relationship Id="rId225869f3bcaf54a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41999031" TargetMode="External"/><Relationship Id="rId116069f3bcaf54ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId859569f3bcaf54b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR%20" TargetMode="External"/><Relationship Id="rId798269f3bcaf54bb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10111806" TargetMode="External"/><Relationship Id="rId534469f3bcaf54c60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11050761" TargetMode="External"/><Relationship Id="rId681269f3bcaf54ced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000150" TargetMode="External"/><Relationship Id="rId229169f3bcaf54d63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3767/persoonia.2021.47.02" TargetMode="External"/><Relationship Id="rId280069f3bcaf54e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId426969f3bcaf50d40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId426969f3bcaf50d40.jpg"/><Relationship Id="rId378169f3bcaf52d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId378169f3bcaf52d71.jpg"/><Relationship Id="rId428569f3bcaf54f01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId428569f3bcaf54f01.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>