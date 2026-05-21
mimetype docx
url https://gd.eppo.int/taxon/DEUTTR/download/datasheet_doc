--- v8 (2026-04-30)
+++ v9 (2026-05-21)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Petri) Kanchaveli &amp; Gikashvili</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dieback of citrus, mal secco of citrus, wilt of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701569f3bcaf505b8" w:history="1">
+            <w:hyperlink r:id="rId37116a0ea0ae6c324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387469f3bcaf50623" w:history="1">
+            <w:hyperlink r:id="rId74376a0ea0ae6c3ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DEUTTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15572738" name="name445269f3bcaf50d41" descr="14801.jpg"/>
+                  <wp:docPr id="57892853" name="name33836a0ea0ae6c47a" descr="14801.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14801.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId426969f3bcaf50d40" cstate="print"/>
+                          <a:blip r:embed="rId59876a0ea0ae6c479" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId980069f3bcaf50e78" w:history="1">
+            <w:hyperlink r:id="rId55706a0ea0ae6c59b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2499,63 +2499,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011; EFSA, 2014). In spite of the efforts to keep disease under control, it soon spread to most citrus-growing countries of the Mediterranean and Black Sea basins, but has not been reported from Portugal or Morocco (EPPO, 2015). It also spread to North Africa and West Asia ( EFSA, 2014; CABI, 2022). Currently, the pest is present in most countries of the Mediterranean region and in some countries bordering the Black Sea.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70903389" name="name878469f3bcaf52d75" descr="DEUTTR_distribution_map.jpg"/>
+            <wp:docPr id="214553" name="name77676a0ea0ae6e00a" descr="DEUTTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DEUTTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId378169f3bcaf52d71" cstate="print"/>
+                    <a:blip r:embed="rId79746a0ea0ae6e006" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4282,51 +4282,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in new areas through the use of citrus planting material produced in certified nurseries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemical control is not widely used except in nurseries. The use of fungicide sprays in citrus-growing regions within the EU is considered to be ineffective in managing the disease within already infested areas for both ‘mal nero’ and ‘mal fulminante’ forms. Copper fungicides and mancozeb were the most common products used but both fungicides have been associated with environmental concerns (EFSA, 2014) and mancozeb is not currently (as per March 2024) approved for use in EU (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId653169f3bcaf53ab6" w:history="1">
+      <w:hyperlink r:id="rId56616a0ea0ae6ee3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Systemic plant protection products are effective only as a preventive measure (EPPO, 2004; Migheli </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4459,51 +4459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">showing a strong reduction in ‘mal secco’ symptoms (Leonardi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023). However, this active substance is no longer authorized in the EU (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId870669f3bcaf53bdc" w:history="1">
+      <w:hyperlink r:id="rId88436a0ea0ae6ef68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (as per July 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5024,51 +5024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 863–872. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId290669f3bcaf53f79" w:history="1">
+      <w:hyperlink r:id="rId64356a0ea0ae6f32f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-19-0195-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5192,51 +5192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) CABI Compendium 18512 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoma tracheiphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mal secco), CABI International, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId640269f3bcaf5409d" w:history="1">
+      <w:hyperlink r:id="rId24296a0ea0ae6f43f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.18512</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5282,51 +5282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 95–109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId171369f3bcaf54132" w:history="1">
+      <w:hyperlink r:id="rId42706a0ea0ae6f4df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biori.2019.12.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5496,51 +5496,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 508–519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId504469f3bcaf5428c" w:history="1">
+      <w:hyperlink r:id="rId31816a0ea0ae6f661" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mycres.2009.01.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5586,51 +5586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–36. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId210269f3bcaf5431a" w:history="1">
+      <w:hyperlink r:id="rId93176a0ea0ae6f6f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/sim0004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5676,51 +5676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 339–351 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId320069f3bcaf543a9" w:history="1">
+      <w:hyperlink r:id="rId34096a0ea0ae6f788" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9222-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5766,51 +5766,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 654. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId146369f3bcaf54438" w:history="1">
+      <w:hyperlink r:id="rId84306a0ea0ae6f880" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy13030654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 3775. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId587469f3bcaf544ee" w:history="1">
+      <w:hyperlink r:id="rId45466a0ea0ae6f92f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3775</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5946,51 +5946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 737–755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId735569f3bcaf54573" w:history="1">
+      <w:hyperlink r:id="rId17326a0ea0ae6f9a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6036,51 +6036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–42. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId532569f3bcaf54601" w:history="1">
+      <w:hyperlink r:id="rId59156a0ea0ae6fa4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6146,51 +6146,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 183–192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId483769f3bcaf546ad" w:history="1">
+      <w:hyperlink r:id="rId33696a0ea0ae6fafb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6216,101 +6216,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 383–400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId598169f3bcaf5471b" w:history="1">
+      <w:hyperlink r:id="rId22766a0ea0ae6fb6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2000) Council Directive 2000/29/EC of 8 May 2000 on protective measures against the introduction into the Community of organisms harmful to plants or plant products and against their spread within the Community. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 169 (10.07.2000), p. 1–112 (Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId586869f3bcaf5476d" w:history="1">
+      <w:hyperlink r:id="rId31126a0ea0ae6fbc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Note: no longer in force).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6325,51 +6325,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319 (10.12.2019), 1–279. (Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId844869f3bcaf547cf" w:history="1">
+      <w:hyperlink r:id="rId70326a0ea0ae6fc23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6424,51 +6424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">118</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId955369f3bcaf5486a" w:history="1">
+      <w:hyperlink r:id="rId30216a0ea0ae6fcc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9128-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6494,51 +6494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId676469f3bcaf548e3" w:history="1">
+      <w:hyperlink r:id="rId58396a0ea0ae6fd31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants12091735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6613,51 +6613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 852–867. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId728169f3bcaf549a5" w:history="1">
+      <w:hyperlink r:id="rId97776a0ea0ae6fe00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-9-0852</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6674,51 +6674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523–560. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId225869f3bcaf54a08" w:history="1">
+      <w:hyperlink r:id="rId16776a0ea0ae6fe63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/41999031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6802,51 +6802,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552–568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116069f3bcaf54ad7" w:history="1">
+      <w:hyperlink r:id="rId35006a0ea0ae6ff33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6872,51 +6872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoma tracheiphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (DEUTTR) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId859569f3bcaf54b44" w:history="1">
+      <w:hyperlink r:id="rId16546a0ea0ae6ffa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6942,51 +6942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId798269f3bcaf54bb5" w:history="1">
+      <w:hyperlink r:id="rId64146a0ea0ae70020" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy10111806</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7052,51 +7052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 761. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId534469f3bcaf54c60" w:history="1">
+      <w:hyperlink r:id="rId52796a0ea0ae700d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11050761</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7142,51 +7142,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(150), 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId681269f3bcaf54ced" w:history="1">
+      <w:hyperlink r:id="rId48376a0ea0ae70173" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000150</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7214,51 +7214,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 45–105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229169f3bcaf54d63" w:history="1">
+      <w:hyperlink r:id="rId32066a0ea0ae701fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3767/persoonia.2021.47.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7324,51 +7324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plenodomus tracheiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId280069f3bcaf54e19" w:history="1">
+      <w:hyperlink r:id="rId18026a0ea0ae702b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7399,63 +7399,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42475890" name="name612769f3bcaf54f02" descr="eu_funding_250.png"/>
+            <wp:docPr id="45202967" name="name45706a0ea0ae703c3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId428569f3bcaf54f01" cstate="print"/>
+                    <a:blip r:embed="rId78996a0ea0ae703c1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7553,137 +7553,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66505810">
+  <w:abstractNum w:abstractNumId="32882705">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21380089">
+    <w:lvl w:ilvl="0" w:tplc="48897420">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21380089" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48897420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21380089" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48897420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21380089" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48897420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21380089" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48897420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21380089" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48897420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21380089" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48897420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21380089" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48897420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21380089" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48897420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66505809">
+  <w:abstractNum w:abstractNumId="32882704">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38504084">
+    <w:lvl w:ilvl="0" w:tplc="28811269">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8435,55 +8435,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66505809">
-    <w:abstractNumId w:val="66505809"/>
+  <w:num w:numId="32882704">
+    <w:abstractNumId w:val="32882704"/>
   </w:num>
-  <w:num w:numId="66505810">
-    <w:abstractNumId w:val="66505810"/>
+  <w:num w:numId="32882705">
+    <w:abstractNumId w:val="32882705"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20033,51 +20033,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId106972148" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId561269757" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId701569f3bcaf505b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/" TargetMode="External"/><Relationship Id="rId387469f3bcaf50623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/categorization" TargetMode="External"/><Relationship Id="rId980069f3bcaf50e78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/photos" TargetMode="External"/><Relationship Id="rId653169f3bcaf53ab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277" TargetMode="External"/><Relationship Id="rId870669f3bcaf53bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053" TargetMode="External"/><Relationship Id="rId290669f3bcaf53f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-19-0195-R" TargetMode="External"/><Relationship Id="rId640269f3bcaf5409d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.18512" TargetMode="External"/><Relationship Id="rId171369f3bcaf54132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biori.2019.12.004%20%20" TargetMode="External"/><Relationship Id="rId504469f3bcaf5428c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.01.002" TargetMode="External"/><Relationship Id="rId210269f3bcaf5431a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/sim0004" TargetMode="External"/><Relationship Id="rId320069f3bcaf543a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9222-9" TargetMode="External"/><Relationship Id="rId146369f3bcaf54438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13030654" TargetMode="External"/><Relationship Id="rId587469f3bcaf544ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3775" TargetMode="External"/><Relationship Id="rId735569f3bcaf54573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf" TargetMode="External"/><Relationship Id="rId532569f3bcaf54601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x%20" TargetMode="External"/><Relationship Id="rId483769f3bcaf546ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12218" TargetMode="External"/><Relationship Id="rId598169f3bcaf5471b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId586869f3bcaf5476d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId844869f3bcaf547cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId955369f3bcaf5486a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9128-6" TargetMode="External"/><Relationship Id="rId676469f3bcaf548e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12091735" TargetMode="External"/><Relationship Id="rId728169f3bcaf549a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-9-0852" TargetMode="External"/><Relationship Id="rId225869f3bcaf54a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41999031" TargetMode="External"/><Relationship Id="rId116069f3bcaf54ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId859569f3bcaf54b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR%20" TargetMode="External"/><Relationship Id="rId798269f3bcaf54bb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10111806" TargetMode="External"/><Relationship Id="rId534469f3bcaf54c60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11050761" TargetMode="External"/><Relationship Id="rId681269f3bcaf54ced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000150" TargetMode="External"/><Relationship Id="rId229169f3bcaf54d63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3767/persoonia.2021.47.02" TargetMode="External"/><Relationship Id="rId280069f3bcaf54e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId426969f3bcaf50d40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId426969f3bcaf50d40.jpg"/><Relationship Id="rId378169f3bcaf52d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId378169f3bcaf52d71.jpg"/><Relationship Id="rId428569f3bcaf54f01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId428569f3bcaf54f01.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId168209609" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId936325181" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37116a0ea0ae6c324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/" TargetMode="External"/><Relationship Id="rId74376a0ea0ae6c3ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/categorization" TargetMode="External"/><Relationship Id="rId55706a0ea0ae6c59b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/photos" TargetMode="External"/><Relationship Id="rId56616a0ea0ae6ee3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277" TargetMode="External"/><Relationship Id="rId88436a0ea0ae6ef68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053" TargetMode="External"/><Relationship Id="rId64356a0ea0ae6f32f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-19-0195-R" TargetMode="External"/><Relationship Id="rId24296a0ea0ae6f43f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.18512" TargetMode="External"/><Relationship Id="rId42706a0ea0ae6f4df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biori.2019.12.004%20%20" TargetMode="External"/><Relationship Id="rId31816a0ea0ae6f661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.01.002" TargetMode="External"/><Relationship Id="rId93176a0ea0ae6f6f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/sim0004" TargetMode="External"/><Relationship Id="rId34096a0ea0ae6f788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9222-9" TargetMode="External"/><Relationship Id="rId84306a0ea0ae6f880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13030654" TargetMode="External"/><Relationship Id="rId45466a0ea0ae6f92f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3775" TargetMode="External"/><Relationship Id="rId17326a0ea0ae6f9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf" TargetMode="External"/><Relationship Id="rId59156a0ea0ae6fa4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x%20" TargetMode="External"/><Relationship Id="rId33696a0ea0ae6fafb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12218" TargetMode="External"/><Relationship Id="rId22766a0ea0ae6fb6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId31126a0ea0ae6fbc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId70326a0ea0ae6fc23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId30216a0ea0ae6fcc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9128-6" TargetMode="External"/><Relationship Id="rId58396a0ea0ae6fd31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12091735" TargetMode="External"/><Relationship Id="rId97776a0ea0ae6fe00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-9-0852" TargetMode="External"/><Relationship Id="rId16776a0ea0ae6fe63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41999031" TargetMode="External"/><Relationship Id="rId35006a0ea0ae6ff33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId16546a0ea0ae6ffa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR%20" TargetMode="External"/><Relationship Id="rId64146a0ea0ae70020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10111806" TargetMode="External"/><Relationship Id="rId52796a0ea0ae700d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11050761" TargetMode="External"/><Relationship Id="rId48376a0ea0ae70173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000150" TargetMode="External"/><Relationship Id="rId32066a0ea0ae701fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3767/persoonia.2021.47.02" TargetMode="External"/><Relationship Id="rId18026a0ea0ae702b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59876a0ea0ae6c479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59876a0ea0ae6c479.jpg"/><Relationship Id="rId79746a0ea0ae6e006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79746a0ea0ae6e006.jpg"/><Relationship Id="rId78996a0ea0ae703c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78996a0ea0ae703c1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>