--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Petri) Kanchaveli &amp; Gikashvili</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dieback of citrus, mal secco of citrus, wilt of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37116a0ea0ae6c324" w:history="1">
+            <w:hyperlink r:id="rId35066a297aace216e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74376a0ea0ae6c3ac" w:history="1">
+            <w:hyperlink r:id="rId50996a297aace21d9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DEUTTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57892853" name="name33836a0ea0ae6c47a" descr="14801.jpg"/>
+                  <wp:docPr id="2071715" name="name63186a297aace29b6" descr="14801.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14801.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59876a0ea0ae6c479" cstate="print"/>
+                          <a:blip r:embed="rId67096a297aace29b4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId55706a0ea0ae6c59b" w:history="1">
+            <w:hyperlink r:id="rId60546a297aace2af3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2499,63 +2499,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011; EFSA, 2014). In spite of the efforts to keep disease under control, it soon spread to most citrus-growing countries of the Mediterranean and Black Sea basins, but has not been reported from Portugal or Morocco (EPPO, 2015). It also spread to North Africa and West Asia ( EFSA, 2014; CABI, 2022). Currently, the pest is present in most countries of the Mediterranean region and in some countries bordering the Black Sea.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="214553" name="name77676a0ea0ae6e00a" descr="DEUTTR_distribution_map.jpg"/>
+            <wp:docPr id="31136705" name="name66546a297aace4795" descr="DEUTTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DEUTTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79746a0ea0ae6e006" cstate="print"/>
+                    <a:blip r:embed="rId69046a297aace4793" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4282,51 +4282,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in new areas through the use of citrus planting material produced in certified nurseries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemical control is not widely used except in nurseries. The use of fungicide sprays in citrus-growing regions within the EU is considered to be ineffective in managing the disease within already infested areas for both ‘mal nero’ and ‘mal fulminante’ forms. Copper fungicides and mancozeb were the most common products used but both fungicides have been associated with environmental concerns (EFSA, 2014) and mancozeb is not currently (as per March 2024) approved for use in EU (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId56616a0ea0ae6ee3b" w:history="1">
+      <w:hyperlink r:id="rId14846a297aace6b37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Systemic plant protection products are effective only as a preventive measure (EPPO, 2004; Migheli </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4459,51 +4459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">showing a strong reduction in ‘mal secco’ symptoms (Leonardi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023). However, this active substance is no longer authorized in the EU (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId88436a0ea0ae6ef68" w:history="1">
+      <w:hyperlink r:id="rId58856a297aace6e00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (as per July 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5024,51 +5024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 863–872. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64356a0ea0ae6f32f" w:history="1">
+      <w:hyperlink r:id="rId37526a297aace7578" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-19-0195-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5192,51 +5192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) CABI Compendium 18512 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoma tracheiphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mal secco), CABI International, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24296a0ea0ae6f43f" w:history="1">
+      <w:hyperlink r:id="rId35336a297aace76d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.18512</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5282,51 +5282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 95–109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42706a0ea0ae6f4df" w:history="1">
+      <w:hyperlink r:id="rId18626a297aace79fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biori.2019.12.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5496,51 +5496,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 508–519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31816a0ea0ae6f661" w:history="1">
+      <w:hyperlink r:id="rId79696a297aace7c4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mycres.2009.01.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5586,51 +5586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–36. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93176a0ea0ae6f6f5" w:history="1">
+      <w:hyperlink r:id="rId46036a297aace7cf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/sim0004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5676,51 +5676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 339–351 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34096a0ea0ae6f788" w:history="1">
+      <w:hyperlink r:id="rId54046a297aace7d86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9222-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5766,51 +5766,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 654. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84306a0ea0ae6f880" w:history="1">
+      <w:hyperlink r:id="rId54696a297aace7e19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy13030654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 3775. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45466a0ea0ae6f92f" w:history="1">
+      <w:hyperlink r:id="rId92436a297aace7ec8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3775</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5946,51 +5946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 737–755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17326a0ea0ae6f9a4" w:history="1">
+      <w:hyperlink r:id="rId93836a297aace7f39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6036,51 +6036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–42. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59156a0ea0ae6fa4b" w:history="1">
+      <w:hyperlink r:id="rId95866a297aace7fc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6146,51 +6146,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 183–192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33696a0ea0ae6fafb" w:history="1">
+      <w:hyperlink r:id="rId94886a297aace8074" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6216,101 +6216,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 383–400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22766a0ea0ae6fb6b" w:history="1">
+      <w:hyperlink r:id="rId12856a297aace80e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2000) Council Directive 2000/29/EC of 8 May 2000 on protective measures against the introduction into the Community of organisms harmful to plants or plant products and against their spread within the Community. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 169 (10.07.2000), p. 1–112 (Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31126a0ea0ae6fbc1" w:history="1">
+      <w:hyperlink r:id="rId57346a297aace8176" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Note: no longer in force).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6325,51 +6325,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319 (10.12.2019), 1–279. (Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70326a0ea0ae6fc23" w:history="1">
+      <w:hyperlink r:id="rId40636a297aace8251" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6424,51 +6424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">118</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30216a0ea0ae6fcc2" w:history="1">
+      <w:hyperlink r:id="rId76986a297aace8304" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9128-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6494,51 +6494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58396a0ea0ae6fd31" w:history="1">
+      <w:hyperlink r:id="rId86996a297aace837a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants12091735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6613,51 +6613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 852–867. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97776a0ea0ae6fe00" w:history="1">
+      <w:hyperlink r:id="rId14326a297aace8441" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-9-0852</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6674,51 +6674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523–560. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16776a0ea0ae6fe63" w:history="1">
+      <w:hyperlink r:id="rId23066a297aace84a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/41999031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6802,51 +6802,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552–568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35006a0ea0ae6ff33" w:history="1">
+      <w:hyperlink r:id="rId73326a297aace8579" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6872,51 +6872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoma tracheiphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (DEUTTR) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16546a0ea0ae6ffa5" w:history="1">
+      <w:hyperlink r:id="rId30386a297aace85e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6942,51 +6942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64146a0ea0ae70020" w:history="1">
+      <w:hyperlink r:id="rId86546a297aace8659" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy10111806</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7052,51 +7052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 761. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52796a0ea0ae700d5" w:history="1">
+      <w:hyperlink r:id="rId27866a297aace8763" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11050761</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7142,51 +7142,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(150), 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48376a0ea0ae70173" w:history="1">
+      <w:hyperlink r:id="rId18466a297aace8876" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000150</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7214,51 +7214,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 45–105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32066a0ea0ae701fc" w:history="1">
+      <w:hyperlink r:id="rId45556a297aace88f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3767/persoonia.2021.47.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7324,51 +7324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plenodomus tracheiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18026a0ea0ae702b7" w:history="1">
+      <w:hyperlink r:id="rId82226a297aace89bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7399,63 +7399,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45202967" name="name45706a0ea0ae703c3" descr="eu_funding_250.png"/>
+            <wp:docPr id="44840918" name="name11796a297aace8a99" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78996a0ea0ae703c1" cstate="print"/>
+                    <a:blip r:embed="rId38096a297aace8a98" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7553,137 +7553,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32882705">
+  <w:abstractNum w:abstractNumId="18041972">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48897420">
+    <w:lvl w:ilvl="0" w:tplc="54223160">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48897420" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54223160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48897420" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54223160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48897420" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54223160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48897420" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54223160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48897420" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54223160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48897420" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54223160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48897420" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54223160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48897420" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54223160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32882704">
+  <w:abstractNum w:abstractNumId="18041971">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28811269">
+    <w:lvl w:ilvl="0" w:tplc="92046388">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8435,55 +8435,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32882704">
-    <w:abstractNumId w:val="32882704"/>
+  <w:num w:numId="18041971">
+    <w:abstractNumId w:val="18041971"/>
   </w:num>
-  <w:num w:numId="32882705">
-    <w:abstractNumId w:val="32882705"/>
+  <w:num w:numId="18041972">
+    <w:abstractNumId w:val="18041972"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20033,51 +20033,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId168209609" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId936325181" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37116a0ea0ae6c324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/" TargetMode="External"/><Relationship Id="rId74376a0ea0ae6c3ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/categorization" TargetMode="External"/><Relationship Id="rId55706a0ea0ae6c59b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/photos" TargetMode="External"/><Relationship Id="rId56616a0ea0ae6ee3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277" TargetMode="External"/><Relationship Id="rId88436a0ea0ae6ef68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053" TargetMode="External"/><Relationship Id="rId64356a0ea0ae6f32f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-19-0195-R" TargetMode="External"/><Relationship Id="rId24296a0ea0ae6f43f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.18512" TargetMode="External"/><Relationship Id="rId42706a0ea0ae6f4df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biori.2019.12.004%20%20" TargetMode="External"/><Relationship Id="rId31816a0ea0ae6f661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.01.002" TargetMode="External"/><Relationship Id="rId93176a0ea0ae6f6f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/sim0004" TargetMode="External"/><Relationship Id="rId34096a0ea0ae6f788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9222-9" TargetMode="External"/><Relationship Id="rId84306a0ea0ae6f880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13030654" TargetMode="External"/><Relationship Id="rId45466a0ea0ae6f92f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3775" TargetMode="External"/><Relationship Id="rId17326a0ea0ae6f9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf" TargetMode="External"/><Relationship Id="rId59156a0ea0ae6fa4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x%20" TargetMode="External"/><Relationship Id="rId33696a0ea0ae6fafb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12218" TargetMode="External"/><Relationship Id="rId22766a0ea0ae6fb6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId31126a0ea0ae6fbc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId70326a0ea0ae6fc23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId30216a0ea0ae6fcc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9128-6" TargetMode="External"/><Relationship Id="rId58396a0ea0ae6fd31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12091735" TargetMode="External"/><Relationship Id="rId97776a0ea0ae6fe00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-9-0852" TargetMode="External"/><Relationship Id="rId16776a0ea0ae6fe63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41999031" TargetMode="External"/><Relationship Id="rId35006a0ea0ae6ff33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId16546a0ea0ae6ffa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR%20" TargetMode="External"/><Relationship Id="rId64146a0ea0ae70020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10111806" TargetMode="External"/><Relationship Id="rId52796a0ea0ae700d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11050761" TargetMode="External"/><Relationship Id="rId48376a0ea0ae70173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000150" TargetMode="External"/><Relationship Id="rId32066a0ea0ae701fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3767/persoonia.2021.47.02" TargetMode="External"/><Relationship Id="rId18026a0ea0ae702b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59876a0ea0ae6c479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59876a0ea0ae6c479.jpg"/><Relationship Id="rId79746a0ea0ae6e006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79746a0ea0ae6e006.jpg"/><Relationship Id="rId78996a0ea0ae703c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78996a0ea0ae703c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId220513668" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId875745419" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35066a297aace216e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/" TargetMode="External"/><Relationship Id="rId50996a297aace21d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/categorization" TargetMode="External"/><Relationship Id="rId60546a297aace2af3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/photos" TargetMode="External"/><Relationship Id="rId14846a297aace6b37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277" TargetMode="External"/><Relationship Id="rId58856a297aace6e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053" TargetMode="External"/><Relationship Id="rId37526a297aace7578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-19-0195-R" TargetMode="External"/><Relationship Id="rId35336a297aace76d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.18512" TargetMode="External"/><Relationship Id="rId18626a297aace79fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biori.2019.12.004%20%20" TargetMode="External"/><Relationship Id="rId79696a297aace7c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.01.002" TargetMode="External"/><Relationship Id="rId46036a297aace7cf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/sim0004" TargetMode="External"/><Relationship Id="rId54046a297aace7d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9222-9" TargetMode="External"/><Relationship Id="rId54696a297aace7e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13030654" TargetMode="External"/><Relationship Id="rId92436a297aace7ec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3775" TargetMode="External"/><Relationship Id="rId93836a297aace7f39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf" TargetMode="External"/><Relationship Id="rId95866a297aace7fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x%20" TargetMode="External"/><Relationship Id="rId94886a297aace8074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12218" TargetMode="External"/><Relationship Id="rId12856a297aace80e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId57346a297aace8176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId40636a297aace8251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId76986a297aace8304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9128-6" TargetMode="External"/><Relationship Id="rId86996a297aace837a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12091735" TargetMode="External"/><Relationship Id="rId14326a297aace8441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-9-0852" TargetMode="External"/><Relationship Id="rId23066a297aace84a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41999031" TargetMode="External"/><Relationship Id="rId73326a297aace8579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId30386a297aace85e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR%20" TargetMode="External"/><Relationship Id="rId86546a297aace8659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10111806" TargetMode="External"/><Relationship Id="rId27866a297aace8763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11050761" TargetMode="External"/><Relationship Id="rId18466a297aace8876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000150" TargetMode="External"/><Relationship Id="rId45556a297aace88f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3767/persoonia.2021.47.02" TargetMode="External"/><Relationship Id="rId82226a297aace89bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67096a297aace29b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67096a297aace29b4.jpg"/><Relationship Id="rId69046a297aace4793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69046a297aace4793.jpg"/><Relationship Id="rId38096a297aace8a98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38096a297aace8a98.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>