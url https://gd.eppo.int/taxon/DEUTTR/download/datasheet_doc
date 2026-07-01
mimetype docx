--- v10 (2026-06-10)
+++ v11 (2026-07-01)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Petri) Kanchaveli &amp; Gikashvili</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dieback of citrus, mal secco of citrus, wilt of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35066a297aace216e" w:history="1">
+            <w:hyperlink r:id="rId14086a450027b9781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50996a297aace21d9" w:history="1">
+            <w:hyperlink r:id="rId54076a450027b97f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DEUTTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2071715" name="name63186a297aace29b6" descr="14801.jpg"/>
+                  <wp:docPr id="51218490" name="name27156a450027b9f36" descr="14801.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14801.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67096a297aace29b4" cstate="print"/>
+                          <a:blip r:embed="rId76956a450027b9f33" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60546a297aace2af3" w:history="1">
+            <w:hyperlink r:id="rId23106a450027ba32a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2499,63 +2499,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011; EFSA, 2014). In spite of the efforts to keep disease under control, it soon spread to most citrus-growing countries of the Mediterranean and Black Sea basins, but has not been reported from Portugal or Morocco (EPPO, 2015). It also spread to North Africa and West Asia ( EFSA, 2014; CABI, 2022). Currently, the pest is present in most countries of the Mediterranean region and in some countries bordering the Black Sea.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31136705" name="name66546a297aace4795" descr="DEUTTR_distribution_map.jpg"/>
+            <wp:docPr id="22534789" name="name20676a450027bbfab" descr="DEUTTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DEUTTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69046a297aace4793" cstate="print"/>
+                    <a:blip r:embed="rId34396a450027bbfa7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4282,51 +4282,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in new areas through the use of citrus planting material produced in certified nurseries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemical control is not widely used except in nurseries. The use of fungicide sprays in citrus-growing regions within the EU is considered to be ineffective in managing the disease within already infested areas for both ‘mal nero’ and ‘mal fulminante’ forms. Copper fungicides and mancozeb were the most common products used but both fungicides have been associated with environmental concerns (EFSA, 2014) and mancozeb is not currently (as per March 2024) approved for use in EU (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14846a297aace6b37" w:history="1">
+      <w:hyperlink r:id="rId27336a450027bcd84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Systemic plant protection products are effective only as a preventive measure (EPPO, 2004; Migheli </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4459,51 +4459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">showing a strong reduction in ‘mal secco’ symptoms (Leonardi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023). However, this active substance is no longer authorized in the EU (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId58856a297aace6e00" w:history="1">
+      <w:hyperlink r:id="rId68106a450027bceaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (as per July 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5024,51 +5024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 863–872. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37526a297aace7578" w:history="1">
+      <w:hyperlink r:id="rId63126a450027bd26d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-19-0195-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5192,51 +5192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) CABI Compendium 18512 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoma tracheiphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mal secco), CABI International, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35336a297aace76d9" w:history="1">
+      <w:hyperlink r:id="rId83776a450027bd38e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.18512</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5282,51 +5282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 95–109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18626a297aace79fc" w:history="1">
+      <w:hyperlink r:id="rId19426a450027bd430" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biori.2019.12.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5496,51 +5496,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 508–519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79696a297aace7c4c" w:history="1">
+      <w:hyperlink r:id="rId96506a450027bd593" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mycres.2009.01.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5586,51 +5586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–36. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46036a297aace7cf0" w:history="1">
+      <w:hyperlink r:id="rId97216a450027bd625" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/sim0004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5676,51 +5676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 339–351 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54046a297aace7d86" w:history="1">
+      <w:hyperlink r:id="rId38386a450027bd6ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9222-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5766,51 +5766,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 654. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54696a297aace7e19" w:history="1">
+      <w:hyperlink r:id="rId40156a450027bd76d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy13030654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 3775. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92436a297aace7ec8" w:history="1">
+      <w:hyperlink r:id="rId71826a450027bd824" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3775</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5946,51 +5946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 737–755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93836a297aace7f39" w:history="1">
+      <w:hyperlink r:id="rId88646a450027bd899" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6036,51 +6036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–42. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95866a297aace7fc8" w:history="1">
+      <w:hyperlink r:id="rId14106a450027bd92c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6146,51 +6146,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 183–192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94886a297aace8074" w:history="1">
+      <w:hyperlink r:id="rId70956a450027bd9ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6216,101 +6216,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 383–400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12856a297aace80e4" w:history="1">
+      <w:hyperlink r:id="rId44256a450027bda60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2000) Council Directive 2000/29/EC of 8 May 2000 on protective measures against the introduction into the Community of organisms harmful to plants or plant products and against their spread within the Community. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 169 (10.07.2000), p. 1–112 (Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57346a297aace8176" w:history="1">
+      <w:hyperlink r:id="rId71036a450027bdab6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Note: no longer in force).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6325,51 +6325,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319 (10.12.2019), 1–279. (Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40636a297aace8251" w:history="1">
+      <w:hyperlink r:id="rId96066a450027bdb1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6424,51 +6424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">118</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76986a297aace8304" w:history="1">
+      <w:hyperlink r:id="rId48006a450027bdbc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9128-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6494,51 +6494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86996a297aace837a" w:history="1">
+      <w:hyperlink r:id="rId85126a450027bdc39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants12091735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6613,51 +6613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 852–867. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14326a297aace8441" w:history="1">
+      <w:hyperlink r:id="rId50936a450027bdcff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-9-0852</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6674,51 +6674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523–560. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23066a297aace84a7" w:history="1">
+      <w:hyperlink r:id="rId71516a450027bdd66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/41999031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6802,51 +6802,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552–568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73326a297aace8579" w:history="1">
+      <w:hyperlink r:id="rId74956a450027bde3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6872,51 +6872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoma tracheiphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (DEUTTR) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30386a297aace85e8" w:history="1">
+      <w:hyperlink r:id="rId70816a450027bdeaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6942,51 +6942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86546a297aace8659" w:history="1">
+      <w:hyperlink r:id="rId50786a450027bdf1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy10111806</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7052,51 +7052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 761. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27866a297aace8763" w:history="1">
+      <w:hyperlink r:id="rId52766a450027bdfcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11050761</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7142,51 +7142,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(150), 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18466a297aace8876" w:history="1">
+      <w:hyperlink r:id="rId94086a450027be05b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000150</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7214,51 +7214,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 45–105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45556a297aace88f9" w:history="1">
+      <w:hyperlink r:id="rId73946a450027be1a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3767/persoonia.2021.47.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7324,51 +7324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plenodomus tracheiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82226a297aace89bd" w:history="1">
+      <w:hyperlink r:id="rId84556a450027be264" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7399,63 +7399,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44840918" name="name11796a297aace8a99" descr="eu_funding_250.png"/>
+            <wp:docPr id="23033045" name="name17526a450027be4c2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38096a297aace8a98" cstate="print"/>
+                    <a:blip r:embed="rId42536a450027be4c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7553,137 +7553,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18041972">
+  <w:abstractNum w:abstractNumId="52231830">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54223160">
+    <w:lvl w:ilvl="0" w:tplc="24627980">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54223160" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24627980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54223160" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24627980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54223160" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24627980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54223160" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24627980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54223160" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24627980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54223160" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24627980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54223160" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24627980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54223160" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24627980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18041971">
+  <w:abstractNum w:abstractNumId="52231829">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92046388">
+    <w:lvl w:ilvl="0" w:tplc="36091432">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8435,55 +8435,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18041971">
-    <w:abstractNumId w:val="18041971"/>
+  <w:num w:numId="52231829">
+    <w:abstractNumId w:val="52231829"/>
   </w:num>
-  <w:num w:numId="18041972">
-    <w:abstractNumId w:val="18041972"/>
+  <w:num w:numId="52231830">
+    <w:abstractNumId w:val="52231830"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20033,51 +20033,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId220513668" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId875745419" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35066a297aace216e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/" TargetMode="External"/><Relationship Id="rId50996a297aace21d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/categorization" TargetMode="External"/><Relationship Id="rId60546a297aace2af3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/photos" TargetMode="External"/><Relationship Id="rId14846a297aace6b37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277" TargetMode="External"/><Relationship Id="rId58856a297aace6e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053" TargetMode="External"/><Relationship Id="rId37526a297aace7578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-19-0195-R" TargetMode="External"/><Relationship Id="rId35336a297aace76d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.18512" TargetMode="External"/><Relationship Id="rId18626a297aace79fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biori.2019.12.004%20%20" TargetMode="External"/><Relationship Id="rId79696a297aace7c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.01.002" TargetMode="External"/><Relationship Id="rId46036a297aace7cf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/sim0004" TargetMode="External"/><Relationship Id="rId54046a297aace7d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9222-9" TargetMode="External"/><Relationship Id="rId54696a297aace7e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13030654" TargetMode="External"/><Relationship Id="rId92436a297aace7ec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3775" TargetMode="External"/><Relationship Id="rId93836a297aace7f39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf" TargetMode="External"/><Relationship Id="rId95866a297aace7fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x%20" TargetMode="External"/><Relationship Id="rId94886a297aace8074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12218" TargetMode="External"/><Relationship Id="rId12856a297aace80e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId57346a297aace8176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId40636a297aace8251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId76986a297aace8304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9128-6" TargetMode="External"/><Relationship Id="rId86996a297aace837a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12091735" TargetMode="External"/><Relationship Id="rId14326a297aace8441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-9-0852" TargetMode="External"/><Relationship Id="rId23066a297aace84a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41999031" TargetMode="External"/><Relationship Id="rId73326a297aace8579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId30386a297aace85e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR%20" TargetMode="External"/><Relationship Id="rId86546a297aace8659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10111806" TargetMode="External"/><Relationship Id="rId27866a297aace8763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11050761" TargetMode="External"/><Relationship Id="rId18466a297aace8876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000150" TargetMode="External"/><Relationship Id="rId45556a297aace88f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3767/persoonia.2021.47.02" TargetMode="External"/><Relationship Id="rId82226a297aace89bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67096a297aace29b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67096a297aace29b4.jpg"/><Relationship Id="rId69046a297aace4793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69046a297aace4793.jpg"/><Relationship Id="rId38096a297aace8a98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38096a297aace8a98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId526104385" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId973382503" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14086a450027b9781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/" TargetMode="External"/><Relationship Id="rId54076a450027b97f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/categorization" TargetMode="External"/><Relationship Id="rId23106a450027ba32a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/photos" TargetMode="External"/><Relationship Id="rId27336a450027bcd84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277" TargetMode="External"/><Relationship Id="rId68106a450027bceaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053" TargetMode="External"/><Relationship Id="rId63126a450027bd26d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-19-0195-R" TargetMode="External"/><Relationship Id="rId83776a450027bd38e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.18512" TargetMode="External"/><Relationship Id="rId19426a450027bd430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biori.2019.12.004%20%20" TargetMode="External"/><Relationship Id="rId96506a450027bd593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.01.002" TargetMode="External"/><Relationship Id="rId97216a450027bd625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/sim0004" TargetMode="External"/><Relationship Id="rId38386a450027bd6ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9222-9" TargetMode="External"/><Relationship Id="rId40156a450027bd76d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13030654" TargetMode="External"/><Relationship Id="rId71826a450027bd824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3775" TargetMode="External"/><Relationship Id="rId88646a450027bd899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf" TargetMode="External"/><Relationship Id="rId14106a450027bd92c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x%20" TargetMode="External"/><Relationship Id="rId70956a450027bd9ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12218" TargetMode="External"/><Relationship Id="rId44256a450027bda60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId71036a450027bdab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId96066a450027bdb1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId48006a450027bdbc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9128-6" TargetMode="External"/><Relationship Id="rId85126a450027bdc39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12091735" TargetMode="External"/><Relationship Id="rId50936a450027bdcff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-9-0852" TargetMode="External"/><Relationship Id="rId71516a450027bdd66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41999031" TargetMode="External"/><Relationship Id="rId74956a450027bde3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId70816a450027bdeaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR%20" TargetMode="External"/><Relationship Id="rId50786a450027bdf1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10111806" TargetMode="External"/><Relationship Id="rId52766a450027bdfcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11050761" TargetMode="External"/><Relationship Id="rId94086a450027be05b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000150" TargetMode="External"/><Relationship Id="rId73946a450027be1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3767/persoonia.2021.47.02" TargetMode="External"/><Relationship Id="rId84556a450027be264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76956a450027b9f33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76956a450027b9f33.jpg"/><Relationship Id="rId34396a450027bbfa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34396a450027bbfa7.jpg"/><Relationship Id="rId42536a450027be4c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42536a450027be4c0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>