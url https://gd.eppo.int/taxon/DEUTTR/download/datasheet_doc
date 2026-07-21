--- v11 (2026-07-01)
+++ v12 (2026-07-21)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Petri) Kanchaveli &amp; Gikashvili</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dieback of citrus, mal secco of citrus, wilt of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14086a450027b9781" w:history="1">
+            <w:hyperlink r:id="rId63166a5fb716f2d88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54076a450027b97f3" w:history="1">
+            <w:hyperlink r:id="rId23386a5fb716f2df4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DEUTTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51218490" name="name27156a450027b9f36" descr="14801.jpg"/>
+                  <wp:docPr id="74999161" name="name96036a5fb716f3623" descr="14801.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14801.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76956a450027b9f33" cstate="print"/>
+                          <a:blip r:embed="rId99906a5fb716f3621" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId23106a450027ba32a" w:history="1">
+            <w:hyperlink r:id="rId48256a5fb716f3787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2499,63 +2499,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011; EFSA, 2014). In spite of the efforts to keep disease under control, it soon spread to most citrus-growing countries of the Mediterranean and Black Sea basins, but has not been reported from Portugal or Morocco (EPPO, 2015). It also spread to North Africa and West Asia ( EFSA, 2014; CABI, 2022). Currently, the pest is present in most countries of the Mediterranean region and in some countries bordering the Black Sea.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22534789" name="name20676a450027bbfab" descr="DEUTTR_distribution_map.jpg"/>
+            <wp:docPr id="10324439" name="name39196a5fb71700d74" descr="DEUTTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DEUTTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34396a450027bbfa7" cstate="print"/>
+                    <a:blip r:embed="rId86236a5fb71700d70" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4282,51 +4282,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in new areas through the use of citrus planting material produced in certified nurseries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemical control is not widely used except in nurseries. The use of fungicide sprays in citrus-growing regions within the EU is considered to be ineffective in managing the disease within already infested areas for both ‘mal nero’ and ‘mal fulminante’ forms. Copper fungicides and mancozeb were the most common products used but both fungicides have been associated with environmental concerns (EFSA, 2014) and mancozeb is not currently (as per March 2024) approved for use in EU (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27336a450027bcd84" w:history="1">
+      <w:hyperlink r:id="rId24366a5fb71701ab0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Systemic plant protection products are effective only as a preventive measure (EPPO, 2004; Migheli </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4459,51 +4459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">showing a strong reduction in ‘mal secco’ symptoms (Leonardi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023). However, this active substance is no longer authorized in the EU (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId68106a450027bceaf" w:history="1">
+      <w:hyperlink r:id="rId85556a5fb71701bd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (as per July 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5024,51 +5024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 863–872. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63126a450027bd26d" w:history="1">
+      <w:hyperlink r:id="rId75466a5fb71701f8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-19-0195-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5192,51 +5192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) CABI Compendium 18512 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoma tracheiphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mal secco), CABI International, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83776a450027bd38e" w:history="1">
+      <w:hyperlink r:id="rId80166a5fb7170209e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.18512</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5282,51 +5282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 95–109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19426a450027bd430" w:history="1">
+      <w:hyperlink r:id="rId12106a5fb71702130" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biori.2019.12.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5496,51 +5496,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 508–519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96506a450027bd593" w:history="1">
+      <w:hyperlink r:id="rId48556a5fb71702295" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mycres.2009.01.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5586,51 +5586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–36. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97216a450027bd625" w:history="1">
+      <w:hyperlink r:id="rId53226a5fb7170232f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/sim0004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5676,51 +5676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 339–351 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38386a450027bd6ba" w:history="1">
+      <w:hyperlink r:id="rId96956a5fb717023c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9222-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5766,51 +5766,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 654. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40156a450027bd76d" w:history="1">
+      <w:hyperlink r:id="rId12366a5fb71702457" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy13030654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 3775. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71826a450027bd824" w:history="1">
+      <w:hyperlink r:id="rId85396a5fb71702506" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3775</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5946,51 +5946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 737–755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88646a450027bd899" w:history="1">
+      <w:hyperlink r:id="rId19036a5fb71702578" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6036,51 +6036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–42. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14106a450027bd92c" w:history="1">
+      <w:hyperlink r:id="rId65026a5fb71702607" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6146,51 +6146,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 183–192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70956a450027bd9ed" w:history="1">
+      <w:hyperlink r:id="rId42136a5fb717026b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6216,101 +6216,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 383–400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44256a450027bda60" w:history="1">
+      <w:hyperlink r:id="rId33766a5fb71702725" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2000) Council Directive 2000/29/EC of 8 May 2000 on protective measures against the introduction into the Community of organisms harmful to plants or plant products and against their spread within the Community. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 169 (10.07.2000), p. 1–112 (Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71036a450027bdab6" w:history="1">
+      <w:hyperlink r:id="rId72446a5fb7170277a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Note: no longer in force).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6325,51 +6325,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319 (10.12.2019), 1–279. (Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96066a450027bdb1a" w:history="1">
+      <w:hyperlink r:id="rId47696a5fb717027df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6424,51 +6424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">118</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48006a450027bdbc4" w:history="1">
+      <w:hyperlink r:id="rId85056a5fb7170287b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9128-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6494,51 +6494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85126a450027bdc39" w:history="1">
+      <w:hyperlink r:id="rId99676a5fb717028ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants12091735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6613,51 +6613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 852–867. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50936a450027bdcff" w:history="1">
+      <w:hyperlink r:id="rId97416a5fb717029b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-9-0852</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6674,51 +6674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523–560. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71516a450027bdd66" w:history="1">
+      <w:hyperlink r:id="rId85816a5fb71702a14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/41999031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6802,51 +6802,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552–568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74956a450027bde3a" w:history="1">
+      <w:hyperlink r:id="rId45226a5fb71702ae6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6872,51 +6872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoma tracheiphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (DEUTTR) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70816a450027bdeaa" w:history="1">
+      <w:hyperlink r:id="rId58336a5fb71702b56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6942,51 +6942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50786a450027bdf1b" w:history="1">
+      <w:hyperlink r:id="rId59476a5fb71702bc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy10111806</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7052,51 +7052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 761. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52766a450027bdfcb" w:history="1">
+      <w:hyperlink r:id="rId79766a5fb71702c75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11050761</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7142,51 +7142,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(150), 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94086a450027be05b" w:history="1">
+      <w:hyperlink r:id="rId36066a5fb71702d04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000150</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7214,51 +7214,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 45–105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73946a450027be1a0" w:history="1">
+      <w:hyperlink r:id="rId30296a5fb71702d86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3767/persoonia.2021.47.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7324,51 +7324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plenodomus tracheiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84556a450027be264" w:history="1">
+      <w:hyperlink r:id="rId95376a5fb71702e42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7399,63 +7399,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23033045" name="name17526a450027be4c2" descr="eu_funding_250.png"/>
+            <wp:docPr id="65347247" name="name72556a5fb71702f60" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42536a450027be4c0" cstate="print"/>
+                    <a:blip r:embed="rId64696a5fb71702f5f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7553,137 +7553,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52231830">
+  <w:abstractNum w:abstractNumId="36103787">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24627980">
+    <w:lvl w:ilvl="0" w:tplc="85716728">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24627980" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85716728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24627980" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85716728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24627980" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85716728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24627980" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85716728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24627980" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85716728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24627980" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85716728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24627980" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85716728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24627980" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85716728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52231829">
+  <w:abstractNum w:abstractNumId="36103786">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36091432">
+    <w:lvl w:ilvl="0" w:tplc="53949352">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8435,55 +8435,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52231829">
-    <w:abstractNumId w:val="52231829"/>
+  <w:num w:numId="36103786">
+    <w:abstractNumId w:val="36103786"/>
   </w:num>
-  <w:num w:numId="52231830">
-    <w:abstractNumId w:val="52231830"/>
+  <w:num w:numId="36103787">
+    <w:abstractNumId w:val="36103787"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20033,51 +20033,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId526104385" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId973382503" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14086a450027b9781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/" TargetMode="External"/><Relationship Id="rId54076a450027b97f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/categorization" TargetMode="External"/><Relationship Id="rId23106a450027ba32a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/photos" TargetMode="External"/><Relationship Id="rId27336a450027bcd84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277" TargetMode="External"/><Relationship Id="rId68106a450027bceaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053" TargetMode="External"/><Relationship Id="rId63126a450027bd26d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-19-0195-R" TargetMode="External"/><Relationship Id="rId83776a450027bd38e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.18512" TargetMode="External"/><Relationship Id="rId19426a450027bd430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biori.2019.12.004%20%20" TargetMode="External"/><Relationship Id="rId96506a450027bd593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.01.002" TargetMode="External"/><Relationship Id="rId97216a450027bd625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/sim0004" TargetMode="External"/><Relationship Id="rId38386a450027bd6ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9222-9" TargetMode="External"/><Relationship Id="rId40156a450027bd76d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13030654" TargetMode="External"/><Relationship Id="rId71826a450027bd824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3775" TargetMode="External"/><Relationship Id="rId88646a450027bd899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf" TargetMode="External"/><Relationship Id="rId14106a450027bd92c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x%20" TargetMode="External"/><Relationship Id="rId70956a450027bd9ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12218" TargetMode="External"/><Relationship Id="rId44256a450027bda60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId71036a450027bdab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId96066a450027bdb1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId48006a450027bdbc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9128-6" TargetMode="External"/><Relationship Id="rId85126a450027bdc39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12091735" TargetMode="External"/><Relationship Id="rId50936a450027bdcff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-9-0852" TargetMode="External"/><Relationship Id="rId71516a450027bdd66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41999031" TargetMode="External"/><Relationship Id="rId74956a450027bde3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId70816a450027bdeaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR%20" TargetMode="External"/><Relationship Id="rId50786a450027bdf1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10111806" TargetMode="External"/><Relationship Id="rId52766a450027bdfcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11050761" TargetMode="External"/><Relationship Id="rId94086a450027be05b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000150" TargetMode="External"/><Relationship Id="rId73946a450027be1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3767/persoonia.2021.47.02" TargetMode="External"/><Relationship Id="rId84556a450027be264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76956a450027b9f33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76956a450027b9f33.jpg"/><Relationship Id="rId34396a450027bbfa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34396a450027bbfa7.jpg"/><Relationship Id="rId42536a450027be4c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42536a450027be4c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId909938423" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId957239608" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63166a5fb716f2d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/" TargetMode="External"/><Relationship Id="rId23386a5fb716f2df4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/categorization" TargetMode="External"/><Relationship Id="rId48256a5fb716f3787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/photos" TargetMode="External"/><Relationship Id="rId24366a5fb71701ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277" TargetMode="External"/><Relationship Id="rId85556a5fb71701bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053" TargetMode="External"/><Relationship Id="rId75466a5fb71701f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-19-0195-R" TargetMode="External"/><Relationship Id="rId80166a5fb7170209e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.18512" TargetMode="External"/><Relationship Id="rId12106a5fb71702130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biori.2019.12.004%20%20" TargetMode="External"/><Relationship Id="rId48556a5fb71702295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.01.002" TargetMode="External"/><Relationship Id="rId53226a5fb7170232f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/sim0004" TargetMode="External"/><Relationship Id="rId96956a5fb717023c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9222-9" TargetMode="External"/><Relationship Id="rId12366a5fb71702457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13030654" TargetMode="External"/><Relationship Id="rId85396a5fb71702506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3775" TargetMode="External"/><Relationship Id="rId19036a5fb71702578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf" TargetMode="External"/><Relationship Id="rId65026a5fb71702607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x%20" TargetMode="External"/><Relationship Id="rId42136a5fb717026b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12218" TargetMode="External"/><Relationship Id="rId33766a5fb71702725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId72446a5fb7170277a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId47696a5fb717027df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId85056a5fb7170287b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9128-6" TargetMode="External"/><Relationship Id="rId99676a5fb717028ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12091735" TargetMode="External"/><Relationship Id="rId97416a5fb717029b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-9-0852" TargetMode="External"/><Relationship Id="rId85816a5fb71702a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41999031" TargetMode="External"/><Relationship Id="rId45226a5fb71702ae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId58336a5fb71702b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR%20" TargetMode="External"/><Relationship Id="rId59476a5fb71702bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10111806" TargetMode="External"/><Relationship Id="rId79766a5fb71702c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11050761" TargetMode="External"/><Relationship Id="rId36066a5fb71702d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000150" TargetMode="External"/><Relationship Id="rId30296a5fb71702d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3767/persoonia.2021.47.02" TargetMode="External"/><Relationship Id="rId95376a5fb71702e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99906a5fb716f3621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99906a5fb716f3621.jpg"/><Relationship Id="rId86236a5fb71700d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86236a5fb71700d70.jpg"/><Relationship Id="rId64696a5fb71702f5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64696a5fb71702f5f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>