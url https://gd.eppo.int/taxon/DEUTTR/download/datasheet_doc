--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Petri) Kanchaveli &amp; Gikashvili</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dieback of citrus, mal secco of citrus, wilt of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63166a5fb716f2d88" w:history="1">
+            <w:hyperlink r:id="rId27156a7a746ed2364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23386a5fb716f2df4" w:history="1">
+            <w:hyperlink r:id="rId12376a7a746ed23dc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DEUTTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74999161" name="name96036a5fb716f3623" descr="14801.jpg"/>
+                  <wp:docPr id="5016169" name="name29736a7a746ed2a1a" descr="14801.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14801.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId99906a5fb716f3621" cstate="print"/>
+                          <a:blip r:embed="rId28226a7a746ed2a17" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId48256a5fb716f3787" w:history="1">
+            <w:hyperlink r:id="rId69306a7a746ed2b66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2499,63 +2499,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011; EFSA, 2014). In spite of the efforts to keep disease under control, it soon spread to most citrus-growing countries of the Mediterranean and Black Sea basins, but has not been reported from Portugal or Morocco (EPPO, 2015). It also spread to North Africa and West Asia ( EFSA, 2014; CABI, 2022). Currently, the pest is present in most countries of the Mediterranean region and in some countries bordering the Black Sea.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10324439" name="name39196a5fb71700d74" descr="DEUTTR_distribution_map.jpg"/>
+            <wp:docPr id="93203023" name="name71336a7a746ed4812" descr="DEUTTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DEUTTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86236a5fb71700d70" cstate="print"/>
+                    <a:blip r:embed="rId68316a7a746ed480e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4282,51 +4282,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in new areas through the use of citrus planting material produced in certified nurseries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemical control is not widely used except in nurseries. The use of fungicide sprays in citrus-growing regions within the EU is considered to be ineffective in managing the disease within already infested areas for both ‘mal nero’ and ‘mal fulminante’ forms. Copper fungicides and mancozeb were the most common products used but both fungicides have been associated with environmental concerns (EFSA, 2014) and mancozeb is not currently (as per March 2024) approved for use in EU (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24366a5fb71701ab0" w:history="1">
+      <w:hyperlink r:id="rId85486a7a746ed57f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Systemic plant protection products are effective only as a preventive measure (EPPO, 2004; Migheli </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4459,51 +4459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">showing a strong reduction in ‘mal secco’ symptoms (Leonardi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023). However, this active substance is no longer authorized in the EU (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId85556a5fb71701bd9" w:history="1">
+      <w:hyperlink r:id="rId80386a7a746ed594e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (as per July 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5024,51 +5024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 863–872. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75466a5fb71701f8f" w:history="1">
+      <w:hyperlink r:id="rId16106a7a746ed5dab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-19-0195-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5192,51 +5192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) CABI Compendium 18512 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoma tracheiphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mal secco), CABI International, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80166a5fb7170209e" w:history="1">
+      <w:hyperlink r:id="rId62556a7a746ed5ec3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.18512</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5282,51 +5282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 95–109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12106a5fb71702130" w:history="1">
+      <w:hyperlink r:id="rId79246a7a746ed5f85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biori.2019.12.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5496,51 +5496,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 508–519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48556a5fb71702295" w:history="1">
+      <w:hyperlink r:id="rId27026a7a746ed60e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mycres.2009.01.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5586,51 +5586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–36. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53226a5fb7170232f" w:history="1">
+      <w:hyperlink r:id="rId61706a7a746ed617c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/sim0004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5676,51 +5676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 339–351 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96956a5fb717023c5" w:history="1">
+      <w:hyperlink r:id="rId29596a7a746ed620f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9222-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5766,51 +5766,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 654. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12366a5fb71702457" w:history="1">
+      <w:hyperlink r:id="rId22106a7a746ed62a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy13030654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 3775. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85396a5fb71702506" w:history="1">
+      <w:hyperlink r:id="rId69706a7a746ed6351" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3775</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5946,51 +5946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 737–755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19036a5fb71702578" w:history="1">
+      <w:hyperlink r:id="rId82766a7a746ed63c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6036,51 +6036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–42. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65026a5fb71702607" w:history="1">
+      <w:hyperlink r:id="rId97876a7a746ed6453" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6146,51 +6146,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 183–192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42136a5fb717026b6" w:history="1">
+      <w:hyperlink r:id="rId60776a7a746ed6503" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6216,101 +6216,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 383–400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33766a5fb71702725" w:history="1">
+      <w:hyperlink r:id="rId61206a7a746ed6574" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2000) Council Directive 2000/29/EC of 8 May 2000 on protective measures against the introduction into the Community of organisms harmful to plants or plant products and against their spread within the Community. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 169 (10.07.2000), p. 1–112 (Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72446a5fb7170277a" w:history="1">
+      <w:hyperlink r:id="rId26766a7a746ed65c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Note: no longer in force).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6325,51 +6325,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319 (10.12.2019), 1–279. (Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47696a5fb717027df" w:history="1">
+      <w:hyperlink r:id="rId23096a7a746ed662d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6424,51 +6424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">118</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85056a5fb7170287b" w:history="1">
+      <w:hyperlink r:id="rId52036a7a746ed66c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9128-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6494,51 +6494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99676a5fb717028ed" w:history="1">
+      <w:hyperlink r:id="rId79926a7a746ed673a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants12091735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6613,51 +6613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 852–867. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97416a5fb717029b0" w:history="1">
+      <w:hyperlink r:id="rId85806a7a746ed67fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-9-0852</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6674,51 +6674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523–560. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85816a5fb71702a14" w:history="1">
+      <w:hyperlink r:id="rId15826a7a746ed6862" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/41999031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6802,51 +6802,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552–568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45226a5fb71702ae6" w:history="1">
+      <w:hyperlink r:id="rId31906a7a746ed6931" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6872,51 +6872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoma tracheiphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (DEUTTR) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58336a5fb71702b56" w:history="1">
+      <w:hyperlink r:id="rId44766a7a746ed69a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6942,51 +6942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59476a5fb71702bc6" w:history="1">
+      <w:hyperlink r:id="rId62396a7a746ed6a20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy10111806</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7052,51 +7052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 761. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79766a5fb71702c75" w:history="1">
+      <w:hyperlink r:id="rId92946a7a746ed6ad3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11050761</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7142,51 +7142,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(150), 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36066a5fb71702d04" w:history="1">
+      <w:hyperlink r:id="rId46236a7a746ed6b63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000150</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7214,51 +7214,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 45–105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30296a5fb71702d86" w:history="1">
+      <w:hyperlink r:id="rId77566a7a746ed6bdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3767/persoonia.2021.47.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7324,51 +7324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plenodomus tracheiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95376a5fb71702e42" w:history="1">
+      <w:hyperlink r:id="rId96396a7a746ed6c96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7399,63 +7399,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65347247" name="name72556a5fb71702f60" descr="eu_funding_250.png"/>
+            <wp:docPr id="67112347" name="name54056a7a746ed6d70" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64696a5fb71702f5f" cstate="print"/>
+                    <a:blip r:embed="rId34556a7a746ed6d6f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7553,137 +7553,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36103787">
+  <w:abstractNum w:abstractNumId="69416428">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85716728">
+    <w:lvl w:ilvl="0" w:tplc="29949979">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85716728" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29949979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85716728" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29949979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85716728" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29949979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85716728" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29949979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85716728" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29949979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85716728" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29949979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85716728" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29949979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85716728" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29949979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36103786">
+  <w:abstractNum w:abstractNumId="69416427">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53949352">
+    <w:lvl w:ilvl="0" w:tplc="30872059">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8435,55 +8435,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36103786">
-    <w:abstractNumId w:val="36103786"/>
+  <w:num w:numId="69416427">
+    <w:abstractNumId w:val="69416427"/>
   </w:num>
-  <w:num w:numId="36103787">
-    <w:abstractNumId w:val="36103787"/>
+  <w:num w:numId="69416428">
+    <w:abstractNumId w:val="69416428"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20033,51 +20033,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId909938423" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId957239608" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63166a5fb716f2d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/" TargetMode="External"/><Relationship Id="rId23386a5fb716f2df4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/categorization" TargetMode="External"/><Relationship Id="rId48256a5fb716f3787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/photos" TargetMode="External"/><Relationship Id="rId24366a5fb71701ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277" TargetMode="External"/><Relationship Id="rId85556a5fb71701bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053" TargetMode="External"/><Relationship Id="rId75466a5fb71701f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-19-0195-R" TargetMode="External"/><Relationship Id="rId80166a5fb7170209e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.18512" TargetMode="External"/><Relationship Id="rId12106a5fb71702130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biori.2019.12.004%20%20" TargetMode="External"/><Relationship Id="rId48556a5fb71702295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.01.002" TargetMode="External"/><Relationship Id="rId53226a5fb7170232f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/sim0004" TargetMode="External"/><Relationship Id="rId96956a5fb717023c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9222-9" TargetMode="External"/><Relationship Id="rId12366a5fb71702457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13030654" TargetMode="External"/><Relationship Id="rId85396a5fb71702506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3775" TargetMode="External"/><Relationship Id="rId19036a5fb71702578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf" TargetMode="External"/><Relationship Id="rId65026a5fb71702607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x%20" TargetMode="External"/><Relationship Id="rId42136a5fb717026b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12218" TargetMode="External"/><Relationship Id="rId33766a5fb71702725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId72446a5fb7170277a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId47696a5fb717027df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId85056a5fb7170287b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9128-6" TargetMode="External"/><Relationship Id="rId99676a5fb717028ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12091735" TargetMode="External"/><Relationship Id="rId97416a5fb717029b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-9-0852" TargetMode="External"/><Relationship Id="rId85816a5fb71702a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41999031" TargetMode="External"/><Relationship Id="rId45226a5fb71702ae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId58336a5fb71702b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR%20" TargetMode="External"/><Relationship Id="rId59476a5fb71702bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10111806" TargetMode="External"/><Relationship Id="rId79766a5fb71702c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11050761" TargetMode="External"/><Relationship Id="rId36066a5fb71702d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000150" TargetMode="External"/><Relationship Id="rId30296a5fb71702d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3767/persoonia.2021.47.02" TargetMode="External"/><Relationship Id="rId95376a5fb71702e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99906a5fb716f3621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99906a5fb716f3621.jpg"/><Relationship Id="rId86236a5fb71700d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86236a5fb71700d70.jpg"/><Relationship Id="rId64696a5fb71702f5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64696a5fb71702f5f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId469706421" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId250895329" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27156a7a746ed2364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/" TargetMode="External"/><Relationship Id="rId12376a7a746ed23dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/categorization" TargetMode="External"/><Relationship Id="rId69306a7a746ed2b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/photos" TargetMode="External"/><Relationship Id="rId85486a7a746ed57f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277" TargetMode="External"/><Relationship Id="rId80386a7a746ed594e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053" TargetMode="External"/><Relationship Id="rId16106a7a746ed5dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-19-0195-R" TargetMode="External"/><Relationship Id="rId62556a7a746ed5ec3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.18512" TargetMode="External"/><Relationship Id="rId79246a7a746ed5f85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biori.2019.12.004%20%20" TargetMode="External"/><Relationship Id="rId27026a7a746ed60e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.01.002" TargetMode="External"/><Relationship Id="rId61706a7a746ed617c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/sim0004" TargetMode="External"/><Relationship Id="rId29596a7a746ed620f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9222-9" TargetMode="External"/><Relationship Id="rId22106a7a746ed62a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13030654" TargetMode="External"/><Relationship Id="rId69706a7a746ed6351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3775" TargetMode="External"/><Relationship Id="rId82766a7a746ed63c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf" TargetMode="External"/><Relationship Id="rId97876a7a746ed6453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x%20" TargetMode="External"/><Relationship Id="rId60776a7a746ed6503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12218" TargetMode="External"/><Relationship Id="rId61206a7a746ed6574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId26766a7a746ed65c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId23096a7a746ed662d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId52036a7a746ed66c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9128-6" TargetMode="External"/><Relationship Id="rId79926a7a746ed673a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12091735" TargetMode="External"/><Relationship Id="rId85806a7a746ed67fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-9-0852" TargetMode="External"/><Relationship Id="rId15826a7a746ed6862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41999031" TargetMode="External"/><Relationship Id="rId31906a7a746ed6931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId44766a7a746ed69a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR%20" TargetMode="External"/><Relationship Id="rId62396a7a746ed6a20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10111806" TargetMode="External"/><Relationship Id="rId92946a7a746ed6ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11050761" TargetMode="External"/><Relationship Id="rId46236a7a746ed6b63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000150" TargetMode="External"/><Relationship Id="rId77566a7a746ed6bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3767/persoonia.2021.47.02" TargetMode="External"/><Relationship Id="rId96396a7a746ed6c96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28226a7a746ed2a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28226a7a746ed2a17.jpg"/><Relationship Id="rId68316a7a746ed480e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68316a7a746ed480e.jpg"/><Relationship Id="rId34556a7a746ed6d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34556a7a746ed6d6f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>