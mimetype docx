--- v13 (2026-08-11)
+++ v14 (2026-09-01)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Petri) Kanchaveli &amp; Gikashvili</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dieback of citrus, mal secco of citrus, wilt of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27156a7a746ed2364" w:history="1">
+            <w:hyperlink r:id="rId23846a961c2430b43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12376a7a746ed23dc" w:history="1">
+            <w:hyperlink r:id="rId91096a961c2430b9d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DEUTTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="5016169" name="name29736a7a746ed2a1a" descr="14801.jpg"/>
+                  <wp:docPr id="32827162" name="name53596a961c24314a0" descr="14801.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14801.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28226a7a746ed2a17" cstate="print"/>
+                          <a:blip r:embed="rId27356a961c243149f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69306a7a746ed2b66" w:history="1">
+            <w:hyperlink r:id="rId17086a961c243158b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2499,63 +2499,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011; EFSA, 2014). In spite of the efforts to keep disease under control, it soon spread to most citrus-growing countries of the Mediterranean and Black Sea basins, but has not been reported from Portugal or Morocco (EPPO, 2015). It also spread to North Africa and West Asia ( EFSA, 2014; CABI, 2022). Currently, the pest is present in most countries of the Mediterranean region and in some countries bordering the Black Sea.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93203023" name="name71336a7a746ed4812" descr="DEUTTR_distribution_map.jpg"/>
+            <wp:docPr id="85342264" name="name24986a961c2432faa" descr="DEUTTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DEUTTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68316a7a746ed480e" cstate="print"/>
+                    <a:blip r:embed="rId96936a961c2432fa7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4282,51 +4282,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in new areas through the use of citrus planting material produced in certified nurseries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemical control is not widely used except in nurseries. The use of fungicide sprays in citrus-growing regions within the EU is considered to be ineffective in managing the disease within already infested areas for both ‘mal nero’ and ‘mal fulminante’ forms. Copper fungicides and mancozeb were the most common products used but both fungicides have been associated with environmental concerns (EFSA, 2014) and mancozeb is not currently (as per March 2024) approved for use in EU (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId85486a7a746ed57f0" w:history="1">
+      <w:hyperlink r:id="rId27086a961c24339e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Systemic plant protection products are effective only as a preventive measure (EPPO, 2004; Migheli </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4459,51 +4459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">showing a strong reduction in ‘mal secco’ symptoms (Leonardi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023). However, this active substance is no longer authorized in the EU (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId80386a7a746ed594e" w:history="1">
+      <w:hyperlink r:id="rId22506a961c2433abf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (as per July 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5024,51 +5024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 863–872. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16106a7a746ed5dab" w:history="1">
+      <w:hyperlink r:id="rId17516a961c2433d73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-19-0195-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5192,51 +5192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) CABI Compendium 18512 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoma tracheiphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mal secco), CABI International, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62556a7a746ed5ec3" w:history="1">
+      <w:hyperlink r:id="rId75836a961c2433e36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.18512</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5282,51 +5282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 95–109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79246a7a746ed5f85" w:history="1">
+      <w:hyperlink r:id="rId75466a961c2433e9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biori.2019.12.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5496,51 +5496,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 508–519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27026a7a746ed60e8" w:history="1">
+      <w:hyperlink r:id="rId36476a961c2433fa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mycres.2009.01.002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5586,51 +5586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–36. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61706a7a746ed617c" w:history="1">
+      <w:hyperlink r:id="rId89006a961c2434011" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/sim0004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5676,51 +5676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 339–351 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29596a7a746ed620f" w:history="1">
+      <w:hyperlink r:id="rId89026a961c243407b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9222-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5766,51 +5766,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 654. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22106a7a746ed62a1" w:history="1">
+      <w:hyperlink r:id="rId72186a961c2434107" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy13030654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 3775. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69706a7a746ed6351" w:history="1">
+      <w:hyperlink r:id="rId82666a961c24341ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3775</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5946,51 +5946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 737–755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82766a7a746ed63c3" w:history="1">
+      <w:hyperlink r:id="rId48186a961c2434202" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6036,51 +6036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–42. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97876a7a746ed6453" w:history="1">
+      <w:hyperlink r:id="rId31986a961c243426b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6146,51 +6146,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 183–192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60776a7a746ed6503" w:history="1">
+      <w:hyperlink r:id="rId86796a961c24342ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6216,101 +6216,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 383–400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61206a7a746ed6574" w:history="1">
+      <w:hyperlink r:id="rId20496a961c243433b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2000) Council Directive 2000/29/EC of 8 May 2000 on protective measures against the introduction into the Community of organisms harmful to plants or plant products and against their spread within the Community. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 169 (10.07.2000), p. 1–112 (Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26766a7a746ed65c9" w:history="1">
+      <w:hyperlink r:id="rId51176a961c2434377" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Note: no longer in force).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6325,51 +6325,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319 (10.12.2019), 1–279. (Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23096a7a746ed662d" w:history="1">
+      <w:hyperlink r:id="rId87006a961c24343bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6424,51 +6424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">118</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52036a7a746ed66c9" w:history="1">
+      <w:hyperlink r:id="rId82526a961c243442f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9128-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6494,51 +6494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79926a7a746ed673a" w:history="1">
+      <w:hyperlink r:id="rId27816a961c243447f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants12091735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6613,51 +6613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 852–867. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85806a7a746ed67fe" w:history="1">
+      <w:hyperlink r:id="rId39966a961c243450a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-9-0852</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6674,51 +6674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523–560. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15826a7a746ed6862" w:history="1">
+      <w:hyperlink r:id="rId50996a961c2434552" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/41999031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6802,51 +6802,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552–568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31906a7a746ed6931" w:history="1">
+      <w:hyperlink r:id="rId68846a961c24345f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6872,51 +6872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoma tracheiphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (DEUTTR) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44766a7a746ed69a1" w:history="1">
+      <w:hyperlink r:id="rId89196a961c2434643" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6942,51 +6942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62396a7a746ed6a20" w:history="1">
+      <w:hyperlink r:id="rId70416a961c2434695" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy10111806</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7052,51 +7052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 761. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92946a7a746ed6ad3" w:history="1">
+      <w:hyperlink r:id="rId64886a961c2434722" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology11050761</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7142,51 +7142,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(150), 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46236a7a746ed6b63" w:history="1">
+      <w:hyperlink r:id="rId18336a961c243478b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000150</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7214,51 +7214,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 45–105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77566a7a746ed6bdc" w:history="1">
+      <w:hyperlink r:id="rId97706a961c24347f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3767/persoonia.2021.47.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7324,51 +7324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plenodomus tracheiphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96396a7a746ed6c96" w:history="1">
+      <w:hyperlink r:id="rId25776a961c2434879" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7399,63 +7399,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67112347" name="name54056a7a746ed6d70" descr="eu_funding_250.png"/>
+            <wp:docPr id="93059211" name="name90216a961c2434a5e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34556a7a746ed6d6f" cstate="print"/>
+                    <a:blip r:embed="rId87376a961c2434a5d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7553,137 +7553,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69416428">
+  <w:abstractNum w:abstractNumId="61341672">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29949979">
+    <w:lvl w:ilvl="0" w:tplc="87979305">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29949979" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87979305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29949979" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87979305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29949979" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87979305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29949979" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87979305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29949979" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87979305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29949979" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87979305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29949979" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87979305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29949979" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87979305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69416427">
+  <w:abstractNum w:abstractNumId="61341671">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30872059">
+    <w:lvl w:ilvl="0" w:tplc="45472304">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8435,55 +8435,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69416427">
-    <w:abstractNumId w:val="69416427"/>
+  <w:num w:numId="61341671">
+    <w:abstractNumId w:val="61341671"/>
   </w:num>
-  <w:num w:numId="69416428">
-    <w:abstractNumId w:val="69416428"/>
+  <w:num w:numId="61341672">
+    <w:abstractNumId w:val="61341672"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20033,51 +20033,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId469706421" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId250895329" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27156a7a746ed2364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/" TargetMode="External"/><Relationship Id="rId12376a7a746ed23dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/categorization" TargetMode="External"/><Relationship Id="rId69306a7a746ed2b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/photos" TargetMode="External"/><Relationship Id="rId85486a7a746ed57f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277" TargetMode="External"/><Relationship Id="rId80386a7a746ed594e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053" TargetMode="External"/><Relationship Id="rId16106a7a746ed5dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-19-0195-R" TargetMode="External"/><Relationship Id="rId62556a7a746ed5ec3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.18512" TargetMode="External"/><Relationship Id="rId79246a7a746ed5f85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biori.2019.12.004%20%20" TargetMode="External"/><Relationship Id="rId27026a7a746ed60e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.01.002" TargetMode="External"/><Relationship Id="rId61706a7a746ed617c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/sim0004" TargetMode="External"/><Relationship Id="rId29596a7a746ed620f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9222-9" TargetMode="External"/><Relationship Id="rId22106a7a746ed62a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13030654" TargetMode="External"/><Relationship Id="rId69706a7a746ed6351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3775" TargetMode="External"/><Relationship Id="rId82766a7a746ed63c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf" TargetMode="External"/><Relationship Id="rId97876a7a746ed6453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x%20" TargetMode="External"/><Relationship Id="rId60776a7a746ed6503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12218" TargetMode="External"/><Relationship Id="rId61206a7a746ed6574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId26766a7a746ed65c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId23096a7a746ed662d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId52036a7a746ed66c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9128-6" TargetMode="External"/><Relationship Id="rId79926a7a746ed673a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12091735" TargetMode="External"/><Relationship Id="rId85806a7a746ed67fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-9-0852" TargetMode="External"/><Relationship Id="rId15826a7a746ed6862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41999031" TargetMode="External"/><Relationship Id="rId31906a7a746ed6931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId44766a7a746ed69a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR%20" TargetMode="External"/><Relationship Id="rId62396a7a746ed6a20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10111806" TargetMode="External"/><Relationship Id="rId92946a7a746ed6ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11050761" TargetMode="External"/><Relationship Id="rId46236a7a746ed6b63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000150" TargetMode="External"/><Relationship Id="rId77566a7a746ed6bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3767/persoonia.2021.47.02" TargetMode="External"/><Relationship Id="rId96396a7a746ed6c96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28226a7a746ed2a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28226a7a746ed2a17.jpg"/><Relationship Id="rId68316a7a746ed480e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68316a7a746ed480e.jpg"/><Relationship Id="rId34556a7a746ed6d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34556a7a746ed6d6f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId303041292" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId148852615" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23846a961c2430b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/" TargetMode="External"/><Relationship Id="rId91096a961c2430b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/categorization" TargetMode="External"/><Relationship Id="rId17086a961c243158b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DEUTTR/photos" TargetMode="External"/><Relationship Id="rId27086a961c24339e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/277" TargetMode="External"/><Relationship Id="rId22506a961c2433abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances/details/1053" TargetMode="External"/><Relationship Id="rId17516a961c2433d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-19-0195-R" TargetMode="External"/><Relationship Id="rId75836a961c2433e36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.18512" TargetMode="External"/><Relationship Id="rId75466a961c2433e9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biori.2019.12.004%20%20" TargetMode="External"/><Relationship Id="rId36476a961c2433fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.01.002" TargetMode="External"/><Relationship Id="rId89006a961c2434011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/sim0004" TargetMode="External"/><Relationship Id="rId89026a961c243407b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9222-9" TargetMode="External"/><Relationship Id="rId72186a961c2434107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy13030654" TargetMode="External"/><Relationship Id="rId82666a961c24341ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3775" TargetMode="External"/><Relationship Id="rId48186a961c2434202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-2338.1995.tb01123.x/pdf" TargetMode="External"/><Relationship Id="rId31986a961c243426b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2004.00698.x%20" TargetMode="External"/><Relationship Id="rId86796a961c24342ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12218" TargetMode="External"/><Relationship Id="rId20496a961c243433b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId51176a961c2434377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId87006a961c24343bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId82526a961c243442f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9128-6" TargetMode="External"/><Relationship Id="rId27816a961c243447f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12091735" TargetMode="External"/><Relationship Id="rId39966a961c243450a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-9-0852" TargetMode="External"/><Relationship Id="rId50996a961c2434552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41999031" TargetMode="External"/><Relationship Id="rId68846a961c24345f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId89196a961c2434643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=DEUTTR%20" TargetMode="External"/><Relationship Id="rId70416a961c2434695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10111806" TargetMode="External"/><Relationship Id="rId64886a961c2434722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology11050761" TargetMode="External"/><Relationship Id="rId18336a961c243478b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000150" TargetMode="External"/><Relationship Id="rId97706a961c24347f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3767/persoonia.2021.47.02" TargetMode="External"/><Relationship Id="rId25776a961c2434879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27356a961c243149f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27356a961c243149f.jpg"/><Relationship Id="rId96936a961c2432fa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96936a961c2432fa7.jpg"/><Relationship Id="rId87376a961c2434a5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87376a961c2434a5d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>