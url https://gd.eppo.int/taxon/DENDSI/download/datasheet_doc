--- v6 (2026-03-23)
+++ v7 (2026-04-12)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Chetverikov</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian conifer silk moth, Siberian lasiocampid, Siberian moth, Siberian silk moth, larch caterpillar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId974069c0c9c75784f" w:history="1">
+            <w:hyperlink r:id="rId306869dbec1ccbced" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId922569c0c9c7578ba" w:history="1">
+            <w:hyperlink r:id="rId993269dbec1ccbd56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENDSI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="33890531" name="name464669c0c9c757fa3" descr="13775.jpg"/>
+                  <wp:docPr id="41970815" name="name232269dbec1ccc2fd" descr="13775.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13775.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId613569c0c9c757fa0" cstate="print"/>
+                          <a:blip r:embed="rId206369dbec1ccc2fb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId795069c0c9c7580ed" w:history="1">
+            <w:hyperlink r:id="rId342669dbec1ccc3d7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2278,63 +2278,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37159160" name="name881269c0c9c759601" descr="DENDSI_distribution_map.jpg"/>
+            <wp:docPr id="6611843" name="name885569dbec1ccdac4" descr="DENDSI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENDSI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId502269c0c9c7595fd" cstate="print"/>
+                    <a:blip r:embed="rId572569dbec1ccdac0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3931,51 +3931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463-494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId761769c0c9c75a4ca" w:history="1">
+      <w:hyperlink r:id="rId337969dbec1cce762" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261969c0c9c75a59b" w:history="1">
+      <w:hyperlink r:id="rId338769dbec1cce7f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5605,51 +5605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Federal Service for Veterinary and Phytosanitary Supervision in the Nizhny Novgorod Region and the Republic of Marii El (2021) In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7 districts of the Republic of Mari El, the Siberian silkworm quarantine is maintained</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">! The news from 30.09.2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId860069c0c9c75b18c" w:history="1">
+      <w:hyperlink r:id="rId410169dbec1ccf22f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2021-12-17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5927,51 +5927,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendrolimus sibiricus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId166969c0c9c75b3d7" w:history="1">
+      <w:hyperlink r:id="rId227769dbec1ccf443" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6076,81 +6076,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 390-395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId449069c0c9c75b4d0" w:history="1">
+      <w:hyperlink r:id="rId311369dbec1ccf556" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00878.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30971833" name="name921469c0c9c75b552" descr="eu_funding_250.png"/>
+            <wp:docPr id="74101517" name="name138069dbec1ccf5ab" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId431569c0c9c75b551" cstate="print"/>
+                    <a:blip r:embed="rId882769dbec1ccf5aa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6248,137 +6248,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40300076">
+  <w:abstractNum w:abstractNumId="11083522">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38675509">
+    <w:lvl w:ilvl="0" w:tplc="70591725">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38675509" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70591725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38675509" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70591725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38675509" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70591725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38675509" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70591725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38675509" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70591725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38675509" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70591725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38675509" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70591725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38675509" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70591725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40300075">
+  <w:abstractNum w:abstractNumId="11083521">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27734151">
+    <w:lvl w:ilvl="0" w:tplc="20356939">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7130,55 +7130,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40300075">
-    <w:abstractNumId w:val="40300075"/>
+  <w:num w:numId="11083521">
+    <w:abstractNumId w:val="11083521"/>
   </w:num>
-  <w:num w:numId="40300076">
-    <w:abstractNumId w:val="40300076"/>
+  <w:num w:numId="11083522">
+    <w:abstractNumId w:val="11083522"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18728,51 +18728,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId817635423" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId983410623" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId974069c0c9c75784f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/" TargetMode="External"/><Relationship Id="rId922569c0c9c7578ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/categorization" TargetMode="External"/><Relationship Id="rId795069c0c9c7580ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/photos" TargetMode="External"/><Relationship Id="rId761769c0c9c75a4ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId261969c0c9c75a59b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13009" TargetMode="External"/><Relationship Id="rId860069c0c9c75b18c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show" TargetMode="External"/><Relationship Id="rId166969c0c9c75b3d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId449069c0c9c75b4d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00878.x" TargetMode="External"/><Relationship Id="rId613569c0c9c757fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId613569c0c9c757fa0.jpg"/><Relationship Id="rId502269c0c9c7595fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId502269c0c9c7595fd.jpg"/><Relationship Id="rId431569c0c9c75b551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId431569c0c9c75b551.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId334492451" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId966139142" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId306869dbec1ccbced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/" TargetMode="External"/><Relationship Id="rId993269dbec1ccbd56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/categorization" TargetMode="External"/><Relationship Id="rId342669dbec1ccc3d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/photos" TargetMode="External"/><Relationship Id="rId337969dbec1cce762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId338769dbec1cce7f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13009" TargetMode="External"/><Relationship Id="rId410169dbec1ccf22f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show" TargetMode="External"/><Relationship Id="rId227769dbec1ccf443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId311369dbec1ccf556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00878.x" TargetMode="External"/><Relationship Id="rId206369dbec1ccc2fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId206369dbec1ccc2fb.jpg"/><Relationship Id="rId572569dbec1ccdac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId572569dbec1ccdac0.jpg"/><Relationship Id="rId882769dbec1ccf5aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId882769dbec1ccf5aa.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>