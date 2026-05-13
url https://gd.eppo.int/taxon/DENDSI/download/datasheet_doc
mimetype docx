--- v7 (2026-04-12)
+++ v8 (2026-05-13)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Chetverikov</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian conifer silk moth, Siberian lasiocampid, Siberian moth, Siberian silk moth, larch caterpillar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306869dbec1ccbced" w:history="1">
+            <w:hyperlink r:id="rId65236a04f0807d9ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId993269dbec1ccbd56" w:history="1">
+            <w:hyperlink r:id="rId36486a04f0807da55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENDSI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="41970815" name="name232269dbec1ccc2fd" descr="13775.jpg"/>
+                  <wp:docPr id="61834923" name="name56426a04f0807e0bd" descr="13775.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13775.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId206369dbec1ccc2fb" cstate="print"/>
+                          <a:blip r:embed="rId29386a04f0807e0bb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId342669dbec1ccc3d7" w:history="1">
+            <w:hyperlink r:id="rId81626a04f0807e1cc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2278,63 +2278,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6611843" name="name885569dbec1ccdac4" descr="DENDSI_distribution_map.jpg"/>
+            <wp:docPr id="93731368" name="name27876a04f0807fb62" descr="DENDSI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENDSI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId572569dbec1ccdac0" cstate="print"/>
+                    <a:blip r:embed="rId69356a04f0807fb5f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3931,51 +3931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463-494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId337969dbec1cce762" w:history="1">
+      <w:hyperlink r:id="rId49206a04f080807ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId338769dbec1cce7f6" w:history="1">
+      <w:hyperlink r:id="rId31896a04f08080844" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5605,51 +5605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Federal Service for Veterinary and Phytosanitary Supervision in the Nizhny Novgorod Region and the Republic of Marii El (2021) In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7 districts of the Republic of Mari El, the Siberian silkworm quarantine is maintained</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">! The news from 30.09.2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId410169dbec1ccf22f" w:history="1">
+      <w:hyperlink r:id="rId49936a04f0808178a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2021-12-17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5927,51 +5927,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendrolimus sibiricus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId227769dbec1ccf443" w:history="1">
+      <w:hyperlink r:id="rId16226a04f08081a24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6076,81 +6076,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 390-395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311369dbec1ccf556" w:history="1">
+      <w:hyperlink r:id="rId99456a04f08081b19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00878.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74101517" name="name138069dbec1ccf5ab" descr="eu_funding_250.png"/>
+            <wp:docPr id="88403410" name="name90386a04f08081bc2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId882769dbec1ccf5aa" cstate="print"/>
+                    <a:blip r:embed="rId30496a04f08081bc0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6248,137 +6248,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11083522">
+  <w:abstractNum w:abstractNumId="52979936">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70591725">
+    <w:lvl w:ilvl="0" w:tplc="97449985">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70591725" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97449985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70591725" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97449985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70591725" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97449985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70591725" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97449985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70591725" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97449985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70591725" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97449985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70591725" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97449985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70591725" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97449985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11083521">
+  <w:abstractNum w:abstractNumId="52979935">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20356939">
+    <w:lvl w:ilvl="0" w:tplc="42160175">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7130,55 +7130,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11083521">
-    <w:abstractNumId w:val="11083521"/>
+  <w:num w:numId="52979935">
+    <w:abstractNumId w:val="52979935"/>
   </w:num>
-  <w:num w:numId="11083522">
-    <w:abstractNumId w:val="11083522"/>
+  <w:num w:numId="52979936">
+    <w:abstractNumId w:val="52979936"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18728,51 +18728,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId334492451" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId966139142" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId306869dbec1ccbced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/" TargetMode="External"/><Relationship Id="rId993269dbec1ccbd56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/categorization" TargetMode="External"/><Relationship Id="rId342669dbec1ccc3d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/photos" TargetMode="External"/><Relationship Id="rId337969dbec1cce762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId338769dbec1cce7f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13009" TargetMode="External"/><Relationship Id="rId410169dbec1ccf22f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show" TargetMode="External"/><Relationship Id="rId227769dbec1ccf443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId311369dbec1ccf556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00878.x" TargetMode="External"/><Relationship Id="rId206369dbec1ccc2fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId206369dbec1ccc2fb.jpg"/><Relationship Id="rId572569dbec1ccdac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId572569dbec1ccdac0.jpg"/><Relationship Id="rId882769dbec1ccf5aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId882769dbec1ccf5aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId687337574" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455449096" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65236a04f0807d9ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/" TargetMode="External"/><Relationship Id="rId36486a04f0807da55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/categorization" TargetMode="External"/><Relationship Id="rId81626a04f0807e1cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/photos" TargetMode="External"/><Relationship Id="rId49206a04f080807ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId31896a04f08080844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13009" TargetMode="External"/><Relationship Id="rId49936a04f0808178a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show" TargetMode="External"/><Relationship Id="rId16226a04f08081a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99456a04f08081b19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00878.x" TargetMode="External"/><Relationship Id="rId29386a04f0807e0bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29386a04f0807e0bb.jpg"/><Relationship Id="rId69356a04f0807fb5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69356a04f0807fb5f.jpg"/><Relationship Id="rId30496a04f08081bc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30496a04f08081bc0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>