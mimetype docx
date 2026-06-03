--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Chetverikov</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian conifer silk moth, Siberian lasiocampid, Siberian moth, Siberian silk moth, larch caterpillar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65236a04f0807d9ef" w:history="1">
+            <w:hyperlink r:id="rId90336a1fbee8e20f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36486a04f0807da55" w:history="1">
+            <w:hyperlink r:id="rId94726a1fbee8e2163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENDSI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61834923" name="name56426a04f0807e0bd" descr="13775.jpg"/>
+                  <wp:docPr id="59531258" name="name84326a1fbee8e270a" descr="13775.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13775.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29386a04f0807e0bb" cstate="print"/>
+                          <a:blip r:embed="rId78716a1fbee8e2708" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId81626a04f0807e1cc" w:history="1">
+            <w:hyperlink r:id="rId93436a1fbee8e2874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2278,63 +2278,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93731368" name="name27876a04f0807fb62" descr="DENDSI_distribution_map.jpg"/>
+            <wp:docPr id="59926009" name="name57066a1fbee8e4423" descr="DENDSI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENDSI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69356a04f0807fb5f" cstate="print"/>
+                    <a:blip r:embed="rId89176a1fbee8e441e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3931,51 +3931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463-494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49206a04f080807ab" w:history="1">
+      <w:hyperlink r:id="rId90076a1fbee8e51d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31896a04f08080844" w:history="1">
+      <w:hyperlink r:id="rId14026a1fbee8e526a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5605,51 +5605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Federal Service for Veterinary and Phytosanitary Supervision in the Nizhny Novgorod Region and the Republic of Marii El (2021) In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7 districts of the Republic of Mari El, the Siberian silkworm quarantine is maintained</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">! The news from 30.09.2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49936a04f0808178a" w:history="1">
+      <w:hyperlink r:id="rId93706a1fbee8e5ce3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2021-12-17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5927,51 +5927,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendrolimus sibiricus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16226a04f08081a24" w:history="1">
+      <w:hyperlink r:id="rId72836a1fbee8e5efc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6076,81 +6076,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 390-395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99456a04f08081b19" w:history="1">
+      <w:hyperlink r:id="rId94356a1fbee8e5ff1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00878.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88403410" name="name90386a04f08081bc2" descr="eu_funding_250.png"/>
+            <wp:docPr id="5813900" name="name48946a1fbee8e6090" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30496a04f08081bc0" cstate="print"/>
+                    <a:blip r:embed="rId77106a1fbee8e608f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6248,137 +6248,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52979936">
+  <w:abstractNum w:abstractNumId="34478611">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97449985">
+    <w:lvl w:ilvl="0" w:tplc="87628768">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97449985" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87628768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97449985" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87628768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97449985" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87628768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97449985" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87628768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97449985" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87628768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97449985" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87628768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97449985" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87628768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97449985" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87628768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52979935">
+  <w:abstractNum w:abstractNumId="34478610">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42160175">
+    <w:lvl w:ilvl="0" w:tplc="87944661">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7130,55 +7130,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52979935">
-    <w:abstractNumId w:val="52979935"/>
+  <w:num w:numId="34478610">
+    <w:abstractNumId w:val="34478610"/>
   </w:num>
-  <w:num w:numId="52979936">
-    <w:abstractNumId w:val="52979936"/>
+  <w:num w:numId="34478611">
+    <w:abstractNumId w:val="34478611"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18728,51 +18728,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId687337574" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455449096" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65236a04f0807d9ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/" TargetMode="External"/><Relationship Id="rId36486a04f0807da55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/categorization" TargetMode="External"/><Relationship Id="rId81626a04f0807e1cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/photos" TargetMode="External"/><Relationship Id="rId49206a04f080807ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId31896a04f08080844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13009" TargetMode="External"/><Relationship Id="rId49936a04f0808178a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show" TargetMode="External"/><Relationship Id="rId16226a04f08081a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99456a04f08081b19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00878.x" TargetMode="External"/><Relationship Id="rId29386a04f0807e0bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29386a04f0807e0bb.jpg"/><Relationship Id="rId69356a04f0807fb5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69356a04f0807fb5f.jpg"/><Relationship Id="rId30496a04f08081bc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30496a04f08081bc0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId245282709" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId403184848" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90336a1fbee8e20f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/" TargetMode="External"/><Relationship Id="rId94726a1fbee8e2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/categorization" TargetMode="External"/><Relationship Id="rId93436a1fbee8e2874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/photos" TargetMode="External"/><Relationship Id="rId90076a1fbee8e51d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId14026a1fbee8e526a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13009" TargetMode="External"/><Relationship Id="rId93706a1fbee8e5ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show" TargetMode="External"/><Relationship Id="rId72836a1fbee8e5efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94356a1fbee8e5ff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00878.x" TargetMode="External"/><Relationship Id="rId78716a1fbee8e2708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78716a1fbee8e2708.jpg"/><Relationship Id="rId89176a1fbee8e441e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89176a1fbee8e441e.jpg"/><Relationship Id="rId77106a1fbee8e608f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77106a1fbee8e608f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>