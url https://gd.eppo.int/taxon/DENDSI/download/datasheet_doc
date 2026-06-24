--- v9 (2026-06-03)
+++ v10 (2026-06-24)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Chetverikov</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian conifer silk moth, Siberian lasiocampid, Siberian moth, Siberian silk moth, larch caterpillar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90336a1fbee8e20f4" w:history="1">
+            <w:hyperlink r:id="rId52346a3bd12174385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94726a1fbee8e2163" w:history="1">
+            <w:hyperlink r:id="rId69656a3bd121743f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENDSI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59531258" name="name84326a1fbee8e270a" descr="13775.jpg"/>
+                  <wp:docPr id="54319124" name="name28156a3bd121749d3" descr="13775.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13775.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId78716a1fbee8e2708" cstate="print"/>
+                          <a:blip r:embed="rId11536a3bd121749d1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId93436a1fbee8e2874" w:history="1">
+            <w:hyperlink r:id="rId24406a3bd12174b0f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2278,63 +2278,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59926009" name="name57066a1fbee8e4423" descr="DENDSI_distribution_map.jpg"/>
+            <wp:docPr id="15190574" name="name74116a3bd121761a1" descr="DENDSI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENDSI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89176a1fbee8e441e" cstate="print"/>
+                    <a:blip r:embed="rId69066a3bd1217619d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3931,51 +3931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463-494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90076a1fbee8e51d1" w:history="1">
+      <w:hyperlink r:id="rId90576a3bd12176e8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14026a1fbee8e526a" w:history="1">
+      <w:hyperlink r:id="rId53086a3bd12176f22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5605,51 +5605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Federal Service for Veterinary and Phytosanitary Supervision in the Nizhny Novgorod Region and the Republic of Marii El (2021) In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7 districts of the Republic of Mari El, the Siberian silkworm quarantine is maintained</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">! The news from 30.09.2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93706a1fbee8e5ce3" w:history="1">
+      <w:hyperlink r:id="rId77406a3bd12177986" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2021-12-17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5927,51 +5927,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendrolimus sibiricus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72836a1fbee8e5efc" w:history="1">
+      <w:hyperlink r:id="rId15976a3bd12177b96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6076,81 +6076,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 390-395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94356a1fbee8e5ff1" w:history="1">
+      <w:hyperlink r:id="rId27596a3bd12177c9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00878.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5813900" name="name48946a1fbee8e6090" descr="eu_funding_250.png"/>
+            <wp:docPr id="15349856" name="name14056a3bd12177def" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77106a1fbee8e608f" cstate="print"/>
+                    <a:blip r:embed="rId49346a3bd12177dee" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6248,137 +6248,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34478611">
+  <w:abstractNum w:abstractNumId="63229434">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87628768">
+    <w:lvl w:ilvl="0" w:tplc="63563433">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87628768" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63563433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87628768" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63563433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87628768" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63563433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87628768" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63563433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87628768" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63563433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87628768" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63563433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87628768" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63563433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87628768" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63563433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34478610">
+  <w:abstractNum w:abstractNumId="63229433">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87944661">
+    <w:lvl w:ilvl="0" w:tplc="24893718">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7130,55 +7130,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34478610">
-    <w:abstractNumId w:val="34478610"/>
+  <w:num w:numId="63229433">
+    <w:abstractNumId w:val="63229433"/>
   </w:num>
-  <w:num w:numId="34478611">
-    <w:abstractNumId w:val="34478611"/>
+  <w:num w:numId="63229434">
+    <w:abstractNumId w:val="63229434"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18728,51 +18728,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId245282709" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId403184848" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90336a1fbee8e20f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/" TargetMode="External"/><Relationship Id="rId94726a1fbee8e2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/categorization" TargetMode="External"/><Relationship Id="rId93436a1fbee8e2874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/photos" TargetMode="External"/><Relationship Id="rId90076a1fbee8e51d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId14026a1fbee8e526a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13009" TargetMode="External"/><Relationship Id="rId93706a1fbee8e5ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show" TargetMode="External"/><Relationship Id="rId72836a1fbee8e5efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94356a1fbee8e5ff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00878.x" TargetMode="External"/><Relationship Id="rId78716a1fbee8e2708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78716a1fbee8e2708.jpg"/><Relationship Id="rId89176a1fbee8e441e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89176a1fbee8e441e.jpg"/><Relationship Id="rId77106a1fbee8e608f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77106a1fbee8e608f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId339497666" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId556616506" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52346a3bd12174385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/" TargetMode="External"/><Relationship Id="rId69656a3bd121743f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/categorization" TargetMode="External"/><Relationship Id="rId24406a3bd12174b0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/photos" TargetMode="External"/><Relationship Id="rId90576a3bd12176e8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId53086a3bd12176f22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13009" TargetMode="External"/><Relationship Id="rId77406a3bd12177986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show" TargetMode="External"/><Relationship Id="rId15976a3bd12177b96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27596a3bd12177c9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00878.x" TargetMode="External"/><Relationship Id="rId11536a3bd121749d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11536a3bd121749d1.jpg"/><Relationship Id="rId69066a3bd1217619d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69066a3bd1217619d.jpg"/><Relationship Id="rId49346a3bd12177dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49346a3bd12177dee.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>