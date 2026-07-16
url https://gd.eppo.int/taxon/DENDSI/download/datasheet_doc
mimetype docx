--- v10 (2026-06-24)
+++ v11 (2026-07-16)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Chetverikov</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian conifer silk moth, Siberian lasiocampid, Siberian moth, Siberian silk moth, larch caterpillar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52346a3bd12174385" w:history="1">
+            <w:hyperlink r:id="rId73386a5885a7f27a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69656a3bd121743f0" w:history="1">
+            <w:hyperlink r:id="rId63456a5885a7f280f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENDSI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54319124" name="name28156a3bd121749d3" descr="13775.jpg"/>
+                  <wp:docPr id="99452279" name="name84256a5885a7f2e18" descr="13775.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13775.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11536a3bd121749d1" cstate="print"/>
+                          <a:blip r:embed="rId46636a5885a7f2e16" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId24406a3bd12174b0f" w:history="1">
+            <w:hyperlink r:id="rId48016a5885a7f2f4a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2278,63 +2278,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15190574" name="name74116a3bd121761a1" descr="DENDSI_distribution_map.jpg"/>
+            <wp:docPr id="44360784" name="name63396a5885a800560" descr="DENDSI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENDSI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69066a3bd1217619d" cstate="print"/>
+                    <a:blip r:embed="rId84276a5885a80055d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3931,51 +3931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463-494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90576a3bd12176e8d" w:history="1">
+      <w:hyperlink r:id="rId55806a5885a801200" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53086a3bd12176f22" w:history="1">
+      <w:hyperlink r:id="rId86516a5885a801293" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5605,51 +5605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Federal Service for Veterinary and Phytosanitary Supervision in the Nizhny Novgorod Region and the Republic of Marii El (2021) In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7 districts of the Republic of Mari El, the Siberian silkworm quarantine is maintained</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">! The news from 30.09.2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77406a3bd12177986" w:history="1">
+      <w:hyperlink r:id="rId29046a5885a801c7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2021-12-17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5927,51 +5927,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendrolimus sibiricus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15976a3bd12177b96" w:history="1">
+      <w:hyperlink r:id="rId12066a5885a801e99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6076,81 +6076,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 390-395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27596a3bd12177c9c" w:history="1">
+      <w:hyperlink r:id="rId21176a5885a801fa9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00878.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15349856" name="name14056a3bd12177def" descr="eu_funding_250.png"/>
+            <wp:docPr id="43836812" name="name16536a5885a802178" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49346a3bd12177dee" cstate="print"/>
+                    <a:blip r:embed="rId29426a5885a802177" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6248,137 +6248,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63229434">
+  <w:abstractNum w:abstractNumId="15767356">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63563433">
+    <w:lvl w:ilvl="0" w:tplc="21454656">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63563433" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21454656" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63563433" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21454656" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63563433" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21454656" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63563433" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21454656" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63563433" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21454656" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63563433" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21454656" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63563433" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21454656" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63563433" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21454656" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63229433">
+  <w:abstractNum w:abstractNumId="15767355">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24893718">
+    <w:lvl w:ilvl="0" w:tplc="15604284">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7130,55 +7130,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63229433">
-    <w:abstractNumId w:val="63229433"/>
+  <w:num w:numId="15767355">
+    <w:abstractNumId w:val="15767355"/>
   </w:num>
-  <w:num w:numId="63229434">
-    <w:abstractNumId w:val="63229434"/>
+  <w:num w:numId="15767356">
+    <w:abstractNumId w:val="15767356"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18728,51 +18728,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId339497666" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId556616506" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52346a3bd12174385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/" TargetMode="External"/><Relationship Id="rId69656a3bd121743f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/categorization" TargetMode="External"/><Relationship Id="rId24406a3bd12174b0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/photos" TargetMode="External"/><Relationship Id="rId90576a3bd12176e8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId53086a3bd12176f22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13009" TargetMode="External"/><Relationship Id="rId77406a3bd12177986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show" TargetMode="External"/><Relationship Id="rId15976a3bd12177b96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27596a3bd12177c9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00878.x" TargetMode="External"/><Relationship Id="rId11536a3bd121749d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11536a3bd121749d1.jpg"/><Relationship Id="rId69066a3bd1217619d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69066a3bd1217619d.jpg"/><Relationship Id="rId49346a3bd12177dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49346a3bd12177dee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId757653890" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId411912760" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73386a5885a7f27a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/" TargetMode="External"/><Relationship Id="rId63456a5885a7f280f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/categorization" TargetMode="External"/><Relationship Id="rId48016a5885a7f2f4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/photos" TargetMode="External"/><Relationship Id="rId55806a5885a801200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId86516a5885a801293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13009" TargetMode="External"/><Relationship Id="rId29046a5885a801c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show" TargetMode="External"/><Relationship Id="rId12066a5885a801e99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21176a5885a801fa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00878.x" TargetMode="External"/><Relationship Id="rId46636a5885a7f2e16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46636a5885a7f2e16.jpg"/><Relationship Id="rId84276a5885a80055d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84276a5885a80055d.jpg"/><Relationship Id="rId29426a5885a802177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29426a5885a802177.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>