--- v11 (2026-07-16)
+++ v12 (2026-08-08)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Chetverikov</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian conifer silk moth, Siberian lasiocampid, Siberian moth, Siberian silk moth, larch caterpillar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73386a5885a7f27a6" w:history="1">
+            <w:hyperlink r:id="rId64706a7706e5c3ef7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63456a5885a7f280f" w:history="1">
+            <w:hyperlink r:id="rId48626a7706e5c3fa7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENDSI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99452279" name="name84256a5885a7f2e18" descr="13775.jpg"/>
+                  <wp:docPr id="34230252" name="name46986a7706e5c48c5" descr="13775.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13775.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46636a5885a7f2e16" cstate="print"/>
+                          <a:blip r:embed="rId39546a7706e5c48c3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId48016a5885a7f2f4a" w:history="1">
+            <w:hyperlink r:id="rId56076a7706e5c49e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2278,63 +2278,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44360784" name="name63396a5885a800560" descr="DENDSI_distribution_map.jpg"/>
+            <wp:docPr id="27977955" name="name21806a7706e5c64bf" descr="DENDSI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENDSI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84276a5885a80055d" cstate="print"/>
+                    <a:blip r:embed="rId28416a7706e5c64bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3931,51 +3931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463-494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55806a5885a801200" w:history="1">
+      <w:hyperlink r:id="rId77496a7706e5c71b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86516a5885a801293" w:history="1">
+      <w:hyperlink r:id="rId47146a7706e5c7247" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5605,51 +5605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Federal Service for Veterinary and Phytosanitary Supervision in the Nizhny Novgorod Region and the Republic of Marii El (2021) In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7 districts of the Republic of Mari El, the Siberian silkworm quarantine is maintained</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">! The news from 30.09.2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29046a5885a801c7e" w:history="1">
+      <w:hyperlink r:id="rId84546a7706e5c7c9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2021-12-17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5927,51 +5927,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendrolimus sibiricus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12066a5885a801e99" w:history="1">
+      <w:hyperlink r:id="rId35296a7706e5c7eb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6076,81 +6076,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 390-395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21176a5885a801fa9" w:history="1">
+      <w:hyperlink r:id="rId28056a7706e5c7faa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00878.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43836812" name="name16536a5885a802178" descr="eu_funding_250.png"/>
+            <wp:docPr id="59736374" name="name29116a7706e5c8008" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29426a5885a802177" cstate="print"/>
+                    <a:blip r:embed="rId92926a7706e5c8007" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6248,137 +6248,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15767356">
+  <w:abstractNum w:abstractNumId="92481010">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21454656">
+    <w:lvl w:ilvl="0" w:tplc="63466089">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21454656" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63466089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21454656" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63466089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21454656" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63466089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21454656" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63466089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21454656" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63466089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21454656" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63466089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21454656" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63466089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21454656" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63466089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15767355">
+  <w:abstractNum w:abstractNumId="92481009">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15604284">
+    <w:lvl w:ilvl="0" w:tplc="25253023">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7130,55 +7130,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15767355">
-    <w:abstractNumId w:val="15767355"/>
+  <w:num w:numId="92481009">
+    <w:abstractNumId w:val="92481009"/>
   </w:num>
-  <w:num w:numId="15767356">
-    <w:abstractNumId w:val="15767356"/>
+  <w:num w:numId="92481010">
+    <w:abstractNumId w:val="92481010"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18728,51 +18728,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId757653890" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId411912760" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73386a5885a7f27a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/" TargetMode="External"/><Relationship Id="rId63456a5885a7f280f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/categorization" TargetMode="External"/><Relationship Id="rId48016a5885a7f2f4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/photos" TargetMode="External"/><Relationship Id="rId55806a5885a801200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId86516a5885a801293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13009" TargetMode="External"/><Relationship Id="rId29046a5885a801c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show" TargetMode="External"/><Relationship Id="rId12066a5885a801e99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21176a5885a801fa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00878.x" TargetMode="External"/><Relationship Id="rId46636a5885a7f2e16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46636a5885a7f2e16.jpg"/><Relationship Id="rId84276a5885a80055d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84276a5885a80055d.jpg"/><Relationship Id="rId29426a5885a802177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29426a5885a802177.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId608495324" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId844978761" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64706a7706e5c3ef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/" TargetMode="External"/><Relationship Id="rId48626a7706e5c3fa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/categorization" TargetMode="External"/><Relationship Id="rId56076a7706e5c49e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/photos" TargetMode="External"/><Relationship Id="rId77496a7706e5c71b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId47146a7706e5c7247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13009" TargetMode="External"/><Relationship Id="rId84546a7706e5c7c9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show" TargetMode="External"/><Relationship Id="rId35296a7706e5c7eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28056a7706e5c7faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00878.x" TargetMode="External"/><Relationship Id="rId39546a7706e5c48c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39546a7706e5c48c3.jpg"/><Relationship Id="rId28416a7706e5c64bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28416a7706e5c64bb.jpg"/><Relationship Id="rId92926a7706e5c8007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92926a7706e5c8007.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>