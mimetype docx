--- v12 (2026-08-08)
+++ v13 (2026-08-28)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Chetverikov</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian conifer silk moth, Siberian lasiocampid, Siberian moth, Siberian silk moth, larch caterpillar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64706a7706e5c3ef7" w:history="1">
+            <w:hyperlink r:id="rId10076a91c862901c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48626a7706e5c3fa7" w:history="1">
+            <w:hyperlink r:id="rId70356a91c86290234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENDSI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="34230252" name="name46986a7706e5c48c5" descr="13775.jpg"/>
+                  <wp:docPr id="36759007" name="name40816a91c86290d8d" descr="13775.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13775.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39546a7706e5c48c3" cstate="print"/>
+                          <a:blip r:embed="rId13596a91c86290d8b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId56076a7706e5c49e9" w:history="1">
+            <w:hyperlink r:id="rId50726a91c86290f15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2278,63 +2278,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27977955" name="name21806a7706e5c64bf" descr="DENDSI_distribution_map.jpg"/>
+            <wp:docPr id="40741649" name="name20876a91c8629279f" descr="DENDSI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENDSI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28416a7706e5c64bb" cstate="print"/>
+                    <a:blip r:embed="rId65526a91c8629279c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3931,51 +3931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463-494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77496a7706e5c71b0" w:history="1">
+      <w:hyperlink r:id="rId85316a91c86293489" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47146a7706e5c7247" w:history="1">
+      <w:hyperlink r:id="rId61986a91c86293521" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5605,51 +5605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Federal Service for Veterinary and Phytosanitary Supervision in the Nizhny Novgorod Region and the Republic of Marii El (2021) In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7 districts of the Republic of Mari El, the Siberian silkworm quarantine is maintained</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">! The news from 30.09.2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84546a7706e5c7c9e" w:history="1">
+      <w:hyperlink r:id="rId43306a91c86293fa6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2021-12-17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5927,51 +5927,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendrolimus sibiricus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35296a7706e5c7eb5" w:history="1">
+      <w:hyperlink r:id="rId97366a91c862941c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6076,81 +6076,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 390-395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28056a7706e5c7faa" w:history="1">
+      <w:hyperlink r:id="rId53146a91c862942bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00878.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59736374" name="name29116a7706e5c8008" descr="eu_funding_250.png"/>
+            <wp:docPr id="10077681" name="name37686a91c862946b5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92926a7706e5c8007" cstate="print"/>
+                    <a:blip r:embed="rId76546a91c862946b4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6248,137 +6248,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92481010">
+  <w:abstractNum w:abstractNumId="66954794">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63466089">
+    <w:lvl w:ilvl="0" w:tplc="33524867">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63466089" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33524867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63466089" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33524867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63466089" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33524867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63466089" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33524867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63466089" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33524867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63466089" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33524867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63466089" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33524867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63466089" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33524867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92481009">
+  <w:abstractNum w:abstractNumId="66954793">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25253023">
+    <w:lvl w:ilvl="0" w:tplc="42929600">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7130,55 +7130,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92481009">
-    <w:abstractNumId w:val="92481009"/>
+  <w:num w:numId="66954793">
+    <w:abstractNumId w:val="66954793"/>
   </w:num>
-  <w:num w:numId="92481010">
-    <w:abstractNumId w:val="92481010"/>
+  <w:num w:numId="66954794">
+    <w:abstractNumId w:val="66954794"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18728,51 +18728,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId608495324" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId844978761" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64706a7706e5c3ef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/" TargetMode="External"/><Relationship Id="rId48626a7706e5c3fa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/categorization" TargetMode="External"/><Relationship Id="rId56076a7706e5c49e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/photos" TargetMode="External"/><Relationship Id="rId77496a7706e5c71b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId47146a7706e5c7247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13009" TargetMode="External"/><Relationship Id="rId84546a7706e5c7c9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show" TargetMode="External"/><Relationship Id="rId35296a7706e5c7eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28056a7706e5c7faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00878.x" TargetMode="External"/><Relationship Id="rId39546a7706e5c48c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39546a7706e5c48c3.jpg"/><Relationship Id="rId28416a7706e5c64bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28416a7706e5c64bb.jpg"/><Relationship Id="rId92926a7706e5c8007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92926a7706e5c8007.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId982962876" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId788550687" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10076a91c862901c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/" TargetMode="External"/><Relationship Id="rId70356a91c86290234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/categorization" TargetMode="External"/><Relationship Id="rId50726a91c86290f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENDSI/photos" TargetMode="External"/><Relationship Id="rId85316a91c86293489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId61986a91c86293521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13009" TargetMode="External"/><Relationship Id="rId43306a91c86293fa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ursn-nnov.ru/ru/news/?nid=18422&amp;a=entry.show" TargetMode="External"/><Relationship Id="rId97366a91c862941c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53146a91c862942bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00878.x" TargetMode="External"/><Relationship Id="rId13596a91c86290d8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13596a91c86290d8b.jpg"/><Relationship Id="rId65526a91c8629279c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65526a91c8629279c.jpg"/><Relationship Id="rId76546a91c862946b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76546a91c862946b4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>