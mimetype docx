--- v0 (2026-04-20)
+++ v1 (2026-05-13)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Thatcher)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red turpentine beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236269e58e9244013" w:history="1">
+            <w:hyperlink r:id="rId46026a044e9946f01" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649669e58e9244065" w:history="1">
+            <w:hyperlink r:id="rId14176a044e9946f46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENCVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83354863" name="name157869e58e924412a" descr="18672.jpg"/>
+                  <wp:docPr id="58630946" name="name80416a044e9948164" descr="18672.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18672.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId774669e58e9244129" cstate="print"/>
+                          <a:blip r:embed="rId50176a044e9948161" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId772769e58e9244288" w:history="1">
+            <w:hyperlink r:id="rId34216a044e994828e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2376,63 +2376,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can withstand noticeable variation of abiotic conditions and successfully develops in hot and cold climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14419213" name="name691169e58e9245bd1" descr="DENCVA_distribution_map.jpg"/>
+            <wp:docPr id="56512798" name="name89716a044e994b269" descr="DENCVA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENCVA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId971369e58e9245bcd" cstate="print"/>
+                    <a:blip r:embed="rId98946a044e994b266" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5943,51 +5943,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2025) Bark and ambrosia beetles (US and Canada). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111769e58e9247542" w:history="1">
+      <w:hyperlink r:id="rId77446a044e994ced2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6022,51 +6022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infestation with UAV-based thermal and hyperspectral images. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote Sensing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16, 3840. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId805569e58e92475cc" w:history="1">
+      <w:hyperlink r:id="rId98036a044e994cf59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/rs16203840</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6101,51 +6101,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution maps of plant pests. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId211369e58e924764a" w:history="1">
+      <w:hyperlink r:id="rId69126a044e994cfd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DMPP/20173184889</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6171,51 +6171,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal Behaviour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–427. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId401169e58e92476be" w:history="1">
+      <w:hyperlink r:id="rId50096a044e994d049" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.anbehav.2011.11.012</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6230,51 +6230,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cheng C, Zhou F, Lu M, Sun J-H (2015) Inducible pine rosin defense mediates interactions between an invasive insect–fungal complex and newly acquired sympatric fungal associates. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Integrative Zoology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 453–464. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId374769e58e924771e" w:history="1">
+      <w:hyperlink r:id="rId29196a044e994d0ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1749-4877.12138</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6307,51 +6307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2021) Rapid Pest Risk Analysis (PRA) for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Korycinska A. (compilator), UK: York. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId847169e58e92477ba" w:history="1">
+      <w:hyperlink r:id="rId49606a044e994d12d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6404,51 +6404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 421–423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId393569e58e9247861" w:history="1">
+      <w:hyperlink r:id="rId54506a044e994d1d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6483,51 +6483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 505–523. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId479569e58e92478e3" w:history="1">
+      <w:hyperlink r:id="rId53216a044e994ebe0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12622</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6542,101 +6542,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId870769e58e9247941" w:history="1">
+      <w:hyperlink r:id="rId50116a044e994ec58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DENCVA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 15 September 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUFORGEN (2025) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus radiata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId367169e58e9247992" w:history="1">
+      <w:hyperlink r:id="rId32746a044e994ecad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.euforgen.org/species/pinus-radiata</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6691,51 +6691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 155–160. DOI: 10.17221/4554-JFS. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId864869e58e9247a31" w:history="1">
+      <w:hyperlink r:id="rId31186a044e994ed4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6768,51 +6768,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. U.S. Department of Agriculture, Bureau of Entomology L.O. Howard. Washington: Government Printing Office, Technical Series, No. 17, Part I. 232 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId497869e58e9247ab3" w:history="1">
+      <w:hyperlink r:id="rId72296a044e994edcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> PLoS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e22005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489369e58e9247b46" w:history="1">
+      <w:hyperlink r:id="rId58286a044e994ee5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0022005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6917,51 +6917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Z, Xu B, Guo Y, Raffa K, Sun J (2017) Gallery and acoustic traits related to female body size mediate male mate choice in a bark beetle. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal Behaviour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 125, 41–50. doi: 10.1016/j.anbehav.2017.01.002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId894169e58e9247bba" w:history="1">
+      <w:hyperlink r:id="rId23126a044e994eebf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemical Senses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 38(6), 485–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId795269e58e9247c41" w:history="1">
+      <w:hyperlink r:id="rId94866a044e994ef3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/chemse/bjt019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7068,101 +7068,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1285–1297, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId421669e58e9247cbb" w:history="1">
+      <w:hyperlink r:id="rId10656a044e994efb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu M, Sun J (2017) Red turpentine beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LeConte. In: Wan F, Jiang M, Zhan A (Eds). Biological Invasions and Its Management in China. Invading Nature. Springer Series in Invasion Ecology, Vol. 11. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId289669e58e9247d14" w:history="1">
+      <w:hyperlink r:id="rId56396a044e994f005" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-024-0948-2_11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7237,51 +7237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 275–293. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId865769e58e9247dd1" w:history="1">
+      <w:hyperlink r:id="rId26846a044e994f0be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10482-009-9343-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7327,51 +7327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forests </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1604. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId931869e58e9247e63" w:history="1">
+      <w:hyperlink r:id="rId75166a044e994f14e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f16101604</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7386,51 +7386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Owen DR, Smith SL, Seybold SJ (2010) Red turpentine beetle. Forest Insect &amp; Disease Leaflet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId556869e58e9247ec0" w:history="1">
+      <w:hyperlink r:id="rId51136a044e994f1bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7485,51 +7485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107885. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId653769e58e9247f6a" w:history="1">
+      <w:hyperlink r:id="rId58746a044e994f264" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2023.107885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7575,51 +7575,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1163–1177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106269e58e9248015" w:history="1">
+      <w:hyperlink r:id="rId41866a044e994f2fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/3554813</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7645,51 +7645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Review of Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 293–311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId475069e58e92480c0" w:history="1">
+      <w:hyperlink r:id="rId94656a044e994f374" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-ento-120811-153624</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7744,51 +7744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId484469e58e9248165" w:history="1">
+      <w:hyperlink r:id="rId61876a044e994f417" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f16020299</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8019,51 +8019,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1735–1760. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId416369e58e924831e" w:history="1">
+      <w:hyperlink r:id="rId89396a044e994f5d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10531-004-0697-9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8138,51 +8138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 209–216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId335469e58e92483db" w:history="1">
+      <w:hyperlink r:id="rId78106a044e994f690" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7917.2010.01361.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8257,51 +8257,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId174469e58e92484b4" w:history="1">
+      <w:hyperlink r:id="rId21436a044e994f757" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8379,51 +8379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 91-96  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId303569e58e9248582" w:history="1">
+      <w:hyperlink r:id="rId99886a044e994f823" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70057</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8519,137 +8519,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99182473">
+  <w:abstractNum w:abstractNumId="70050053">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87330437">
+    <w:lvl w:ilvl="0" w:tplc="13356565">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87330437" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13356565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87330437" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13356565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87330437" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13356565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87330437" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13356565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87330437" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13356565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87330437" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13356565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87330437" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13356565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87330437" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13356565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99182472">
+  <w:abstractNum w:abstractNumId="70050052">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82740039">
+    <w:lvl w:ilvl="0" w:tplc="51121101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9401,55 +9401,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99182472">
-    <w:abstractNumId w:val="99182472"/>
+  <w:num w:numId="70050052">
+    <w:abstractNumId w:val="70050052"/>
   </w:num>
-  <w:num w:numId="99182473">
-    <w:abstractNumId w:val="99182473"/>
+  <w:num w:numId="70050053">
+    <w:abstractNumId w:val="70050053"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20999,51 +20999,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId302130278" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId173659627" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId236269e58e9244013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/" TargetMode="External"/><Relationship Id="rId649669e58e9244065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/categorization" TargetMode="External"/><Relationship Id="rId772769e58e9244288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/photos" TargetMode="External"/><Relationship Id="rId111769e58e9247542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491" TargetMode="External"/><Relationship Id="rId805569e58e92475cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/rs16203840" TargetMode="External"/><Relationship Id="rId211369e58e924764a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPP/20173184889" TargetMode="External"/><Relationship Id="rId401169e58e92476be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.anbehav.2011.11.012" TargetMode="External"/><Relationship Id="rId374769e58e924771e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1749-4877.12138" TargetMode="External"/><Relationship Id="rId847169e58e92477ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf" TargetMode="External"/><Relationship Id="rId393569e58e9247861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId479569e58e92478e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12622" TargetMode="External"/><Relationship Id="rId870769e58e9247941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/documents" TargetMode="External"/><Relationship Id="rId367169e58e9247992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/pinus-radiata" TargetMode="External"/><Relationship Id="rId864869e58e9247a31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php" TargetMode="External"/><Relationship Id="rId497869e58e9247ab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId489369e58e9247b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0022005" TargetMode="External"/><Relationship Id="rId894169e58e9247bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039" TargetMode="External"/><Relationship Id="rId795269e58e9247c41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/chemse/bjt019" TargetMode="External"/><Relationship Id="rId421669e58e9247cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12715" TargetMode="External"/><Relationship Id="rId289669e58e9247d14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-024-0948-2_11" TargetMode="External"/><Relationship Id="rId865769e58e9247dd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10482-009-9343-6" TargetMode="External"/><Relationship Id="rId931869e58e9247e63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16101604" TargetMode="External"/><Relationship Id="rId556869e58e9247ec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf" TargetMode="External"/><Relationship Id="rId653769e58e9247f6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2023.107885" TargetMode="External"/><Relationship Id="rId106269e58e9248015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3554813" TargetMode="External"/><Relationship Id="rId475069e58e92480c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-120811-153624" TargetMode="External"/><Relationship Id="rId484469e58e9248165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16020299" TargetMode="External"/><Relationship Id="rId416369e58e924831e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10531-004-0697-9" TargetMode="External"/><Relationship Id="rId335469e58e92483db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7917.2010.01361.x" TargetMode="External"/><Relationship Id="rId174469e58e92484b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId303569e58e9248582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70057" TargetMode="External"/><Relationship Id="rId774669e58e9244129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId774669e58e9244129.jpg"/><Relationship Id="rId971369e58e9245bcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId971369e58e9245bcd.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId512449676" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId176280611" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46026a044e9946f01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/" TargetMode="External"/><Relationship Id="rId14176a044e9946f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/categorization" TargetMode="External"/><Relationship Id="rId34216a044e994828e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/photos" TargetMode="External"/><Relationship Id="rId77446a044e994ced2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491" TargetMode="External"/><Relationship Id="rId98036a044e994cf59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/rs16203840" TargetMode="External"/><Relationship Id="rId69126a044e994cfd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPP/20173184889" TargetMode="External"/><Relationship Id="rId50096a044e994d049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.anbehav.2011.11.012" TargetMode="External"/><Relationship Id="rId29196a044e994d0ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1749-4877.12138" TargetMode="External"/><Relationship Id="rId49606a044e994d12d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf" TargetMode="External"/><Relationship Id="rId54506a044e994d1d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId53216a044e994ebe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12622" TargetMode="External"/><Relationship Id="rId50116a044e994ec58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/documents" TargetMode="External"/><Relationship Id="rId32746a044e994ecad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/pinus-radiata" TargetMode="External"/><Relationship Id="rId31186a044e994ed4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php" TargetMode="External"/><Relationship Id="rId72296a044e994edcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId58286a044e994ee5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0022005" TargetMode="External"/><Relationship Id="rId23126a044e994eebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039" TargetMode="External"/><Relationship Id="rId94866a044e994ef3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/chemse/bjt019" TargetMode="External"/><Relationship Id="rId10656a044e994efb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12715" TargetMode="External"/><Relationship Id="rId56396a044e994f005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-024-0948-2_11" TargetMode="External"/><Relationship Id="rId26846a044e994f0be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10482-009-9343-6" TargetMode="External"/><Relationship Id="rId75166a044e994f14e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16101604" TargetMode="External"/><Relationship Id="rId51136a044e994f1bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf" TargetMode="External"/><Relationship Id="rId58746a044e994f264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2023.107885" TargetMode="External"/><Relationship Id="rId41866a044e994f2fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3554813" TargetMode="External"/><Relationship Id="rId94656a044e994f374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-120811-153624" TargetMode="External"/><Relationship Id="rId61876a044e994f417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16020299" TargetMode="External"/><Relationship Id="rId89396a044e994f5d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10531-004-0697-9" TargetMode="External"/><Relationship Id="rId78106a044e994f690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7917.2010.01361.x" TargetMode="External"/><Relationship Id="rId21436a044e994f757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99886a044e994f823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70057" TargetMode="External"/><Relationship Id="rId50176a044e9948161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50176a044e9948161.jpg"/><Relationship Id="rId98946a044e994b266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98946a044e994b266.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>