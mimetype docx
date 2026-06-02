--- v1 (2026-05-13)
+++ v2 (2026-06-02)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Thatcher)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red turpentine beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46026a044e9946f01" w:history="1">
+            <w:hyperlink r:id="rId97396a1f1ae62da6f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14176a044e9946f46" w:history="1">
+            <w:hyperlink r:id="rId10816a1f1ae62dab8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENCVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="58630946" name="name80416a044e9948164" descr="18672.jpg"/>
+                  <wp:docPr id="86974038" name="name89756a1f1ae62db9c" descr="18672.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18672.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50176a044e9948161" cstate="print"/>
+                          <a:blip r:embed="rId15786a1f1ae62db9b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34216a044e994828e" w:history="1">
+            <w:hyperlink r:id="rId63946a1f1ae62dceb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2376,63 +2376,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can withstand noticeable variation of abiotic conditions and successfully develops in hot and cold climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56512798" name="name89716a044e994b269" descr="DENCVA_distribution_map.jpg"/>
+            <wp:docPr id="72439663" name="name93326a1f1ae62f9fc" descr="DENCVA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENCVA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98946a044e994b266" cstate="print"/>
+                    <a:blip r:embed="rId78686a1f1ae62f9f7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5943,51 +5943,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2025) Bark and ambrosia beetles (US and Canada). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77446a044e994ced2" w:history="1">
+      <w:hyperlink r:id="rId78256a1f1ae6317cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6022,51 +6022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infestation with UAV-based thermal and hyperspectral images. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote Sensing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16, 3840. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98036a044e994cf59" w:history="1">
+      <w:hyperlink r:id="rId71266a1f1ae6318a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/rs16203840</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6101,51 +6101,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution maps of plant pests. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69126a044e994cfd6" w:history="1">
+      <w:hyperlink r:id="rId99166a1f1ae63195d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DMPP/20173184889</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6171,51 +6171,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal Behaviour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–427. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50096a044e994d049" w:history="1">
+      <w:hyperlink r:id="rId99256a1f1ae631a33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.anbehav.2011.11.012</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6230,51 +6230,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cheng C, Zhou F, Lu M, Sun J-H (2015) Inducible pine rosin defense mediates interactions between an invasive insect–fungal complex and newly acquired sympatric fungal associates. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Integrative Zoology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 453–464. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29196a044e994d0ab" w:history="1">
+      <w:hyperlink r:id="rId52446a1f1ae631a9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1749-4877.12138</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6307,51 +6307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2021) Rapid Pest Risk Analysis (PRA) for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Korycinska A. (compilator), UK: York. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49606a044e994d12d" w:history="1">
+      <w:hyperlink r:id="rId36336a1f1ae631b21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6404,51 +6404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 421–423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54506a044e994d1d1" w:history="1">
+      <w:hyperlink r:id="rId21046a1f1ae631bc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6483,51 +6483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 505–523. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53216a044e994ebe0" w:history="1">
+      <w:hyperlink r:id="rId91426a1f1ae631c4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12622</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6542,101 +6542,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50116a044e994ec58" w:history="1">
+      <w:hyperlink r:id="rId10306a1f1ae631cbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DENCVA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 15 September 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUFORGEN (2025) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus radiata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32746a044e994ecad" w:history="1">
+      <w:hyperlink r:id="rId58346a1f1ae631d15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.euforgen.org/species/pinus-radiata</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6691,51 +6691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 155–160. DOI: 10.17221/4554-JFS. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31186a044e994ed4b" w:history="1">
+      <w:hyperlink r:id="rId12186a1f1ae631db8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6768,51 +6768,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. U.S. Department of Agriculture, Bureau of Entomology L.O. Howard. Washington: Government Printing Office, Technical Series, No. 17, Part I. 232 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72296a044e994edcf" w:history="1">
+      <w:hyperlink r:id="rId39376a1f1ae631e3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> PLoS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e22005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58286a044e994ee5f" w:history="1">
+      <w:hyperlink r:id="rId25566a1f1ae631f32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0022005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6917,51 +6917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Z, Xu B, Guo Y, Raffa K, Sun J (2017) Gallery and acoustic traits related to female body size mediate male mate choice in a bark beetle. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal Behaviour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 125, 41–50. doi: 10.1016/j.anbehav.2017.01.002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23126a044e994eebf" w:history="1">
+      <w:hyperlink r:id="rId42876a1f1ae631fbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemical Senses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 38(6), 485–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94866a044e994ef3c" w:history="1">
+      <w:hyperlink r:id="rId85406a1f1ae632080" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/chemse/bjt019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7068,101 +7068,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1285–1297, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10656a044e994efb3" w:history="1">
+      <w:hyperlink r:id="rId13316a1f1ae632104" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu M, Sun J (2017) Red turpentine beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LeConte. In: Wan F, Jiang M, Zhan A (Eds). Biological Invasions and Its Management in China. Invading Nature. Springer Series in Invasion Ecology, Vol. 11. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56396a044e994f005" w:history="1">
+      <w:hyperlink r:id="rId86056a1f1ae63216e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-024-0948-2_11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7237,51 +7237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 275–293. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26846a044e994f0be" w:history="1">
+      <w:hyperlink r:id="rId54026a1f1ae6322fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10482-009-9343-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7327,51 +7327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forests </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1604. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75166a044e994f14e" w:history="1">
+      <w:hyperlink r:id="rId81376a1f1ae6323d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f16101604</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7386,51 +7386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Owen DR, Smith SL, Seybold SJ (2010) Red turpentine beetle. Forest Insect &amp; Disease Leaflet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51136a044e994f1bf" w:history="1">
+      <w:hyperlink r:id="rId15836a1f1ae6324f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7485,51 +7485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107885. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58746a044e994f264" w:history="1">
+      <w:hyperlink r:id="rId54136a1f1ae6325a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2023.107885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7575,51 +7575,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1163–1177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41866a044e994f2fc" w:history="1">
+      <w:hyperlink r:id="rId22036a1f1ae63263c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/3554813</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7645,51 +7645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Review of Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 293–311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94656a044e994f374" w:history="1">
+      <w:hyperlink r:id="rId82166a1f1ae6326c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-ento-120811-153624</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7744,51 +7744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61876a044e994f417" w:history="1">
+      <w:hyperlink r:id="rId46506a1f1ae632765" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f16020299</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8019,51 +8019,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1735–1760. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89396a044e994f5d6" w:history="1">
+      <w:hyperlink r:id="rId93536a1f1ae632992" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10531-004-0697-9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8138,51 +8138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 209–216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78106a044e994f690" w:history="1">
+      <w:hyperlink r:id="rId10186a1f1ae632ab4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7917.2010.01361.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8257,51 +8257,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21436a044e994f757" w:history="1">
+      <w:hyperlink r:id="rId96266a1f1ae632bc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8379,51 +8379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 91-96  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99886a044e994f823" w:history="1">
+      <w:hyperlink r:id="rId40406a1f1ae632cf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70057</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8519,137 +8519,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70050053">
+  <w:abstractNum w:abstractNumId="44556759">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13356565">
+    <w:lvl w:ilvl="0" w:tplc="68838090">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13356565" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68838090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13356565" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68838090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13356565" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68838090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13356565" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68838090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13356565" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68838090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13356565" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68838090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13356565" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68838090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13356565" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68838090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70050052">
+  <w:abstractNum w:abstractNumId="44556758">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51121101">
+    <w:lvl w:ilvl="0" w:tplc="79021180">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9401,55 +9401,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70050052">
-    <w:abstractNumId w:val="70050052"/>
+  <w:num w:numId="44556758">
+    <w:abstractNumId w:val="44556758"/>
   </w:num>
-  <w:num w:numId="70050053">
-    <w:abstractNumId w:val="70050053"/>
+  <w:num w:numId="44556759">
+    <w:abstractNumId w:val="44556759"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20999,51 +20999,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId512449676" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId176280611" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46026a044e9946f01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/" TargetMode="External"/><Relationship Id="rId14176a044e9946f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/categorization" TargetMode="External"/><Relationship Id="rId34216a044e994828e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/photos" TargetMode="External"/><Relationship Id="rId77446a044e994ced2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491" TargetMode="External"/><Relationship Id="rId98036a044e994cf59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/rs16203840" TargetMode="External"/><Relationship Id="rId69126a044e994cfd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPP/20173184889" TargetMode="External"/><Relationship Id="rId50096a044e994d049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.anbehav.2011.11.012" TargetMode="External"/><Relationship Id="rId29196a044e994d0ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1749-4877.12138" TargetMode="External"/><Relationship Id="rId49606a044e994d12d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf" TargetMode="External"/><Relationship Id="rId54506a044e994d1d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId53216a044e994ebe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12622" TargetMode="External"/><Relationship Id="rId50116a044e994ec58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/documents" TargetMode="External"/><Relationship Id="rId32746a044e994ecad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/pinus-radiata" TargetMode="External"/><Relationship Id="rId31186a044e994ed4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php" TargetMode="External"/><Relationship Id="rId72296a044e994edcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId58286a044e994ee5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0022005" TargetMode="External"/><Relationship Id="rId23126a044e994eebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039" TargetMode="External"/><Relationship Id="rId94866a044e994ef3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/chemse/bjt019" TargetMode="External"/><Relationship Id="rId10656a044e994efb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12715" TargetMode="External"/><Relationship Id="rId56396a044e994f005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-024-0948-2_11" TargetMode="External"/><Relationship Id="rId26846a044e994f0be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10482-009-9343-6" TargetMode="External"/><Relationship Id="rId75166a044e994f14e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16101604" TargetMode="External"/><Relationship Id="rId51136a044e994f1bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf" TargetMode="External"/><Relationship Id="rId58746a044e994f264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2023.107885" TargetMode="External"/><Relationship Id="rId41866a044e994f2fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3554813" TargetMode="External"/><Relationship Id="rId94656a044e994f374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-120811-153624" TargetMode="External"/><Relationship Id="rId61876a044e994f417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16020299" TargetMode="External"/><Relationship Id="rId89396a044e994f5d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10531-004-0697-9" TargetMode="External"/><Relationship Id="rId78106a044e994f690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7917.2010.01361.x" TargetMode="External"/><Relationship Id="rId21436a044e994f757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99886a044e994f823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70057" TargetMode="External"/><Relationship Id="rId50176a044e9948161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50176a044e9948161.jpg"/><Relationship Id="rId98946a044e994b266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98946a044e994b266.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId935079569" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId398487121" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97396a1f1ae62da6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/" TargetMode="External"/><Relationship Id="rId10816a1f1ae62dab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/categorization" TargetMode="External"/><Relationship Id="rId63946a1f1ae62dceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/photos" TargetMode="External"/><Relationship Id="rId78256a1f1ae6317cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491" TargetMode="External"/><Relationship Id="rId71266a1f1ae6318a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/rs16203840" TargetMode="External"/><Relationship Id="rId99166a1f1ae63195d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPP/20173184889" TargetMode="External"/><Relationship Id="rId99256a1f1ae631a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.anbehav.2011.11.012" TargetMode="External"/><Relationship Id="rId52446a1f1ae631a9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1749-4877.12138" TargetMode="External"/><Relationship Id="rId36336a1f1ae631b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf" TargetMode="External"/><Relationship Id="rId21046a1f1ae631bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId91426a1f1ae631c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12622" TargetMode="External"/><Relationship Id="rId10306a1f1ae631cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/documents" TargetMode="External"/><Relationship Id="rId58346a1f1ae631d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/pinus-radiata" TargetMode="External"/><Relationship Id="rId12186a1f1ae631db8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php" TargetMode="External"/><Relationship Id="rId39376a1f1ae631e3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId25566a1f1ae631f32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0022005" TargetMode="External"/><Relationship Id="rId42876a1f1ae631fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039" TargetMode="External"/><Relationship Id="rId85406a1f1ae632080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/chemse/bjt019" TargetMode="External"/><Relationship Id="rId13316a1f1ae632104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12715" TargetMode="External"/><Relationship Id="rId86056a1f1ae63216e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-024-0948-2_11" TargetMode="External"/><Relationship Id="rId54026a1f1ae6322fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10482-009-9343-6" TargetMode="External"/><Relationship Id="rId81376a1f1ae6323d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16101604" TargetMode="External"/><Relationship Id="rId15836a1f1ae6324f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf" TargetMode="External"/><Relationship Id="rId54136a1f1ae6325a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2023.107885" TargetMode="External"/><Relationship Id="rId22036a1f1ae63263c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3554813" TargetMode="External"/><Relationship Id="rId82166a1f1ae6326c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-120811-153624" TargetMode="External"/><Relationship Id="rId46506a1f1ae632765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16020299" TargetMode="External"/><Relationship Id="rId93536a1f1ae632992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10531-004-0697-9" TargetMode="External"/><Relationship Id="rId10186a1f1ae632ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7917.2010.01361.x" TargetMode="External"/><Relationship Id="rId96266a1f1ae632bc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40406a1f1ae632cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70057" TargetMode="External"/><Relationship Id="rId15786a1f1ae62db9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15786a1f1ae62db9b.jpg"/><Relationship Id="rId78686a1f1ae62f9f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78686a1f1ae62f9f7.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>