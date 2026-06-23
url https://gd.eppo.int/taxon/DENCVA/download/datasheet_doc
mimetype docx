--- v2 (2026-06-02)
+++ v3 (2026-06-23)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Thatcher)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red turpentine beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97396a1f1ae62da6f" w:history="1">
+            <w:hyperlink r:id="rId21596a3af276b01f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10816a1f1ae62dab8" w:history="1">
+            <w:hyperlink r:id="rId90306a3af276b023a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENCVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86974038" name="name89756a1f1ae62db9c" descr="18672.jpg"/>
+                  <wp:docPr id="30990708" name="name30346a3af276b0765" descr="18672.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18672.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15786a1f1ae62db9b" cstate="print"/>
+                          <a:blip r:embed="rId83346a3af276b0763" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId63946a1f1ae62dceb" w:history="1">
+            <w:hyperlink r:id="rId53766a3af276b087a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2376,63 +2376,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can withstand noticeable variation of abiotic conditions and successfully develops in hot and cold climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72439663" name="name93326a1f1ae62f9fc" descr="DENCVA_distribution_map.jpg"/>
+            <wp:docPr id="79001875" name="name71566a3af276b1d42" descr="DENCVA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENCVA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78686a1f1ae62f9f7" cstate="print"/>
+                    <a:blip r:embed="rId49556a3af276b1d3f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5943,51 +5943,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2025) Bark and ambrosia beetles (US and Canada). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78256a1f1ae6317cd" w:history="1">
+      <w:hyperlink r:id="rId72696a3af276b380c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6022,51 +6022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infestation with UAV-based thermal and hyperspectral images. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote Sensing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16, 3840. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71266a1f1ae6318a1" w:history="1">
+      <w:hyperlink r:id="rId10076a3af276b3892" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/rs16203840</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6101,51 +6101,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution maps of plant pests. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99166a1f1ae63195d" w:history="1">
+      <w:hyperlink r:id="rId49816a3af276b3911" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DMPP/20173184889</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6171,51 +6171,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal Behaviour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–427. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99256a1f1ae631a33" w:history="1">
+      <w:hyperlink r:id="rId44716a3af276b3984" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.anbehav.2011.11.012</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6230,51 +6230,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cheng C, Zhou F, Lu M, Sun J-H (2015) Inducible pine rosin defense mediates interactions between an invasive insect–fungal complex and newly acquired sympatric fungal associates. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Integrative Zoology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 453–464. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52446a1f1ae631a9e" w:history="1">
+      <w:hyperlink r:id="rId35996a3af276b39e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1749-4877.12138</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6307,51 +6307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2021) Rapid Pest Risk Analysis (PRA) for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Korycinska A. (compilator), UK: York. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36336a1f1ae631b21" w:history="1">
+      <w:hyperlink r:id="rId67006a3af276b3a62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6404,51 +6404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 421–423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21046a1f1ae631bc8" w:history="1">
+      <w:hyperlink r:id="rId98976a3af276b3bce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6483,51 +6483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 505–523. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91426a1f1ae631c4b" w:history="1">
+      <w:hyperlink r:id="rId11866a3af276b3c53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12622</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6542,101 +6542,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10306a1f1ae631cbf" w:history="1">
+      <w:hyperlink r:id="rId88466a3af276b3cb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DENCVA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 15 September 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUFORGEN (2025) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus radiata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58346a1f1ae631d15" w:history="1">
+      <w:hyperlink r:id="rId77916a3af276b3d07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.euforgen.org/species/pinus-radiata</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6691,51 +6691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 155–160. DOI: 10.17221/4554-JFS. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12186a1f1ae631db8" w:history="1">
+      <w:hyperlink r:id="rId58326a3af276b3da6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6768,51 +6768,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. U.S. Department of Agriculture, Bureau of Entomology L.O. Howard. Washington: Government Printing Office, Technical Series, No. 17, Part I. 232 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39376a1f1ae631e3b" w:history="1">
+      <w:hyperlink r:id="rId15026a3af276b3e27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> PLoS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e22005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25566a1f1ae631f32" w:history="1">
+      <w:hyperlink r:id="rId10506a3af276b3eb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0022005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6917,51 +6917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Z, Xu B, Guo Y, Raffa K, Sun J (2017) Gallery and acoustic traits related to female body size mediate male mate choice in a bark beetle. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal Behaviour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 125, 41–50. doi: 10.1016/j.anbehav.2017.01.002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42876a1f1ae631fbe" w:history="1">
+      <w:hyperlink r:id="rId64916a3af276b3f16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemical Senses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 38(6), 485–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85406a1f1ae632080" w:history="1">
+      <w:hyperlink r:id="rId64206a3af276b3f94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/chemse/bjt019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7068,101 +7068,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1285–1297, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13316a1f1ae632104" w:history="1">
+      <w:hyperlink r:id="rId71036a3af276b400b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu M, Sun J (2017) Red turpentine beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LeConte. In: Wan F, Jiang M, Zhan A (Eds). Biological Invasions and Its Management in China. Invading Nature. Springer Series in Invasion Ecology, Vol. 11. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86056a1f1ae63216e" w:history="1">
+      <w:hyperlink r:id="rId75786a3af276b406b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-024-0948-2_11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7237,51 +7237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 275–293. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54026a1f1ae6322fd" w:history="1">
+      <w:hyperlink r:id="rId80806a3af276b4129" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10482-009-9343-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7327,51 +7327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forests </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1604. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81376a1f1ae6323d9" w:history="1">
+      <w:hyperlink r:id="rId29936a3af276b41bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f16101604</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7386,51 +7386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Owen DR, Smith SL, Seybold SJ (2010) Red turpentine beetle. Forest Insect &amp; Disease Leaflet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15836a1f1ae6324f3" w:history="1">
+      <w:hyperlink r:id="rId81736a3af276b421a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7485,51 +7485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107885. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54136a1f1ae6325a5" w:history="1">
+      <w:hyperlink r:id="rId94896a3af276b42b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2023.107885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7575,51 +7575,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1163–1177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22036a1f1ae63263c" w:history="1">
+      <w:hyperlink r:id="rId74526a3af276b4348" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/3554813</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7645,51 +7645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Review of Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 293–311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82166a1f1ae6326c4" w:history="1">
+      <w:hyperlink r:id="rId92646a3af276b43b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-ento-120811-153624</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7744,51 +7744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46506a1f1ae632765" w:history="1">
+      <w:hyperlink r:id="rId75076a3af276b4466" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f16020299</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8019,51 +8019,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1735–1760. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93536a1f1ae632992" w:history="1">
+      <w:hyperlink r:id="rId90166a3af276b461b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10531-004-0697-9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8138,51 +8138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 209–216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10186a1f1ae632ab4" w:history="1">
+      <w:hyperlink r:id="rId52206a3af276b46d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7917.2010.01361.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8257,51 +8257,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96266a1f1ae632bc3" w:history="1">
+      <w:hyperlink r:id="rId82366a3af276b4795" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8379,51 +8379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 91-96  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40406a1f1ae632cf5" w:history="1">
+      <w:hyperlink r:id="rId50066a3af276b4881" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70057</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8519,137 +8519,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44556759">
+  <w:abstractNum w:abstractNumId="54098236">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68838090">
+    <w:lvl w:ilvl="0" w:tplc="56147315">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68838090" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56147315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68838090" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56147315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68838090" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56147315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68838090" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56147315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68838090" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56147315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68838090" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56147315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68838090" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56147315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68838090" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56147315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44556758">
+  <w:abstractNum w:abstractNumId="54098235">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79021180">
+    <w:lvl w:ilvl="0" w:tplc="90109908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9401,55 +9401,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44556758">
-    <w:abstractNumId w:val="44556758"/>
+  <w:num w:numId="54098235">
+    <w:abstractNumId w:val="54098235"/>
   </w:num>
-  <w:num w:numId="44556759">
-    <w:abstractNumId w:val="44556759"/>
+  <w:num w:numId="54098236">
+    <w:abstractNumId w:val="54098236"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20999,51 +20999,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId935079569" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId398487121" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97396a1f1ae62da6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/" TargetMode="External"/><Relationship Id="rId10816a1f1ae62dab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/categorization" TargetMode="External"/><Relationship Id="rId63946a1f1ae62dceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/photos" TargetMode="External"/><Relationship Id="rId78256a1f1ae6317cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491" TargetMode="External"/><Relationship Id="rId71266a1f1ae6318a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/rs16203840" TargetMode="External"/><Relationship Id="rId99166a1f1ae63195d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPP/20173184889" TargetMode="External"/><Relationship Id="rId99256a1f1ae631a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.anbehav.2011.11.012" TargetMode="External"/><Relationship Id="rId52446a1f1ae631a9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1749-4877.12138" TargetMode="External"/><Relationship Id="rId36336a1f1ae631b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf" TargetMode="External"/><Relationship Id="rId21046a1f1ae631bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId91426a1f1ae631c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12622" TargetMode="External"/><Relationship Id="rId10306a1f1ae631cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/documents" TargetMode="External"/><Relationship Id="rId58346a1f1ae631d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/pinus-radiata" TargetMode="External"/><Relationship Id="rId12186a1f1ae631db8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php" TargetMode="External"/><Relationship Id="rId39376a1f1ae631e3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId25566a1f1ae631f32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0022005" TargetMode="External"/><Relationship Id="rId42876a1f1ae631fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039" TargetMode="External"/><Relationship Id="rId85406a1f1ae632080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/chemse/bjt019" TargetMode="External"/><Relationship Id="rId13316a1f1ae632104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12715" TargetMode="External"/><Relationship Id="rId86056a1f1ae63216e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-024-0948-2_11" TargetMode="External"/><Relationship Id="rId54026a1f1ae6322fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10482-009-9343-6" TargetMode="External"/><Relationship Id="rId81376a1f1ae6323d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16101604" TargetMode="External"/><Relationship Id="rId15836a1f1ae6324f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf" TargetMode="External"/><Relationship Id="rId54136a1f1ae6325a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2023.107885" TargetMode="External"/><Relationship Id="rId22036a1f1ae63263c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3554813" TargetMode="External"/><Relationship Id="rId82166a1f1ae6326c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-120811-153624" TargetMode="External"/><Relationship Id="rId46506a1f1ae632765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16020299" TargetMode="External"/><Relationship Id="rId93536a1f1ae632992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10531-004-0697-9" TargetMode="External"/><Relationship Id="rId10186a1f1ae632ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7917.2010.01361.x" TargetMode="External"/><Relationship Id="rId96266a1f1ae632bc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40406a1f1ae632cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70057" TargetMode="External"/><Relationship Id="rId15786a1f1ae62db9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15786a1f1ae62db9b.jpg"/><Relationship Id="rId78686a1f1ae62f9f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78686a1f1ae62f9f7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId677889709" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId376542127" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21596a3af276b01f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/" TargetMode="External"/><Relationship Id="rId90306a3af276b023a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/categorization" TargetMode="External"/><Relationship Id="rId53766a3af276b087a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/photos" TargetMode="External"/><Relationship Id="rId72696a3af276b380c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491" TargetMode="External"/><Relationship Id="rId10076a3af276b3892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/rs16203840" TargetMode="External"/><Relationship Id="rId49816a3af276b3911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPP/20173184889" TargetMode="External"/><Relationship Id="rId44716a3af276b3984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.anbehav.2011.11.012" TargetMode="External"/><Relationship Id="rId35996a3af276b39e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1749-4877.12138" TargetMode="External"/><Relationship Id="rId67006a3af276b3a62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf" TargetMode="External"/><Relationship Id="rId98976a3af276b3bce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId11866a3af276b3c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12622" TargetMode="External"/><Relationship Id="rId88466a3af276b3cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/documents" TargetMode="External"/><Relationship Id="rId77916a3af276b3d07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/pinus-radiata" TargetMode="External"/><Relationship Id="rId58326a3af276b3da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php" TargetMode="External"/><Relationship Id="rId15026a3af276b3e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId10506a3af276b3eb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0022005" TargetMode="External"/><Relationship Id="rId64916a3af276b3f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039" TargetMode="External"/><Relationship Id="rId64206a3af276b3f94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/chemse/bjt019" TargetMode="External"/><Relationship Id="rId71036a3af276b400b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12715" TargetMode="External"/><Relationship Id="rId75786a3af276b406b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-024-0948-2_11" TargetMode="External"/><Relationship Id="rId80806a3af276b4129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10482-009-9343-6" TargetMode="External"/><Relationship Id="rId29936a3af276b41bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16101604" TargetMode="External"/><Relationship Id="rId81736a3af276b421a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf" TargetMode="External"/><Relationship Id="rId94896a3af276b42b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2023.107885" TargetMode="External"/><Relationship Id="rId74526a3af276b4348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3554813" TargetMode="External"/><Relationship Id="rId92646a3af276b43b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-120811-153624" TargetMode="External"/><Relationship Id="rId75076a3af276b4466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16020299" TargetMode="External"/><Relationship Id="rId90166a3af276b461b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10531-004-0697-9" TargetMode="External"/><Relationship Id="rId52206a3af276b46d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7917.2010.01361.x" TargetMode="External"/><Relationship Id="rId82366a3af276b4795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50066a3af276b4881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70057" TargetMode="External"/><Relationship Id="rId83346a3af276b0763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83346a3af276b0763.jpg"/><Relationship Id="rId49556a3af276b1d3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49556a3af276b1d3f.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>