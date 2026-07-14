--- v3 (2026-06-23)
+++ v4 (2026-07-14)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Thatcher)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red turpentine beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21596a3af276b01f6" w:history="1">
+            <w:hyperlink r:id="rId39006a5592abe4c7a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90306a3af276b023a" w:history="1">
+            <w:hyperlink r:id="rId10616a5592abe4cbf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENCVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30990708" name="name30346a3af276b0765" descr="18672.jpg"/>
+                  <wp:docPr id="36051491" name="name77816a5592abe5495" descr="18672.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18672.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83346a3af276b0763" cstate="print"/>
+                          <a:blip r:embed="rId83326a5592abe5493" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId53766a3af276b087a" w:history="1">
+            <w:hyperlink r:id="rId74286a5592abe55d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2376,63 +2376,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can withstand noticeable variation of abiotic conditions and successfully develops in hot and cold climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79001875" name="name71566a3af276b1d42" descr="DENCVA_distribution_map.jpg"/>
+            <wp:docPr id="13459395" name="name75386a5592abe6efa" descr="DENCVA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENCVA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49556a3af276b1d3f" cstate="print"/>
+                    <a:blip r:embed="rId63796a5592abe6ef7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5943,51 +5943,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2025) Bark and ambrosia beetles (US and Canada). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72696a3af276b380c" w:history="1">
+      <w:hyperlink r:id="rId20036a5592abe877c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6022,51 +6022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infestation with UAV-based thermal and hyperspectral images. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote Sensing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16, 3840. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10076a3af276b3892" w:history="1">
+      <w:hyperlink r:id="rId11106a5592abe8800" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/rs16203840</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6101,51 +6101,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution maps of plant pests. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49816a3af276b3911" w:history="1">
+      <w:hyperlink r:id="rId32536a5592abe887d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DMPP/20173184889</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6171,51 +6171,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal Behaviour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–427. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44716a3af276b3984" w:history="1">
+      <w:hyperlink r:id="rId79746a5592abe88f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.anbehav.2011.11.012</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6230,51 +6230,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cheng C, Zhou F, Lu M, Sun J-H (2015) Inducible pine rosin defense mediates interactions between an invasive insect–fungal complex and newly acquired sympatric fungal associates. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Integrative Zoology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 453–464. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35996a3af276b39e5" w:history="1">
+      <w:hyperlink r:id="rId42436a5592abe894e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1749-4877.12138</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6307,51 +6307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2021) Rapid Pest Risk Analysis (PRA) for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Korycinska A. (compilator), UK: York. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67006a3af276b3a62" w:history="1">
+      <w:hyperlink r:id="rId56466a5592abe89ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6404,51 +6404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 421–423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98976a3af276b3bce" w:history="1">
+      <w:hyperlink r:id="rId95336a5592abe8a68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6483,51 +6483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 505–523. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11866a3af276b3c53" w:history="1">
+      <w:hyperlink r:id="rId98466a5592abe8ae2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12622</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6542,101 +6542,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88466a3af276b3cb4" w:history="1">
+      <w:hyperlink r:id="rId56146a5592abe8b3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DENCVA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 15 September 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUFORGEN (2025) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus radiata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77916a3af276b3d07" w:history="1">
+      <w:hyperlink r:id="rId71196a5592abe8b8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.euforgen.org/species/pinus-radiata</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6691,51 +6691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 155–160. DOI: 10.17221/4554-JFS. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58326a3af276b3da6" w:history="1">
+      <w:hyperlink r:id="rId83756a5592abe8c27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6768,51 +6768,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. U.S. Department of Agriculture, Bureau of Entomology L.O. Howard. Washington: Government Printing Office, Technical Series, No. 17, Part I. 232 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15026a3af276b3e27" w:history="1">
+      <w:hyperlink r:id="rId93616a5592abe8ca5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> PLoS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e22005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10506a3af276b3eb7" w:history="1">
+      <w:hyperlink r:id="rId21636a5592abe8d33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0022005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6917,51 +6917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Z, Xu B, Guo Y, Raffa K, Sun J (2017) Gallery and acoustic traits related to female body size mediate male mate choice in a bark beetle. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal Behaviour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 125, 41–50. doi: 10.1016/j.anbehav.2017.01.002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64916a3af276b3f16" w:history="1">
+      <w:hyperlink r:id="rId55266a5592abe8d90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemical Senses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 38(6), 485–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64206a3af276b3f94" w:history="1">
+      <w:hyperlink r:id="rId25976a5592abe8e0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/chemse/bjt019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7068,101 +7068,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1285–1297, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71036a3af276b400b" w:history="1">
+      <w:hyperlink r:id="rId50576a5592abe8e85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu M, Sun J (2017) Red turpentine beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LeConte. In: Wan F, Jiang M, Zhan A (Eds). Biological Invasions and Its Management in China. Invading Nature. Springer Series in Invasion Ecology, Vol. 11. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75786a3af276b406b" w:history="1">
+      <w:hyperlink r:id="rId71586a5592abe8ed7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-024-0948-2_11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7237,51 +7237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 275–293. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80806a3af276b4129" w:history="1">
+      <w:hyperlink r:id="rId59606a5592abe8f90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10482-009-9343-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7327,51 +7327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forests </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1604. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29936a3af276b41bb" w:history="1">
+      <w:hyperlink r:id="rId64146a5592abe901f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f16101604</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7386,51 +7386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Owen DR, Smith SL, Seybold SJ (2010) Red turpentine beetle. Forest Insect &amp; Disease Leaflet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81736a3af276b421a" w:history="1">
+      <w:hyperlink r:id="rId60096a5592abe9088" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7485,51 +7485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107885. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94896a3af276b42b8" w:history="1">
+      <w:hyperlink r:id="rId16446a5592abe9127" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2023.107885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7575,51 +7575,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1163–1177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74526a3af276b4348" w:history="1">
+      <w:hyperlink r:id="rId55026a5592abe91b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/3554813</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7645,51 +7645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Review of Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 293–311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92646a3af276b43b8" w:history="1">
+      <w:hyperlink r:id="rId25806a5592abe9228" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-ento-120811-153624</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7744,51 +7744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75076a3af276b4466" w:history="1">
+      <w:hyperlink r:id="rId32726a5592abe92c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f16020299</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8019,51 +8019,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1735–1760. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90166a3af276b461b" w:history="1">
+      <w:hyperlink r:id="rId52426a5592abe9472" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10531-004-0697-9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8138,51 +8138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 209–216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52206a3af276b46d6" w:history="1">
+      <w:hyperlink r:id="rId46746a5592abe952a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7917.2010.01361.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8257,51 +8257,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82366a3af276b4795" w:history="1">
+      <w:hyperlink r:id="rId65686a5592abe95e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8379,51 +8379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 91-96  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50066a3af276b4881" w:history="1">
+      <w:hyperlink r:id="rId44656a5592abe96c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70057</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8519,137 +8519,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54098236">
+  <w:abstractNum w:abstractNumId="66784977">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56147315">
+    <w:lvl w:ilvl="0" w:tplc="36801738">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56147315" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36801738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56147315" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36801738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56147315" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36801738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56147315" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36801738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56147315" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36801738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56147315" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36801738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56147315" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36801738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56147315" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36801738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54098235">
+  <w:abstractNum w:abstractNumId="66784976">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90109908">
+    <w:lvl w:ilvl="0" w:tplc="30140902">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9401,55 +9401,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54098235">
-    <w:abstractNumId w:val="54098235"/>
+  <w:num w:numId="66784976">
+    <w:abstractNumId w:val="66784976"/>
   </w:num>
-  <w:num w:numId="54098236">
-    <w:abstractNumId w:val="54098236"/>
+  <w:num w:numId="66784977">
+    <w:abstractNumId w:val="66784977"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20999,51 +20999,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId677889709" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId376542127" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21596a3af276b01f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/" TargetMode="External"/><Relationship Id="rId90306a3af276b023a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/categorization" TargetMode="External"/><Relationship Id="rId53766a3af276b087a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/photos" TargetMode="External"/><Relationship Id="rId72696a3af276b380c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491" TargetMode="External"/><Relationship Id="rId10076a3af276b3892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/rs16203840" TargetMode="External"/><Relationship Id="rId49816a3af276b3911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPP/20173184889" TargetMode="External"/><Relationship Id="rId44716a3af276b3984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.anbehav.2011.11.012" TargetMode="External"/><Relationship Id="rId35996a3af276b39e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1749-4877.12138" TargetMode="External"/><Relationship Id="rId67006a3af276b3a62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf" TargetMode="External"/><Relationship Id="rId98976a3af276b3bce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId11866a3af276b3c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12622" TargetMode="External"/><Relationship Id="rId88466a3af276b3cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/documents" TargetMode="External"/><Relationship Id="rId77916a3af276b3d07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/pinus-radiata" TargetMode="External"/><Relationship Id="rId58326a3af276b3da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php" TargetMode="External"/><Relationship Id="rId15026a3af276b3e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId10506a3af276b3eb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0022005" TargetMode="External"/><Relationship Id="rId64916a3af276b3f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039" TargetMode="External"/><Relationship Id="rId64206a3af276b3f94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/chemse/bjt019" TargetMode="External"/><Relationship Id="rId71036a3af276b400b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12715" TargetMode="External"/><Relationship Id="rId75786a3af276b406b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-024-0948-2_11" TargetMode="External"/><Relationship Id="rId80806a3af276b4129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10482-009-9343-6" TargetMode="External"/><Relationship Id="rId29936a3af276b41bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16101604" TargetMode="External"/><Relationship Id="rId81736a3af276b421a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf" TargetMode="External"/><Relationship Id="rId94896a3af276b42b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2023.107885" TargetMode="External"/><Relationship Id="rId74526a3af276b4348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3554813" TargetMode="External"/><Relationship Id="rId92646a3af276b43b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-120811-153624" TargetMode="External"/><Relationship Id="rId75076a3af276b4466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16020299" TargetMode="External"/><Relationship Id="rId90166a3af276b461b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10531-004-0697-9" TargetMode="External"/><Relationship Id="rId52206a3af276b46d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7917.2010.01361.x" TargetMode="External"/><Relationship Id="rId82366a3af276b4795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50066a3af276b4881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70057" TargetMode="External"/><Relationship Id="rId83346a3af276b0763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83346a3af276b0763.jpg"/><Relationship Id="rId49556a3af276b1d3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49556a3af276b1d3f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId328415756" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId719706339" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39006a5592abe4c7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/" TargetMode="External"/><Relationship Id="rId10616a5592abe4cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/categorization" TargetMode="External"/><Relationship Id="rId74286a5592abe55d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/photos" TargetMode="External"/><Relationship Id="rId20036a5592abe877c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491" TargetMode="External"/><Relationship Id="rId11106a5592abe8800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/rs16203840" TargetMode="External"/><Relationship Id="rId32536a5592abe887d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPP/20173184889" TargetMode="External"/><Relationship Id="rId79746a5592abe88f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.anbehav.2011.11.012" TargetMode="External"/><Relationship Id="rId42436a5592abe894e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1749-4877.12138" TargetMode="External"/><Relationship Id="rId56466a5592abe89ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf" TargetMode="External"/><Relationship Id="rId95336a5592abe8a68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId98466a5592abe8ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12622" TargetMode="External"/><Relationship Id="rId56146a5592abe8b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/documents" TargetMode="External"/><Relationship Id="rId71196a5592abe8b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/pinus-radiata" TargetMode="External"/><Relationship Id="rId83756a5592abe8c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php" TargetMode="External"/><Relationship Id="rId93616a5592abe8ca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId21636a5592abe8d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0022005" TargetMode="External"/><Relationship Id="rId55266a5592abe8d90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039" TargetMode="External"/><Relationship Id="rId25976a5592abe8e0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/chemse/bjt019" TargetMode="External"/><Relationship Id="rId50576a5592abe8e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12715" TargetMode="External"/><Relationship Id="rId71586a5592abe8ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-024-0948-2_11" TargetMode="External"/><Relationship Id="rId59606a5592abe8f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10482-009-9343-6" TargetMode="External"/><Relationship Id="rId64146a5592abe901f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16101604" TargetMode="External"/><Relationship Id="rId60096a5592abe9088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf" TargetMode="External"/><Relationship Id="rId16446a5592abe9127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2023.107885" TargetMode="External"/><Relationship Id="rId55026a5592abe91b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3554813" TargetMode="External"/><Relationship Id="rId25806a5592abe9228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-120811-153624" TargetMode="External"/><Relationship Id="rId32726a5592abe92c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16020299" TargetMode="External"/><Relationship Id="rId52426a5592abe9472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10531-004-0697-9" TargetMode="External"/><Relationship Id="rId46746a5592abe952a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7917.2010.01361.x" TargetMode="External"/><Relationship Id="rId65686a5592abe95e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44656a5592abe96c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70057" TargetMode="External"/><Relationship Id="rId83326a5592abe5493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83326a5592abe5493.jpg"/><Relationship Id="rId63796a5592abe6ef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63796a5592abe6ef7.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>