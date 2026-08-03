--- v4 (2026-07-14)
+++ v5 (2026-08-03)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Thatcher)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red turpentine beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39006a5592abe4c7a" w:history="1">
+            <w:hyperlink r:id="rId69926a70278f1fed9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10616a5592abe4cbf" w:history="1">
+            <w:hyperlink r:id="rId20116a70278f1ff23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENCVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36051491" name="name77816a5592abe5495" descr="18672.jpg"/>
+                  <wp:docPr id="63432357" name="name62316a70278f20786" descr="18672.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18672.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83326a5592abe5493" cstate="print"/>
+                          <a:blip r:embed="rId48916a70278f20784" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74286a5592abe55d8" w:history="1">
+            <w:hyperlink r:id="rId41726a70278f208cc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2376,63 +2376,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can withstand noticeable variation of abiotic conditions and successfully develops in hot and cold climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13459395" name="name75386a5592abe6efa" descr="DENCVA_distribution_map.jpg"/>
+            <wp:docPr id="38874453" name="name77466a70278f2222b" descr="DENCVA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENCVA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63796a5592abe6ef7" cstate="print"/>
+                    <a:blip r:embed="rId56326a70278f22229" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5943,51 +5943,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2025) Bark and ambrosia beetles (US and Canada). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20036a5592abe877c" w:history="1">
+      <w:hyperlink r:id="rId67326a70278f24343" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6022,51 +6022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infestation with UAV-based thermal and hyperspectral images. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote Sensing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16, 3840. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11106a5592abe8800" w:history="1">
+      <w:hyperlink r:id="rId82056a70278f243cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/rs16203840</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6101,51 +6101,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution maps of plant pests. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32536a5592abe887d" w:history="1">
+      <w:hyperlink r:id="rId42436a70278f24454" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DMPP/20173184889</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6171,51 +6171,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal Behaviour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–427. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79746a5592abe88f0" w:history="1">
+      <w:hyperlink r:id="rId36626a70278f244cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.anbehav.2011.11.012</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6230,51 +6230,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cheng C, Zhou F, Lu M, Sun J-H (2015) Inducible pine rosin defense mediates interactions between an invasive insect–fungal complex and newly acquired sympatric fungal associates. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Integrative Zoology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 453–464. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42436a5592abe894e" w:history="1">
+      <w:hyperlink r:id="rId62606a70278f2452c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1749-4877.12138</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6307,51 +6307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2021) Rapid Pest Risk Analysis (PRA) for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Korycinska A. (compilator), UK: York. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56466a5592abe89ca" w:history="1">
+      <w:hyperlink r:id="rId24096a70278f245aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6404,51 +6404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 421–423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95336a5592abe8a68" w:history="1">
+      <w:hyperlink r:id="rId93336a70278f2465a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6483,51 +6483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 505–523. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98466a5592abe8ae2" w:history="1">
+      <w:hyperlink r:id="rId67826a70278f246d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12622</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6542,101 +6542,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56146a5592abe8b3e" w:history="1">
+      <w:hyperlink r:id="rId17536a70278f24735" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DENCVA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 15 September 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUFORGEN (2025) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus radiata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71196a5592abe8b8e" w:history="1">
+      <w:hyperlink r:id="rId11726a70278f24785" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.euforgen.org/species/pinus-radiata</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6691,51 +6691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 155–160. DOI: 10.17221/4554-JFS. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83756a5592abe8c27" w:history="1">
+      <w:hyperlink r:id="rId56196a70278f24820" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6768,51 +6768,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. U.S. Department of Agriculture, Bureau of Entomology L.O. Howard. Washington: Government Printing Office, Technical Series, No. 17, Part I. 232 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93616a5592abe8ca5" w:history="1">
+      <w:hyperlink r:id="rId15266a70278f248a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> PLoS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e22005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21636a5592abe8d33" w:history="1">
+      <w:hyperlink r:id="rId54666a70278f2492f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0022005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6917,51 +6917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Z, Xu B, Guo Y, Raffa K, Sun J (2017) Gallery and acoustic traits related to female body size mediate male mate choice in a bark beetle. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal Behaviour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 125, 41–50. doi: 10.1016/j.anbehav.2017.01.002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55266a5592abe8d90" w:history="1">
+      <w:hyperlink r:id="rId22426a70278f2498e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemical Senses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 38(6), 485–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25976a5592abe8e0e" w:history="1">
+      <w:hyperlink r:id="rId17146a70278f24a0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/chemse/bjt019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7068,101 +7068,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1285–1297, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50576a5592abe8e85" w:history="1">
+      <w:hyperlink r:id="rId12556a70278f24a83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu M, Sun J (2017) Red turpentine beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LeConte. In: Wan F, Jiang M, Zhan A (Eds). Biological Invasions and Its Management in China. Invading Nature. Springer Series in Invasion Ecology, Vol. 11. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71586a5592abe8ed7" w:history="1">
+      <w:hyperlink r:id="rId83726a70278f24ad6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-024-0948-2_11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7237,51 +7237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 275–293. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59606a5592abe8f90" w:history="1">
+      <w:hyperlink r:id="rId85566a70278f24b91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10482-009-9343-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7327,51 +7327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forests </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1604. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64146a5592abe901f" w:history="1">
+      <w:hyperlink r:id="rId10516a70278f24c22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f16101604</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7386,51 +7386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Owen DR, Smith SL, Seybold SJ (2010) Red turpentine beetle. Forest Insect &amp; Disease Leaflet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60096a5592abe9088" w:history="1">
+      <w:hyperlink r:id="rId37076a70278f24c7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7485,51 +7485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107885. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16446a5592abe9127" w:history="1">
+      <w:hyperlink r:id="rId89846a70278f24d1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2023.107885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7575,51 +7575,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1163–1177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55026a5592abe91b7" w:history="1">
+      <w:hyperlink r:id="rId11366a70278f24db7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/3554813</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7645,51 +7645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Review of Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 293–311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25806a5592abe9228" w:history="1">
+      <w:hyperlink r:id="rId18566a70278f24e29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-ento-120811-153624</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7744,51 +7744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32726a5592abe92c3" w:history="1">
+      <w:hyperlink r:id="rId72936a70278f24ec7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f16020299</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8019,51 +8019,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1735–1760. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52426a5592abe9472" w:history="1">
+      <w:hyperlink r:id="rId66506a70278f250d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10531-004-0697-9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8138,51 +8138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 209–216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46746a5592abe952a" w:history="1">
+      <w:hyperlink r:id="rId50286a70278f251a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7917.2010.01361.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8257,51 +8257,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65686a5592abe95e6" w:history="1">
+      <w:hyperlink r:id="rId57816a70278f2527d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8379,51 +8379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 91-96  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44656a5592abe96c7" w:history="1">
+      <w:hyperlink r:id="rId83226a70278f2534c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70057</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8519,137 +8519,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66784977">
+  <w:abstractNum w:abstractNumId="81000750">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36801738">
+    <w:lvl w:ilvl="0" w:tplc="74599978">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36801738" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74599978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36801738" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74599978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36801738" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74599978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36801738" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74599978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36801738" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74599978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36801738" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74599978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36801738" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74599978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36801738" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74599978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66784976">
+  <w:abstractNum w:abstractNumId="81000749">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30140902">
+    <w:lvl w:ilvl="0" w:tplc="41956318">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9401,55 +9401,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66784976">
-    <w:abstractNumId w:val="66784976"/>
+  <w:num w:numId="81000749">
+    <w:abstractNumId w:val="81000749"/>
   </w:num>
-  <w:num w:numId="66784977">
-    <w:abstractNumId w:val="66784977"/>
+  <w:num w:numId="81000750">
+    <w:abstractNumId w:val="81000750"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20999,51 +20999,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId328415756" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId719706339" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39006a5592abe4c7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/" TargetMode="External"/><Relationship Id="rId10616a5592abe4cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/categorization" TargetMode="External"/><Relationship Id="rId74286a5592abe55d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/photos" TargetMode="External"/><Relationship Id="rId20036a5592abe877c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491" TargetMode="External"/><Relationship Id="rId11106a5592abe8800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/rs16203840" TargetMode="External"/><Relationship Id="rId32536a5592abe887d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPP/20173184889" TargetMode="External"/><Relationship Id="rId79746a5592abe88f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.anbehav.2011.11.012" TargetMode="External"/><Relationship Id="rId42436a5592abe894e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1749-4877.12138" TargetMode="External"/><Relationship Id="rId56466a5592abe89ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf" TargetMode="External"/><Relationship Id="rId95336a5592abe8a68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId98466a5592abe8ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12622" TargetMode="External"/><Relationship Id="rId56146a5592abe8b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/documents" TargetMode="External"/><Relationship Id="rId71196a5592abe8b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/pinus-radiata" TargetMode="External"/><Relationship Id="rId83756a5592abe8c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php" TargetMode="External"/><Relationship Id="rId93616a5592abe8ca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId21636a5592abe8d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0022005" TargetMode="External"/><Relationship Id="rId55266a5592abe8d90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039" TargetMode="External"/><Relationship Id="rId25976a5592abe8e0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/chemse/bjt019" TargetMode="External"/><Relationship Id="rId50576a5592abe8e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12715" TargetMode="External"/><Relationship Id="rId71586a5592abe8ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-024-0948-2_11" TargetMode="External"/><Relationship Id="rId59606a5592abe8f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10482-009-9343-6" TargetMode="External"/><Relationship Id="rId64146a5592abe901f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16101604" TargetMode="External"/><Relationship Id="rId60096a5592abe9088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf" TargetMode="External"/><Relationship Id="rId16446a5592abe9127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2023.107885" TargetMode="External"/><Relationship Id="rId55026a5592abe91b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3554813" TargetMode="External"/><Relationship Id="rId25806a5592abe9228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-120811-153624" TargetMode="External"/><Relationship Id="rId32726a5592abe92c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16020299" TargetMode="External"/><Relationship Id="rId52426a5592abe9472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10531-004-0697-9" TargetMode="External"/><Relationship Id="rId46746a5592abe952a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7917.2010.01361.x" TargetMode="External"/><Relationship Id="rId65686a5592abe95e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44656a5592abe96c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70057" TargetMode="External"/><Relationship Id="rId83326a5592abe5493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83326a5592abe5493.jpg"/><Relationship Id="rId63796a5592abe6ef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63796a5592abe6ef7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId211998167" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId689115622" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69926a70278f1fed9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/" TargetMode="External"/><Relationship Id="rId20116a70278f1ff23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/categorization" TargetMode="External"/><Relationship Id="rId41726a70278f208cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/photos" TargetMode="External"/><Relationship Id="rId67326a70278f24343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491" TargetMode="External"/><Relationship Id="rId82056a70278f243cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/rs16203840" TargetMode="External"/><Relationship Id="rId42436a70278f24454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPP/20173184889" TargetMode="External"/><Relationship Id="rId36626a70278f244cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.anbehav.2011.11.012" TargetMode="External"/><Relationship Id="rId62606a70278f2452c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1749-4877.12138" TargetMode="External"/><Relationship Id="rId24096a70278f245aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf" TargetMode="External"/><Relationship Id="rId93336a70278f2465a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId67826a70278f246d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12622" TargetMode="External"/><Relationship Id="rId17536a70278f24735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/documents" TargetMode="External"/><Relationship Id="rId11726a70278f24785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/pinus-radiata" TargetMode="External"/><Relationship Id="rId56196a70278f24820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php" TargetMode="External"/><Relationship Id="rId15266a70278f248a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId54666a70278f2492f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0022005" TargetMode="External"/><Relationship Id="rId22426a70278f2498e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039" TargetMode="External"/><Relationship Id="rId17146a70278f24a0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/chemse/bjt019" TargetMode="External"/><Relationship Id="rId12556a70278f24a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12715" TargetMode="External"/><Relationship Id="rId83726a70278f24ad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-024-0948-2_11" TargetMode="External"/><Relationship Id="rId85566a70278f24b91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10482-009-9343-6" TargetMode="External"/><Relationship Id="rId10516a70278f24c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16101604" TargetMode="External"/><Relationship Id="rId37076a70278f24c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf" TargetMode="External"/><Relationship Id="rId89846a70278f24d1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2023.107885" TargetMode="External"/><Relationship Id="rId11366a70278f24db7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3554813" TargetMode="External"/><Relationship Id="rId18566a70278f24e29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-120811-153624" TargetMode="External"/><Relationship Id="rId72936a70278f24ec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16020299" TargetMode="External"/><Relationship Id="rId66506a70278f250d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10531-004-0697-9" TargetMode="External"/><Relationship Id="rId50286a70278f251a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7917.2010.01361.x" TargetMode="External"/><Relationship Id="rId57816a70278f2527d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83226a70278f2534c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70057" TargetMode="External"/><Relationship Id="rId48916a70278f20784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48916a70278f20784.jpg"/><Relationship Id="rId56326a70278f22229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56326a70278f22229.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>