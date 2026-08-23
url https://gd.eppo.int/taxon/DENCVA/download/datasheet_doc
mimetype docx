--- v5 (2026-08-03)
+++ v6 (2026-08-23)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Thatcher)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red turpentine beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69926a70278f1fed9" w:history="1">
+            <w:hyperlink r:id="rId83906a8aa9328295a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20116a70278f1ff23" w:history="1">
+            <w:hyperlink r:id="rId75166a8aa9328299f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENCVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63432357" name="name62316a70278f20786" descr="18672.jpg"/>
+                  <wp:docPr id="21015225" name="name37846a8aa93282a5f" descr="18672.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18672.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48916a70278f20784" cstate="print"/>
+                          <a:blip r:embed="rId66726a8aa93282a5e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41726a70278f208cc" w:history="1">
+            <w:hyperlink r:id="rId94806a8aa93282b71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2376,63 +2376,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can withstand noticeable variation of abiotic conditions and successfully develops in hot and cold climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38874453" name="name77466a70278f2222b" descr="DENCVA_distribution_map.jpg"/>
+            <wp:docPr id="40033643" name="name67286a8aa93284384" descr="DENCVA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENCVA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56326a70278f22229" cstate="print"/>
+                    <a:blip r:embed="rId10316a8aa9328437f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5943,51 +5943,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2025) Bark and ambrosia beetles (US and Canada). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67326a70278f24343" w:history="1">
+      <w:hyperlink r:id="rId27776a8aa93285e11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6022,51 +6022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infestation with UAV-based thermal and hyperspectral images. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote Sensing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16, 3840. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82056a70278f243cc" w:history="1">
+      <w:hyperlink r:id="rId98946a8aa93285e9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/rs16203840</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6101,51 +6101,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution maps of plant pests. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42436a70278f24454" w:history="1">
+      <w:hyperlink r:id="rId44666a8aa93285f1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DMPP/20173184889</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6171,51 +6171,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal Behaviour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–427. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36626a70278f244cb" w:history="1">
+      <w:hyperlink r:id="rId65856a8aa93285fa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.anbehav.2011.11.012</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6230,51 +6230,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cheng C, Zhou F, Lu M, Sun J-H (2015) Inducible pine rosin defense mediates interactions between an invasive insect–fungal complex and newly acquired sympatric fungal associates. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Integrative Zoology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 453–464. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62606a70278f2452c" w:history="1">
+      <w:hyperlink r:id="rId79916a8aa93286000" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1749-4877.12138</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6307,51 +6307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2021) Rapid Pest Risk Analysis (PRA) for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Korycinska A. (compilator), UK: York. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24096a70278f245aa" w:history="1">
+      <w:hyperlink r:id="rId96396a8aa9328607e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6404,51 +6404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 421–423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93336a70278f2465a" w:history="1">
+      <w:hyperlink r:id="rId31856a8aa93286121" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6483,51 +6483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 505–523. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67826a70278f246d8" w:history="1">
+      <w:hyperlink r:id="rId40286a8aa932861a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12622</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6542,101 +6542,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17536a70278f24735" w:history="1">
+      <w:hyperlink r:id="rId18536a8aa932861ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DENCVA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 15 September 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUFORGEN (2025) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus radiata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11726a70278f24785" w:history="1">
+      <w:hyperlink r:id="rId63466a8aa93286251" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.euforgen.org/species/pinus-radiata</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6691,51 +6691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 155–160. DOI: 10.17221/4554-JFS. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56196a70278f24820" w:history="1">
+      <w:hyperlink r:id="rId57366a8aa932862f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6768,51 +6768,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. U.S. Department of Agriculture, Bureau of Entomology L.O. Howard. Washington: Government Printing Office, Technical Series, No. 17, Part I. 232 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15266a70278f248a0" w:history="1">
+      <w:hyperlink r:id="rId98126a8aa9328637c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> PLoS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e22005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54666a70278f2492f" w:history="1">
+      <w:hyperlink r:id="rId73236a8aa9328640f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0022005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6917,51 +6917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Z, Xu B, Guo Y, Raffa K, Sun J (2017) Gallery and acoustic traits related to female body size mediate male mate choice in a bark beetle. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal Behaviour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 125, 41–50. doi: 10.1016/j.anbehav.2017.01.002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22426a70278f2498e" w:history="1">
+      <w:hyperlink r:id="rId29626a8aa9328646e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemical Senses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 38(6), 485–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17146a70278f24a0c" w:history="1">
+      <w:hyperlink r:id="rId63756a8aa932864ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/chemse/bjt019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7068,101 +7068,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1285–1297, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12556a70278f24a83" w:history="1">
+      <w:hyperlink r:id="rId97636a8aa93286575" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu M, Sun J (2017) Red turpentine beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LeConte. In: Wan F, Jiang M, Zhan A (Eds). Biological Invasions and Its Management in China. Invading Nature. Springer Series in Invasion Ecology, Vol. 11. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83726a70278f24ad6" w:history="1">
+      <w:hyperlink r:id="rId10106a8aa932865cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-024-0948-2_11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7237,51 +7237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 275–293. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85566a70278f24b91" w:history="1">
+      <w:hyperlink r:id="rId69516a8aa9328668e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10482-009-9343-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7327,51 +7327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forests </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1604. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10516a70278f24c22" w:history="1">
+      <w:hyperlink r:id="rId18686a8aa93286739" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f16101604</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7386,51 +7386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Owen DR, Smith SL, Seybold SJ (2010) Red turpentine beetle. Forest Insect &amp; Disease Leaflet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37076a70278f24c7e" w:history="1">
+      <w:hyperlink r:id="rId19896a8aa9328679a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7485,51 +7485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107885. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89846a70278f24d1c" w:history="1">
+      <w:hyperlink r:id="rId96406a8aa9328683b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2023.107885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7575,51 +7575,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1163–1177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11366a70278f24db7" w:history="1">
+      <w:hyperlink r:id="rId27176a8aa932868cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/3554813</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7645,51 +7645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Review of Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 293–311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18566a70278f24e29" w:history="1">
+      <w:hyperlink r:id="rId75306a8aa93286941" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-ento-120811-153624</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7744,51 +7744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72936a70278f24ec7" w:history="1">
+      <w:hyperlink r:id="rId78446a8aa932869e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f16020299</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8019,51 +8019,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1735–1760. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66506a70278f250d0" w:history="1">
+      <w:hyperlink r:id="rId78406a8aa93286bc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10531-004-0697-9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8138,51 +8138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 209–216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50286a70278f251a9" w:history="1">
+      <w:hyperlink r:id="rId78096a8aa93286c87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7917.2010.01361.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8257,51 +8257,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57816a70278f2527d" w:history="1">
+      <w:hyperlink r:id="rId29516a8aa93286d4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8379,51 +8379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 91-96  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83226a70278f2534c" w:history="1">
+      <w:hyperlink r:id="rId30216a8aa93286e1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70057</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8519,137 +8519,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81000750">
+  <w:abstractNum w:abstractNumId="57228741">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74599978">
+    <w:lvl w:ilvl="0" w:tplc="41066093">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74599978" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41066093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74599978" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41066093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74599978" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41066093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74599978" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41066093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74599978" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41066093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74599978" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41066093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74599978" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41066093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74599978" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41066093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81000749">
+  <w:abstractNum w:abstractNumId="57228740">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41956318">
+    <w:lvl w:ilvl="0" w:tplc="47225042">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9401,55 +9401,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81000749">
-    <w:abstractNumId w:val="81000749"/>
+  <w:num w:numId="57228740">
+    <w:abstractNumId w:val="57228740"/>
   </w:num>
-  <w:num w:numId="81000750">
-    <w:abstractNumId w:val="81000750"/>
+  <w:num w:numId="57228741">
+    <w:abstractNumId w:val="57228741"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20999,51 +20999,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId211998167" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId689115622" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69926a70278f1fed9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/" TargetMode="External"/><Relationship Id="rId20116a70278f1ff23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/categorization" TargetMode="External"/><Relationship Id="rId41726a70278f208cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/photos" TargetMode="External"/><Relationship Id="rId67326a70278f24343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491" TargetMode="External"/><Relationship Id="rId82056a70278f243cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/rs16203840" TargetMode="External"/><Relationship Id="rId42436a70278f24454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPP/20173184889" TargetMode="External"/><Relationship Id="rId36626a70278f244cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.anbehav.2011.11.012" TargetMode="External"/><Relationship Id="rId62606a70278f2452c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1749-4877.12138" TargetMode="External"/><Relationship Id="rId24096a70278f245aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf" TargetMode="External"/><Relationship Id="rId93336a70278f2465a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId67826a70278f246d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12622" TargetMode="External"/><Relationship Id="rId17536a70278f24735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/documents" TargetMode="External"/><Relationship Id="rId11726a70278f24785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/pinus-radiata" TargetMode="External"/><Relationship Id="rId56196a70278f24820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php" TargetMode="External"/><Relationship Id="rId15266a70278f248a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId54666a70278f2492f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0022005" TargetMode="External"/><Relationship Id="rId22426a70278f2498e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039" TargetMode="External"/><Relationship Id="rId17146a70278f24a0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/chemse/bjt019" TargetMode="External"/><Relationship Id="rId12556a70278f24a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12715" TargetMode="External"/><Relationship Id="rId83726a70278f24ad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-024-0948-2_11" TargetMode="External"/><Relationship Id="rId85566a70278f24b91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10482-009-9343-6" TargetMode="External"/><Relationship Id="rId10516a70278f24c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16101604" TargetMode="External"/><Relationship Id="rId37076a70278f24c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf" TargetMode="External"/><Relationship Id="rId89846a70278f24d1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2023.107885" TargetMode="External"/><Relationship Id="rId11366a70278f24db7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3554813" TargetMode="External"/><Relationship Id="rId18566a70278f24e29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-120811-153624" TargetMode="External"/><Relationship Id="rId72936a70278f24ec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16020299" TargetMode="External"/><Relationship Id="rId66506a70278f250d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10531-004-0697-9" TargetMode="External"/><Relationship Id="rId50286a70278f251a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7917.2010.01361.x" TargetMode="External"/><Relationship Id="rId57816a70278f2527d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83226a70278f2534c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70057" TargetMode="External"/><Relationship Id="rId48916a70278f20784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48916a70278f20784.jpg"/><Relationship Id="rId56326a70278f22229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56326a70278f22229.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId944443694" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId742999444" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83906a8aa9328295a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/" TargetMode="External"/><Relationship Id="rId75166a8aa9328299f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/categorization" TargetMode="External"/><Relationship Id="rId94806a8aa93282b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/photos" TargetMode="External"/><Relationship Id="rId27776a8aa93285e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491" TargetMode="External"/><Relationship Id="rId98946a8aa93285e9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/rs16203840" TargetMode="External"/><Relationship Id="rId44666a8aa93285f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPP/20173184889" TargetMode="External"/><Relationship Id="rId65856a8aa93285fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.anbehav.2011.11.012" TargetMode="External"/><Relationship Id="rId79916a8aa93286000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1749-4877.12138" TargetMode="External"/><Relationship Id="rId96396a8aa9328607e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf" TargetMode="External"/><Relationship Id="rId31856a8aa93286121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId40286a8aa932861a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12622" TargetMode="External"/><Relationship Id="rId18536a8aa932861ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/documents" TargetMode="External"/><Relationship Id="rId63466a8aa93286251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/pinus-radiata" TargetMode="External"/><Relationship Id="rId57366a8aa932862f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php" TargetMode="External"/><Relationship Id="rId98126a8aa9328637c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId73236a8aa9328640f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0022005" TargetMode="External"/><Relationship Id="rId29626a8aa9328646e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039" TargetMode="External"/><Relationship Id="rId63756a8aa932864ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/chemse/bjt019" TargetMode="External"/><Relationship Id="rId97636a8aa93286575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12715" TargetMode="External"/><Relationship Id="rId10106a8aa932865cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-024-0948-2_11" TargetMode="External"/><Relationship Id="rId69516a8aa9328668e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10482-009-9343-6" TargetMode="External"/><Relationship Id="rId18686a8aa93286739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16101604" TargetMode="External"/><Relationship Id="rId19896a8aa9328679a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf" TargetMode="External"/><Relationship Id="rId96406a8aa9328683b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2023.107885" TargetMode="External"/><Relationship Id="rId27176a8aa932868cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3554813" TargetMode="External"/><Relationship Id="rId75306a8aa93286941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-120811-153624" TargetMode="External"/><Relationship Id="rId78446a8aa932869e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16020299" TargetMode="External"/><Relationship Id="rId78406a8aa93286bc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10531-004-0697-9" TargetMode="External"/><Relationship Id="rId78096a8aa93286c87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7917.2010.01361.x" TargetMode="External"/><Relationship Id="rId29516a8aa93286d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30216a8aa93286e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70057" TargetMode="External"/><Relationship Id="rId66726a8aa93282a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66726a8aa93282a5e.jpg"/><Relationship Id="rId10316a8aa9328437f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10316a8aa9328437f.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>