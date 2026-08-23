--- v6 (2026-08-23)
+++ v7 (2026-08-23)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Thatcher)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red turpentine beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83906a8aa9328295a" w:history="1">
+            <w:hyperlink r:id="rId95276a8ab60d87e31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75166a8aa9328299f" w:history="1">
+            <w:hyperlink r:id="rId83846a8ab60d87e77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENCVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21015225" name="name37846a8aa93282a5f" descr="18672.jpg"/>
+                  <wp:docPr id="48597537" name="name40436a8ab60d88863" descr="18672.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18672.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66726a8aa93282a5e" cstate="print"/>
+                          <a:blip r:embed="rId37096a8ab60d88861" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId94806a8aa93282b71" w:history="1">
+            <w:hyperlink r:id="rId90196a8ab60d8899f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2376,63 +2376,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can withstand noticeable variation of abiotic conditions and successfully develops in hot and cold climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="40033643" name="name67286a8aa93284384" descr="DENCVA_distribution_map.jpg"/>
+            <wp:docPr id="14625107" name="name86306a8ab60d8a1c8" descr="DENCVA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENCVA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10316a8aa9328437f" cstate="print"/>
+                    <a:blip r:embed="rId54916a8ab60d8a1c5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5943,51 +5943,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2025) Bark and ambrosia beetles (US and Canada). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27776a8aa93285e11" w:history="1">
+      <w:hyperlink r:id="rId66146a8ab60d8ba4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6022,51 +6022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infestation with UAV-based thermal and hyperspectral images. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote Sensing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16, 3840. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98946a8aa93285e9e" w:history="1">
+      <w:hyperlink r:id="rId28266a8ab60d8bad1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/rs16203840</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6101,51 +6101,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution maps of plant pests. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44666a8aa93285f1d" w:history="1">
+      <w:hyperlink r:id="rId97246a8ab60d8bb4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DMPP/20173184889</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6171,51 +6171,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal Behaviour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–427. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65856a8aa93285fa0" w:history="1">
+      <w:hyperlink r:id="rId48666a8ab60d8bbc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.anbehav.2011.11.012</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6230,51 +6230,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cheng C, Zhou F, Lu M, Sun J-H (2015) Inducible pine rosin defense mediates interactions between an invasive insect–fungal complex and newly acquired sympatric fungal associates. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Integrative Zoology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 453–464. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79916a8aa93286000" w:history="1">
+      <w:hyperlink r:id="rId23216a8ab60d8bc21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1749-4877.12138</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6307,51 +6307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2021) Rapid Pest Risk Analysis (PRA) for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Korycinska A. (compilator), UK: York. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96396a8aa9328607e" w:history="1">
+      <w:hyperlink r:id="rId22256a8ab60d8bc9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6404,51 +6404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 421–423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31856a8aa93286121" w:history="1">
+      <w:hyperlink r:id="rId86176a8ab60d8bd3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6483,51 +6483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 505–523. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40286a8aa932861a1" w:history="1">
+      <w:hyperlink r:id="rId55166a8ab60d8bdb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12622</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6542,101 +6542,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18536a8aa932861ff" w:history="1">
+      <w:hyperlink r:id="rId23536a8ab60d8be16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DENCVA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 15 September 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUFORGEN (2025) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus radiata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63466a8aa93286251" w:history="1">
+      <w:hyperlink r:id="rId34836a8ab60d8be66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.euforgen.org/species/pinus-radiata</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6691,51 +6691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 155–160. DOI: 10.17221/4554-JFS. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57366a8aa932862f2" w:history="1">
+      <w:hyperlink r:id="rId24916a8ab60d8bf03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6768,51 +6768,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. U.S. Department of Agriculture, Bureau of Entomology L.O. Howard. Washington: Government Printing Office, Technical Series, No. 17, Part I. 232 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98126a8aa9328637c" w:history="1">
+      <w:hyperlink r:id="rId76476a8ab60d8bf81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> PLoS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e22005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73236a8aa9328640f" w:history="1">
+      <w:hyperlink r:id="rId55876a8ab60d8c011" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0022005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6917,51 +6917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Z, Xu B, Guo Y, Raffa K, Sun J (2017) Gallery and acoustic traits related to female body size mediate male mate choice in a bark beetle. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal Behaviour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 125, 41–50. doi: 10.1016/j.anbehav.2017.01.002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29626a8aa9328646e" w:history="1">
+      <w:hyperlink r:id="rId45166a8ab60d8c06f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemical Senses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 38(6), 485–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63756a8aa932864ee" w:history="1">
+      <w:hyperlink r:id="rId56426a8ab60d8c0ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/chemse/bjt019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7068,101 +7068,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1285–1297, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97636a8aa93286575" w:history="1">
+      <w:hyperlink r:id="rId49626a8ab60d8c163" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu M, Sun J (2017) Red turpentine beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LeConte. In: Wan F, Jiang M, Zhan A (Eds). Biological Invasions and Its Management in China. Invading Nature. Springer Series in Invasion Ecology, Vol. 11. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10106a8aa932865cf" w:history="1">
+      <w:hyperlink r:id="rId22216a8ab60d8c1b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-024-0948-2_11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7237,51 +7237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 275–293. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69516a8aa9328668e" w:history="1">
+      <w:hyperlink r:id="rId42746a8ab60d8c270" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10482-009-9343-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7327,51 +7327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forests </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1604. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18686a8aa93286739" w:history="1">
+      <w:hyperlink r:id="rId16766a8ab60d8c300" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f16101604</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7386,51 +7386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Owen DR, Smith SL, Seybold SJ (2010) Red turpentine beetle. Forest Insect &amp; Disease Leaflet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19896a8aa9328679a" w:history="1">
+      <w:hyperlink r:id="rId92216a8ab60d8c35e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7485,51 +7485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107885. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96406a8aa9328683b" w:history="1">
+      <w:hyperlink r:id="rId88776a8ab60d8c3fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2023.107885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7575,51 +7575,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1163–1177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27176a8aa932868cd" w:history="1">
+      <w:hyperlink r:id="rId71626a8ab60d8c496" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/3554813</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7645,51 +7645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Review of Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 293–311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75306a8aa93286941" w:history="1">
+      <w:hyperlink r:id="rId45686a8ab60d8c509" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-ento-120811-153624</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7744,51 +7744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78446a8aa932869e0" w:history="1">
+      <w:hyperlink r:id="rId55816a8ab60d8c5a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f16020299</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8019,51 +8019,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1735–1760. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78406a8aa93286bc3" w:history="1">
+      <w:hyperlink r:id="rId68476a8ab60d8c759" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10531-004-0697-9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8138,51 +8138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 209–216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78096a8aa93286c87" w:history="1">
+      <w:hyperlink r:id="rId66946a8ab60d8c813" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7917.2010.01361.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8257,51 +8257,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29516a8aa93286d4c" w:history="1">
+      <w:hyperlink r:id="rId87776a8ab60d8c8cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8379,51 +8379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 91-96  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30216a8aa93286e1c" w:history="1">
+      <w:hyperlink r:id="rId55636a8ab60d8c9ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70057</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8519,137 +8519,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57228741">
+  <w:abstractNum w:abstractNumId="39418814">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41066093">
+    <w:lvl w:ilvl="0" w:tplc="64004614">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41066093" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64004614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41066093" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64004614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41066093" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64004614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41066093" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64004614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41066093" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64004614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41066093" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64004614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41066093" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64004614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41066093" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64004614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57228740">
+  <w:abstractNum w:abstractNumId="39418813">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47225042">
+    <w:lvl w:ilvl="0" w:tplc="10592757">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9401,55 +9401,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57228740">
-    <w:abstractNumId w:val="57228740"/>
+  <w:num w:numId="39418813">
+    <w:abstractNumId w:val="39418813"/>
   </w:num>
-  <w:num w:numId="57228741">
-    <w:abstractNumId w:val="57228741"/>
+  <w:num w:numId="39418814">
+    <w:abstractNumId w:val="39418814"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20999,51 +20999,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId944443694" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId742999444" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83906a8aa9328295a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/" TargetMode="External"/><Relationship Id="rId75166a8aa9328299f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/categorization" TargetMode="External"/><Relationship Id="rId94806a8aa93282b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/photos" TargetMode="External"/><Relationship Id="rId27776a8aa93285e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491" TargetMode="External"/><Relationship Id="rId98946a8aa93285e9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/rs16203840" TargetMode="External"/><Relationship Id="rId44666a8aa93285f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPP/20173184889" TargetMode="External"/><Relationship Id="rId65856a8aa93285fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.anbehav.2011.11.012" TargetMode="External"/><Relationship Id="rId79916a8aa93286000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1749-4877.12138" TargetMode="External"/><Relationship Id="rId96396a8aa9328607e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf" TargetMode="External"/><Relationship Id="rId31856a8aa93286121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId40286a8aa932861a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12622" TargetMode="External"/><Relationship Id="rId18536a8aa932861ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/documents" TargetMode="External"/><Relationship Id="rId63466a8aa93286251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/pinus-radiata" TargetMode="External"/><Relationship Id="rId57366a8aa932862f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php" TargetMode="External"/><Relationship Id="rId98126a8aa9328637c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId73236a8aa9328640f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0022005" TargetMode="External"/><Relationship Id="rId29626a8aa9328646e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039" TargetMode="External"/><Relationship Id="rId63756a8aa932864ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/chemse/bjt019" TargetMode="External"/><Relationship Id="rId97636a8aa93286575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12715" TargetMode="External"/><Relationship Id="rId10106a8aa932865cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-024-0948-2_11" TargetMode="External"/><Relationship Id="rId69516a8aa9328668e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10482-009-9343-6" TargetMode="External"/><Relationship Id="rId18686a8aa93286739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16101604" TargetMode="External"/><Relationship Id="rId19896a8aa9328679a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf" TargetMode="External"/><Relationship Id="rId96406a8aa9328683b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2023.107885" TargetMode="External"/><Relationship Id="rId27176a8aa932868cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3554813" TargetMode="External"/><Relationship Id="rId75306a8aa93286941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-120811-153624" TargetMode="External"/><Relationship Id="rId78446a8aa932869e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16020299" TargetMode="External"/><Relationship Id="rId78406a8aa93286bc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10531-004-0697-9" TargetMode="External"/><Relationship Id="rId78096a8aa93286c87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7917.2010.01361.x" TargetMode="External"/><Relationship Id="rId29516a8aa93286d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30216a8aa93286e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70057" TargetMode="External"/><Relationship Id="rId66726a8aa93282a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66726a8aa93282a5e.jpg"/><Relationship Id="rId10316a8aa9328437f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10316a8aa9328437f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId718272476" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId800769914" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95276a8ab60d87e31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/" TargetMode="External"/><Relationship Id="rId83846a8ab60d87e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/categorization" TargetMode="External"/><Relationship Id="rId90196a8ab60d8899f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/photos" TargetMode="External"/><Relationship Id="rId66146a8ab60d8ba4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491" TargetMode="External"/><Relationship Id="rId28266a8ab60d8bad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/rs16203840" TargetMode="External"/><Relationship Id="rId97246a8ab60d8bb4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPP/20173184889" TargetMode="External"/><Relationship Id="rId48666a8ab60d8bbc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.anbehav.2011.11.012" TargetMode="External"/><Relationship Id="rId23216a8ab60d8bc21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1749-4877.12138" TargetMode="External"/><Relationship Id="rId22256a8ab60d8bc9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf" TargetMode="External"/><Relationship Id="rId86176a8ab60d8bd3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId55166a8ab60d8bdb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12622" TargetMode="External"/><Relationship Id="rId23536a8ab60d8be16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/documents" TargetMode="External"/><Relationship Id="rId34836a8ab60d8be66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/pinus-radiata" TargetMode="External"/><Relationship Id="rId24916a8ab60d8bf03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php" TargetMode="External"/><Relationship Id="rId76476a8ab60d8bf81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId55876a8ab60d8c011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0022005" TargetMode="External"/><Relationship Id="rId45166a8ab60d8c06f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039" TargetMode="External"/><Relationship Id="rId56426a8ab60d8c0ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/chemse/bjt019" TargetMode="External"/><Relationship Id="rId49626a8ab60d8c163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12715" TargetMode="External"/><Relationship Id="rId22216a8ab60d8c1b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-024-0948-2_11" TargetMode="External"/><Relationship Id="rId42746a8ab60d8c270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10482-009-9343-6" TargetMode="External"/><Relationship Id="rId16766a8ab60d8c300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16101604" TargetMode="External"/><Relationship Id="rId92216a8ab60d8c35e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf" TargetMode="External"/><Relationship Id="rId88776a8ab60d8c3fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2023.107885" TargetMode="External"/><Relationship Id="rId71626a8ab60d8c496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3554813" TargetMode="External"/><Relationship Id="rId45686a8ab60d8c509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-120811-153624" TargetMode="External"/><Relationship Id="rId55816a8ab60d8c5a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16020299" TargetMode="External"/><Relationship Id="rId68476a8ab60d8c759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10531-004-0697-9" TargetMode="External"/><Relationship Id="rId66946a8ab60d8c813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7917.2010.01361.x" TargetMode="External"/><Relationship Id="rId87776a8ab60d8c8cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55636a8ab60d8c9ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70057" TargetMode="External"/><Relationship Id="rId37096a8ab60d88861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37096a8ab60d88861.jpg"/><Relationship Id="rId54916a8ab60d8a1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54916a8ab60d8a1c5.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>