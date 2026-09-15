--- v7 (2026-08-23)
+++ v8 (2026-09-15)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Thatcher)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red turpentine beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95276a8ab60d87e31" w:history="1">
+            <w:hyperlink r:id="rId99366aa94182d25f5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83846a8ab60d87e77" w:history="1">
+            <w:hyperlink r:id="rId35846aa94182d2642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENCVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48597537" name="name40436a8ab60d88863" descr="18672.jpg"/>
+                  <wp:docPr id="76827166" name="name38736aa94182d2f08" descr="18672.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18672.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37096a8ab60d88861" cstate="print"/>
+                          <a:blip r:embed="rId10406aa94182d2f06" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId90196a8ab60d8899f" w:history="1">
+            <w:hyperlink r:id="rId65596aa94182d2fe0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2376,63 +2376,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can withstand noticeable variation of abiotic conditions and successfully develops in hot and cold climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14625107" name="name86306a8ab60d8a1c8" descr="DENCVA_distribution_map.jpg"/>
+            <wp:docPr id="21442471" name="name65576aa94182d4910" descr="DENCVA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENCVA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54916a8ab60d8a1c5" cstate="print"/>
+                    <a:blip r:embed="rId74286aa94182d4909" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5943,51 +5943,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2025) Bark and ambrosia beetles (US and Canada). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66146a8ab60d8ba4b" w:history="1">
+      <w:hyperlink r:id="rId87576aa94182d694e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6022,51 +6022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infestation with UAV-based thermal and hyperspectral images. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote Sensing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16, 3840. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28266a8ab60d8bad1" w:history="1">
+      <w:hyperlink r:id="rId85056aa94182d6a03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/rs16203840</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6101,51 +6101,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution maps of plant pests. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97246a8ab60d8bb4f" w:history="1">
+      <w:hyperlink r:id="rId84136aa94182d6a83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DMPP/20173184889</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6171,51 +6171,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal Behaviour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–427. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48666a8ab60d8bbc2" w:history="1">
+      <w:hyperlink r:id="rId44896aa94182d6af5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.anbehav.2011.11.012</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6230,51 +6230,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cheng C, Zhou F, Lu M, Sun J-H (2015) Inducible pine rosin defense mediates interactions between an invasive insect–fungal complex and newly acquired sympatric fungal associates. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Integrative Zoology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 453–464. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23216a8ab60d8bc21" w:history="1">
+      <w:hyperlink r:id="rId43016aa94182d6b53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1749-4877.12138</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6307,51 +6307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2021) Rapid Pest Risk Analysis (PRA) for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Korycinska A. (compilator), UK: York. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22256a8ab60d8bc9d" w:history="1">
+      <w:hyperlink r:id="rId81776aa94182d6bcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6404,51 +6404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 421–423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86176a8ab60d8bd3d" w:history="1">
+      <w:hyperlink r:id="rId19396aa94182d6c6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6483,51 +6483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 505–523. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55166a8ab60d8bdb9" w:history="1">
+      <w:hyperlink r:id="rId32646aa94182d6d33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12622</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6542,101 +6542,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23536a8ab60d8be16" w:history="1">
+      <w:hyperlink r:id="rId75876aa94182d6d95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DENCVA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 15 September 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUFORGEN (2025) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus radiata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34836a8ab60d8be66" w:history="1">
+      <w:hyperlink r:id="rId64726aa94182d6de7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.euforgen.org/species/pinus-radiata</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6691,51 +6691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 155–160. DOI: 10.17221/4554-JFS. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24916a8ab60d8bf03" w:history="1">
+      <w:hyperlink r:id="rId55096aa94182d6e84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6768,51 +6768,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. U.S. Department of Agriculture, Bureau of Entomology L.O. Howard. Washington: Government Printing Office, Technical Series, No. 17, Part I. 232 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76476a8ab60d8bf81" w:history="1">
+      <w:hyperlink r:id="rId34066aa94182d6f03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> PLoS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e22005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55876a8ab60d8c011" w:history="1">
+      <w:hyperlink r:id="rId88116aa94182d7037" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0022005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6917,51 +6917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Z, Xu B, Guo Y, Raffa K, Sun J (2017) Gallery and acoustic traits related to female body size mediate male mate choice in a bark beetle. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal Behaviour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 125, 41–50. doi: 10.1016/j.anbehav.2017.01.002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45166a8ab60d8c06f" w:history="1">
+      <w:hyperlink r:id="rId46916aa94182d709a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemical Senses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 38(6), 485–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56426a8ab60d8c0ec" w:history="1">
+      <w:hyperlink r:id="rId14576aa94182d711a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/chemse/bjt019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7068,101 +7068,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1285–1297, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49626a8ab60d8c163" w:history="1">
+      <w:hyperlink r:id="rId26686aa94182d7191" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu M, Sun J (2017) Red turpentine beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LeConte. In: Wan F, Jiang M, Zhan A (Eds). Biological Invasions and Its Management in China. Invading Nature. Springer Series in Invasion Ecology, Vol. 11. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22216a8ab60d8c1b5" w:history="1">
+      <w:hyperlink r:id="rId15956aa94182d71ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-024-0948-2_11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7237,51 +7237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 275–293. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42746a8ab60d8c270" w:history="1">
+      <w:hyperlink r:id="rId92286aa94182d72ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10482-009-9343-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7327,51 +7327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forests </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1604. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16766a8ab60d8c300" w:history="1">
+      <w:hyperlink r:id="rId29046aa94182d733d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f16101604</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7386,51 +7386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Owen DR, Smith SL, Seybold SJ (2010) Red turpentine beetle. Forest Insect &amp; Disease Leaflet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92216a8ab60d8c35e" w:history="1">
+      <w:hyperlink r:id="rId47676aa94182d739b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7485,51 +7485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107885. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88776a8ab60d8c3fb" w:history="1">
+      <w:hyperlink r:id="rId73236aa94182d7438" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2023.107885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7575,51 +7575,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1163–1177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71626a8ab60d8c496" w:history="1">
+      <w:hyperlink r:id="rId40806aa94182d74c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/3554813</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7645,51 +7645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Review of Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 293–311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45686a8ab60d8c509" w:history="1">
+      <w:hyperlink r:id="rId94886aa94182d7537" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-ento-120811-153624</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7744,51 +7744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55816a8ab60d8c5a6" w:history="1">
+      <w:hyperlink r:id="rId90666aa94182d75d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f16020299</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8019,51 +8019,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1735–1760. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68476a8ab60d8c759" w:history="1">
+      <w:hyperlink r:id="rId60446aa94182d77a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10531-004-0697-9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8138,51 +8138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 209–216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66946a8ab60d8c813" w:history="1">
+      <w:hyperlink r:id="rId37166aa94182d785f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7917.2010.01361.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8257,51 +8257,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87776a8ab60d8c8cf" w:history="1">
+      <w:hyperlink r:id="rId62686aa94182d7920" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8379,51 +8379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 91-96  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55636a8ab60d8c9ae" w:history="1">
+      <w:hyperlink r:id="rId21846aa94182d79f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70057</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8519,137 +8519,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39418814">
+  <w:abstractNum w:abstractNumId="24033284">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64004614">
+    <w:lvl w:ilvl="0" w:tplc="99424224">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64004614" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99424224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64004614" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99424224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64004614" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99424224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64004614" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99424224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64004614" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99424224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64004614" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99424224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64004614" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99424224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64004614" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99424224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39418813">
+  <w:abstractNum w:abstractNumId="24033283">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10592757">
+    <w:lvl w:ilvl="0" w:tplc="46904659">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9401,55 +9401,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39418813">
-    <w:abstractNumId w:val="39418813"/>
+  <w:num w:numId="24033283">
+    <w:abstractNumId w:val="24033283"/>
   </w:num>
-  <w:num w:numId="39418814">
-    <w:abstractNumId w:val="39418814"/>
+  <w:num w:numId="24033284">
+    <w:abstractNumId w:val="24033284"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20999,51 +20999,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId718272476" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId800769914" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95276a8ab60d87e31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/" TargetMode="External"/><Relationship Id="rId83846a8ab60d87e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/categorization" TargetMode="External"/><Relationship Id="rId90196a8ab60d8899f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/photos" TargetMode="External"/><Relationship Id="rId66146a8ab60d8ba4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491" TargetMode="External"/><Relationship Id="rId28266a8ab60d8bad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/rs16203840" TargetMode="External"/><Relationship Id="rId97246a8ab60d8bb4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPP/20173184889" TargetMode="External"/><Relationship Id="rId48666a8ab60d8bbc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.anbehav.2011.11.012" TargetMode="External"/><Relationship Id="rId23216a8ab60d8bc21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1749-4877.12138" TargetMode="External"/><Relationship Id="rId22256a8ab60d8bc9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf" TargetMode="External"/><Relationship Id="rId86176a8ab60d8bd3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId55166a8ab60d8bdb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12622" TargetMode="External"/><Relationship Id="rId23536a8ab60d8be16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/documents" TargetMode="External"/><Relationship Id="rId34836a8ab60d8be66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/pinus-radiata" TargetMode="External"/><Relationship Id="rId24916a8ab60d8bf03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php" TargetMode="External"/><Relationship Id="rId76476a8ab60d8bf81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId55876a8ab60d8c011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0022005" TargetMode="External"/><Relationship Id="rId45166a8ab60d8c06f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039" TargetMode="External"/><Relationship Id="rId56426a8ab60d8c0ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/chemse/bjt019" TargetMode="External"/><Relationship Id="rId49626a8ab60d8c163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12715" TargetMode="External"/><Relationship Id="rId22216a8ab60d8c1b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-024-0948-2_11" TargetMode="External"/><Relationship Id="rId42746a8ab60d8c270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10482-009-9343-6" TargetMode="External"/><Relationship Id="rId16766a8ab60d8c300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16101604" TargetMode="External"/><Relationship Id="rId92216a8ab60d8c35e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf" TargetMode="External"/><Relationship Id="rId88776a8ab60d8c3fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2023.107885" TargetMode="External"/><Relationship Id="rId71626a8ab60d8c496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3554813" TargetMode="External"/><Relationship Id="rId45686a8ab60d8c509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-120811-153624" TargetMode="External"/><Relationship Id="rId55816a8ab60d8c5a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16020299" TargetMode="External"/><Relationship Id="rId68476a8ab60d8c759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10531-004-0697-9" TargetMode="External"/><Relationship Id="rId66946a8ab60d8c813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7917.2010.01361.x" TargetMode="External"/><Relationship Id="rId87776a8ab60d8c8cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55636a8ab60d8c9ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70057" TargetMode="External"/><Relationship Id="rId37096a8ab60d88861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37096a8ab60d88861.jpg"/><Relationship Id="rId54916a8ab60d8a1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54916a8ab60d8a1c5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId695687864" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId909413749" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99366aa94182d25f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/" TargetMode="External"/><Relationship Id="rId35846aa94182d2642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/categorization" TargetMode="External"/><Relationship Id="rId65596aa94182d2fe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/photos" TargetMode="External"/><Relationship Id="rId87576aa94182d694e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491" TargetMode="External"/><Relationship Id="rId85056aa94182d6a03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/rs16203840" TargetMode="External"/><Relationship Id="rId84136aa94182d6a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPP/20173184889" TargetMode="External"/><Relationship Id="rId44896aa94182d6af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.anbehav.2011.11.012" TargetMode="External"/><Relationship Id="rId43016aa94182d6b53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1749-4877.12138" TargetMode="External"/><Relationship Id="rId81776aa94182d6bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf" TargetMode="External"/><Relationship Id="rId19396aa94182d6c6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId32646aa94182d6d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12622" TargetMode="External"/><Relationship Id="rId75876aa94182d6d95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/documents" TargetMode="External"/><Relationship Id="rId64726aa94182d6de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/pinus-radiata" TargetMode="External"/><Relationship Id="rId55096aa94182d6e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php" TargetMode="External"/><Relationship Id="rId34066aa94182d6f03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId88116aa94182d7037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0022005" TargetMode="External"/><Relationship Id="rId46916aa94182d709a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039" TargetMode="External"/><Relationship Id="rId14576aa94182d711a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/chemse/bjt019" TargetMode="External"/><Relationship Id="rId26686aa94182d7191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12715" TargetMode="External"/><Relationship Id="rId15956aa94182d71ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-024-0948-2_11" TargetMode="External"/><Relationship Id="rId92286aa94182d72ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10482-009-9343-6" TargetMode="External"/><Relationship Id="rId29046aa94182d733d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16101604" TargetMode="External"/><Relationship Id="rId47676aa94182d739b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf" TargetMode="External"/><Relationship Id="rId73236aa94182d7438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2023.107885" TargetMode="External"/><Relationship Id="rId40806aa94182d74c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3554813" TargetMode="External"/><Relationship Id="rId94886aa94182d7537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-120811-153624" TargetMode="External"/><Relationship Id="rId90666aa94182d75d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16020299" TargetMode="External"/><Relationship Id="rId60446aa94182d77a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10531-004-0697-9" TargetMode="External"/><Relationship Id="rId37166aa94182d785f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7917.2010.01361.x" TargetMode="External"/><Relationship Id="rId62686aa94182d7920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21846aa94182d79f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70057" TargetMode="External"/><Relationship Id="rId10406aa94182d2f06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10406aa94182d2f06.jpg"/><Relationship Id="rId74286aa94182d4909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74286aa94182d4909.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>