--- v8 (2026-09-15)
+++ v9 (2026-10-07)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Thatcher)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red turpentine beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99366aa94182d25f5" w:history="1">
+            <w:hyperlink r:id="rId85386ac6697fe1e42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35846aa94182d2642" w:history="1">
+            <w:hyperlink r:id="rId13676ac6697fe1e88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENCVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76827166" name="name38736aa94182d2f08" descr="18672.jpg"/>
+                  <wp:docPr id="1231790" name="name95646ac6697fe27cc" descr="18672.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18672.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10406aa94182d2f06" cstate="print"/>
+                          <a:blip r:embed="rId23416ac6697fe27c9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65596aa94182d2fe0" w:history="1">
+            <w:hyperlink r:id="rId29926ac6697fe2911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2376,63 +2376,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can withstand noticeable variation of abiotic conditions and successfully develops in hot and cold climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21442471" name="name65576aa94182d4910" descr="DENCVA_distribution_map.jpg"/>
+            <wp:docPr id="51468235" name="name26376ac6697fe464c" descr="DENCVA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENCVA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74286aa94182d4909" cstate="print"/>
+                    <a:blip r:embed="rId17726ac6697fe4649" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5943,51 +5943,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2025) Bark and ambrosia beetles (US and Canada). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87576aa94182d694e" w:history="1">
+      <w:hyperlink r:id="rId68186ac6697fe604c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6022,51 +6022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infestation with UAV-based thermal and hyperspectral images. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Remote Sensing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16, 3840. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85056aa94182d6a03" w:history="1">
+      <w:hyperlink r:id="rId51926ac6697fe60d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/rs16203840</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6101,51 +6101,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution maps of plant pests. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84136aa94182d6a83" w:history="1">
+      <w:hyperlink r:id="rId17576ac6697fe6152" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DMPP/20173184889</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6171,51 +6171,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal Behaviour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421–427. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44896aa94182d6af5" w:history="1">
+      <w:hyperlink r:id="rId19316ac6697fe61c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.anbehav.2011.11.012</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6230,51 +6230,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cheng C, Zhou F, Lu M, Sun J-H (2015) Inducible pine rosin defense mediates interactions between an invasive insect–fungal complex and newly acquired sympatric fungal associates. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Integrative Zoology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 453–464. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43016aa94182d6b53" w:history="1">
+      <w:hyperlink r:id="rId38516ac6697fe6226" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1749-4877.12138</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6307,51 +6307,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2021) Rapid Pest Risk Analysis (PRA) for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Korycinska A. (compilator), UK: York. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81776aa94182d6bcf" w:history="1">
+      <w:hyperlink r:id="rId19026ac6697fe62a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6404,51 +6404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 421–423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19396aa94182d6c6c" w:history="1">
+      <w:hyperlink r:id="rId89926ac6697fe6348" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6483,51 +6483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 505–523. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32646aa94182d6d33" w:history="1">
+      <w:hyperlink r:id="rId68756ac6697fe63c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12622</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6542,101 +6542,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75876aa94182d6d95" w:history="1">
+      <w:hyperlink r:id="rId25056ac6697fe6423" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DENCVA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 15 September 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUFORGEN (2025) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus radiata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64726aa94182d6de7" w:history="1">
+      <w:hyperlink r:id="rId44876ac6697fe6474" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.euforgen.org/species/pinus-radiata</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 June 2025].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6691,51 +6691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 155–160. DOI: 10.17221/4554-JFS. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55096aa94182d6e84" w:history="1">
+      <w:hyperlink r:id="rId29536ac6697fe6512" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6768,51 +6768,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. U.S. Department of Agriculture, Bureau of Entomology L.O. Howard. Washington: Government Printing Office, Technical Series, No. 17, Part I. 232 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34066aa94182d6f03" w:history="1">
+      <w:hyperlink r:id="rId11026ac6697fe6593" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> PLoS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e22005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88116aa94182d7037" w:history="1">
+      <w:hyperlink r:id="rId86426ac6697fe6625" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0022005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6917,51 +6917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Z, Xu B, Guo Y, Raffa K, Sun J (2017) Gallery and acoustic traits related to female body size mediate male mate choice in a bark beetle. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal Behaviour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 125, 41–50. doi: 10.1016/j.anbehav.2017.01.002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46916aa94182d709a" w:history="1">
+      <w:hyperlink r:id="rId14776ac6697fe6683" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemical Senses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 38(6), 485–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14576aa94182d711a" w:history="1">
+      <w:hyperlink r:id="rId36186ac6697fe671b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/chemse/bjt019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7068,101 +7068,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1285–1297, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26686aa94182d7191" w:history="1">
+      <w:hyperlink r:id="rId16056ac6697fe67a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu M, Sun J (2017) Red turpentine beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LeConte. In: Wan F, Jiang M, Zhan A (Eds). Biological Invasions and Its Management in China. Invading Nature. Springer Series in Invasion Ecology, Vol. 11. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15956aa94182d71ef" w:history="1">
+      <w:hyperlink r:id="rId84346ac6697fe6801" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-024-0948-2_11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7237,51 +7237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 275–293. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92286aa94182d72ac" w:history="1">
+      <w:hyperlink r:id="rId95466ac6697fe68bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10482-009-9343-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7327,51 +7327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forests </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1604. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29046aa94182d733d" w:history="1">
+      <w:hyperlink r:id="rId73566ac6697fe6953" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f16101604</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7386,51 +7386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Owen DR, Smith SL, Seybold SJ (2010) Red turpentine beetle. Forest Insect &amp; Disease Leaflet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47676aa94182d739b" w:history="1">
+      <w:hyperlink r:id="rId50036ac6697fe69b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7485,51 +7485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107885. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73236aa94182d7438" w:history="1">
+      <w:hyperlink r:id="rId30276ac6697fe6a55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2023.107885</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7575,51 +7575,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1163–1177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40806aa94182d74c8" w:history="1">
+      <w:hyperlink r:id="rId85426ac6697fe6ae6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/3554813</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7645,51 +7645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Review of Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 293–311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94886aa94182d7537" w:history="1">
+      <w:hyperlink r:id="rId70616ac6697fe6b5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-ento-120811-153624</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7744,51 +7744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90666aa94182d75d1" w:history="1">
+      <w:hyperlink r:id="rId89126ac6697fe6bf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f16020299</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8019,51 +8019,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1735–1760. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60446aa94182d77a5" w:history="1">
+      <w:hyperlink r:id="rId27246ac6697fe6dae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10531-004-0697-9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8138,51 +8138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 209–216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37166aa94182d785f" w:history="1">
+      <w:hyperlink r:id="rId58876ac6697fe6e6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7917.2010.01361.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8257,51 +8257,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus valens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62686aa94182d7920" w:history="1">
+      <w:hyperlink r:id="rId79796ac6697fe6f2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8379,51 +8379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 91-96  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21846aa94182d79f2" w:history="1">
+      <w:hyperlink r:id="rId94586ac6697fe6ff9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70057</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8519,137 +8519,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24033284">
+  <w:abstractNum w:abstractNumId="38088318">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99424224">
+    <w:lvl w:ilvl="0" w:tplc="21059687">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99424224" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21059687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99424224" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21059687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99424224" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21059687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99424224" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21059687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99424224" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21059687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99424224" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21059687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99424224" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21059687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99424224" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21059687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24033283">
+  <w:abstractNum w:abstractNumId="38088317">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46904659">
+    <w:lvl w:ilvl="0" w:tplc="41028033">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9401,55 +9401,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24033283">
-    <w:abstractNumId w:val="24033283"/>
+  <w:num w:numId="38088317">
+    <w:abstractNumId w:val="38088317"/>
   </w:num>
-  <w:num w:numId="24033284">
-    <w:abstractNumId w:val="24033284"/>
+  <w:num w:numId="38088318">
+    <w:abstractNumId w:val="38088318"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20999,51 +20999,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId695687864" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId909413749" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99366aa94182d25f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/" TargetMode="External"/><Relationship Id="rId35846aa94182d2642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/categorization" TargetMode="External"/><Relationship Id="rId65596aa94182d2fe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/photos" TargetMode="External"/><Relationship Id="rId87576aa94182d694e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491" TargetMode="External"/><Relationship Id="rId85056aa94182d6a03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/rs16203840" TargetMode="External"/><Relationship Id="rId84136aa94182d6a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPP/20173184889" TargetMode="External"/><Relationship Id="rId44896aa94182d6af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.anbehav.2011.11.012" TargetMode="External"/><Relationship Id="rId43016aa94182d6b53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1749-4877.12138" TargetMode="External"/><Relationship Id="rId81776aa94182d6bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf" TargetMode="External"/><Relationship Id="rId19396aa94182d6c6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId32646aa94182d6d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12622" TargetMode="External"/><Relationship Id="rId75876aa94182d6d95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/documents" TargetMode="External"/><Relationship Id="rId64726aa94182d6de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/pinus-radiata" TargetMode="External"/><Relationship Id="rId55096aa94182d6e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php" TargetMode="External"/><Relationship Id="rId34066aa94182d6f03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId88116aa94182d7037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0022005" TargetMode="External"/><Relationship Id="rId46916aa94182d709a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039" TargetMode="External"/><Relationship Id="rId14576aa94182d711a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/chemse/bjt019" TargetMode="External"/><Relationship Id="rId26686aa94182d7191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12715" TargetMode="External"/><Relationship Id="rId15956aa94182d71ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-024-0948-2_11" TargetMode="External"/><Relationship Id="rId92286aa94182d72ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10482-009-9343-6" TargetMode="External"/><Relationship Id="rId29046aa94182d733d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16101604" TargetMode="External"/><Relationship Id="rId47676aa94182d739b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf" TargetMode="External"/><Relationship Id="rId73236aa94182d7438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2023.107885" TargetMode="External"/><Relationship Id="rId40806aa94182d74c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3554813" TargetMode="External"/><Relationship Id="rId94886aa94182d7537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-120811-153624" TargetMode="External"/><Relationship Id="rId90666aa94182d75d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16020299" TargetMode="External"/><Relationship Id="rId60446aa94182d77a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10531-004-0697-9" TargetMode="External"/><Relationship Id="rId37166aa94182d785f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7917.2010.01361.x" TargetMode="External"/><Relationship Id="rId62686aa94182d7920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21846aa94182d79f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70057" TargetMode="External"/><Relationship Id="rId10406aa94182d2f06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10406aa94182d2f06.jpg"/><Relationship Id="rId74286aa94182d4909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74286aa94182d4909.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId586381481" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId889713735" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85386ac6697fe1e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/" TargetMode="External"/><Relationship Id="rId13676ac6697fe1e88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/categorization" TargetMode="External"/><Relationship Id="rId29926ac6697fe2911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/photos" TargetMode="External"/><Relationship Id="rId68186ac6697fe604c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkbeetles.info/amer_chklist_target_species.php?lookUp=491" TargetMode="External"/><Relationship Id="rId51926ac6697fe60d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/rs16203840" TargetMode="External"/><Relationship Id="rId17576ac6697fe6152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPP/20173184889" TargetMode="External"/><Relationship Id="rId19316ac6697fe61c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.anbehav.2011.11.012" TargetMode="External"/><Relationship Id="rId38516ac6697fe6226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1749-4877.12138" TargetMode="External"/><Relationship Id="rId19026ac6697fe62a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/uploads/Dendroctonus-valens-PRA-v6-draft-to-publish.pdf" TargetMode="External"/><Relationship Id="rId89926ac6697fe6348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId68756ac6697fe63c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12622" TargetMode="External"/><Relationship Id="rId25056ac6697fe6423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCVA/documents" TargetMode="External"/><Relationship Id="rId44876ac6697fe6474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/pinus-radiata" TargetMode="External"/><Relationship Id="rId29536ac6697fe6512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfs.agriculturejournals.cz/artkey/jfs-200504-0003_distribution-and-attack-behaviour-of-the-red-turpentine-beetle-dendroctonus-valens-recently-introduced-to-chi.php" TargetMode="External"/><Relationship Id="rId11026ac6697fe6593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId86426ac6697fe6625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0022005" TargetMode="External"/><Relationship Id="rId14776ac6697fe6683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0003347217300039" TargetMode="External"/><Relationship Id="rId36186ac6697fe671b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/chemse/bjt019" TargetMode="External"/><Relationship Id="rId16056ac6697fe67a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12715" TargetMode="External"/><Relationship Id="rId84346ac6697fe6801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-024-0948-2_11" TargetMode="External"/><Relationship Id="rId95466ac6697fe68bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10482-009-9343-6" TargetMode="External"/><Relationship Id="rId73566ac6697fe6953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16101604" TargetMode="External"/><Relationship Id="rId50036ac6697fe69b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/foresthealth/docs/fidls/FIDL-55-RedTurpentineBeetle.pdf" TargetMode="External"/><Relationship Id="rId30276ac6697fe6a55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2023.107885" TargetMode="External"/><Relationship Id="rId85426ac6697fe6ae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3554813" TargetMode="External"/><Relationship Id="rId70616ac6697fe6b5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-120811-153624" TargetMode="External"/><Relationship Id="rId89126ac6697fe6bf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f16020299" TargetMode="External"/><Relationship Id="rId27246ac6697fe6dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10531-004-0697-9" TargetMode="External"/><Relationship Id="rId58876ac6697fe6e6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7917.2010.01361.x" TargetMode="External"/><Relationship Id="rId79796ac6697fe6f2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94586ac6697fe6ff9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70057" TargetMode="External"/><Relationship Id="rId23416ac6697fe27c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23416ac6697fe27c9.jpg"/><Relationship Id="rId17726ac6697fe4649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17726ac6697fe4649.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>