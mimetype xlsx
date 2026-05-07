--- v0 (2025-10-02)
+++ v1 (2026-05-07)
@@ -12,183 +12,210 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="DENCPO" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>PIUCN</t>
   </si>
   <si>
     <t>Pinus contorta</t>
   </si>
   <si>
     <t>* Armendariz-Toledano F, Zuniga G (2016) Illustrated key to species of genus Dendroctonus (Coleoptera: Curculionidae) occurring in Mexico and Central America. Journal of Insect Science 17(2), 1-15.
 ------- Listed as a host.</t>
   </si>
   <si>
     <t>PIUCT</t>
   </si>
   <si>
     <t>Pinus contorta var. latifolia</t>
   </si>
   <si>
     <t>* Safranyik L, Carroll A (2006) The biology and epidemiology of the mountain pine beetle in lodgepole pine forests. In: Safranyik L, Wilson B (eds) The mountain pine beetle, a synthesis of biology, management and impacts on lodgepole pine. Natural Resources Canada, Canadian Forest Service, Pacific Forestry Service, Victoria, pp 3–66
 ------- confirmed host (prefered host in Canada)</t>
   </si>
   <si>
-    <t>PIUPO</t>
-[...23 lines deleted...]
-    <t>Pinus albicaulis</t>
+    <t>PIUMO</t>
+  </si>
+  <si>
+    <t>Pinus monticola</t>
   </si>
   <si>
     <t>* Armendariz-Toledano F, Zuniga G (2016) Illustrated key to species of genus Dendroctonus (Coleoptera: Curculionidae) occurring in Mexico and Central America. Journal of Insect Science 17(2), 1-15.
 ------- Listed as a host.
+* Brett RD, Volney WJA, Cerezke HF, Cooke BJ, Weber JD (2025) A history of Mountain Pine Beetle outbreaks in Alberta and Saskatchewan, 1940-2007. Information Report (GLFC - Sault Ste. Marie), GLC-X-39, 1-96. Natural Resources Canada. https://doi.org/10.4095/st000088</t>
+  </si>
+  <si>
+    <t>PIUPO</t>
+  </si>
+  <si>
+    <t>Pinus ponderosa</t>
+  </si>
+  <si>
+    <t>Host</t>
+  </si>
+  <si>
+    <t>PIEEN</t>
+  </si>
+  <si>
+    <t>Picea engelmannii</t>
+  </si>
+  <si>
+    <t>1PIUG</t>
+  </si>
+  <si>
+    <t>Pinus</t>
+  </si>
+  <si>
+    <t>PIUAB</t>
+  </si>
+  <si>
+    <t>Pinus albicaulis</t>
+  </si>
+  <si>
+    <t>* Armendariz-Toledano F, Zuniga G (2016) Illustrated key to species of genus Dendroctonus (Coleoptera: Curculionidae) occurring in Mexico and Central America. Journal of Insect Science 17(2), 1-15.
+------- Listed as a host.
+* Brett RD, Volney WJA, Cerezke HF, Cooke BJ, Weber JD (2025) A history of Mountain Pine Beetle outbreaks in Alberta and Saskatchewan, 1940-2007. Information Report (GLFC - Sault Ste. Marie), GLC-X-39, 1-96. Natural Resources Canada. https://doi.org/10.4095/st000088
 * Buotte PC, Hicke JA, Preisler HK, Abatzoglou JT, Raffa KF, Logan JA (2017) Recent and future climate suitability for whitebark pine mortality from mountain pine beetles varies across the western US. Forest Ecology and Management 399, 132–142. https://doi.org/10.1016/j.foreco.2017.05.032</t>
   </si>
   <si>
     <t>PIUAI</t>
   </si>
   <si>
     <t>Pinus aristata</t>
   </si>
   <si>
     <t>* Bentz BJ, Hansen EM, Vandygriff JC, Stephens SS, Soderberg D (2021) Rocky Mountain bristlecone pine (Pinus aristata) is a confirmed host to mountain pine beetle (Dendroctonus ponderosae). Western North American Naturalist 81(1), 19-26.</t>
   </si>
   <si>
     <t>PIUBA</t>
   </si>
   <si>
     <t>Pinus balfouriana</t>
   </si>
   <si>
+    <t>PIUBN</t>
+  </si>
+  <si>
+    <t>Pinus banksiana</t>
+  </si>
+  <si>
+    <t>* Brett RD, Volney WJA, Cerezke HF, Cooke BJ, Weber JD (2025) A history of Mountain Pine Beetle outbreaks in Alberta and Saskatchewan, 1940-2007. Information Report (GLFC - Sault Ste. Marie), GLC-X-39, 1-96. Natural Resources Canada. https://doi.org/10.4095/st000088</t>
+  </si>
+  <si>
     <t>PIUCO</t>
   </si>
   <si>
     <t>Pinus coulteri</t>
   </si>
   <si>
     <t>PIUED</t>
   </si>
   <si>
     <t>Pinus edulis</t>
   </si>
   <si>
     <t>PIUFL</t>
   </si>
   <si>
     <t>Pinus flexilis</t>
   </si>
   <si>
     <t>PIULA</t>
   </si>
   <si>
     <t>Pinus lambertiana</t>
   </si>
   <si>
     <t>PIUAL</t>
   </si>
   <si>
     <t>Pinus longaeva</t>
   </si>
   <si>
     <t>* Bentz BJ, Millar CI, Vandygriff JC, Hansen EM (2022) Great Basin bristlecone pine mortality: causal factors and management implications. Forest Ecology and Managemen 509, 120099. https://doi.org/10.1016/j.foreco.2022.120099</t>
   </si>
   <si>
     <t>PIUMP</t>
   </si>
   <si>
     <t>Pinus monophylla</t>
   </si>
   <si>
-    <t>PIUMO</t>
-[...2 lines deleted...]
-    <t>Pinus monticola</t>
+    <t>PIUMU</t>
+  </si>
+  <si>
+    <t>Pinus mugo</t>
   </si>
   <si>
     <t>PIUSF</t>
   </si>
   <si>
     <t>Pinus strobiformis</t>
+  </si>
+  <si>
+    <t>PIUSI</t>
+  </si>
+  <si>
+    <t>Pinus sylvestris</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -492,51 +519,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D17"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="395.046" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -559,231 +586,273 @@
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="D6"/>
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="D7" t="s">
         <v>20</v>
       </c>
+      <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
         <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">