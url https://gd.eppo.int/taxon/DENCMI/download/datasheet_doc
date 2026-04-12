--- v8 (2026-03-23)
+++ v9 (2026-04-12)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Ratzeburg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European spruce bark beetle, great spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418569c0a7d40af23" w:history="1">
+            <w:hyperlink r:id="rId787769dbfd21e6077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707569c0a7d40af66" w:history="1">
+            <w:hyperlink r:id="rId854369dbfd21e60bc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENCMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2955835" name="name839869c0a7d40b711" descr="13757.jpg"/>
+                  <wp:docPr id="35916065" name="name167569dbfd21e66ed" descr="13757.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13757.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId828769c0a7d40b70f" cstate="print"/>
+                          <a:blip r:embed="rId906269dbfd21e66eb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId368269c0a7d40b810" w:history="1">
+            <w:hyperlink r:id="rId899069dbfd21e6819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1654,63 +1654,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. micans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to extend its natural range within Europe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36944386" name="name753869c0a7d40cf1b" descr="DENCMI_distribution_map.jpg"/>
+            <wp:docPr id="81652756" name="name500269dbfd21e7c28" descr="DENCMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENCMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId631469c0a7d40cf18" cstate="print"/>
+                    <a:blip r:embed="rId817069dbfd21e7c26" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3763,51 +3763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fielding N (2012) Minimising the impact of the great spruce bark beetle. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forestry Commission Practice Note  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, 8pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId900469c0a7d40de99" w:history="1">
+      <w:hyperlink r:id="rId126769dbfd21e8bb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5044,51 +5044,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus micans</w:t>
       </w:r>
-      <w:hyperlink r:id="rId660169c0a7d40e6ad" w:history="1">
+      <w:hyperlink r:id="rId817869dbfd21e93d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/18352</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5232,51 +5232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus micans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId903069c0a7d40e7e1" w:history="1">
+      <w:hyperlink r:id="rId886769dbfd21e9506" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5351,63 +5351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44161373" name="name831569c0a7d40ec6b" descr="eu_funding_250.png"/>
+            <wp:docPr id="77249007" name="name296869dbfd21e960f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId924769c0a7d40ec69" cstate="print"/>
+                    <a:blip r:embed="rId851869dbfd21e960e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5505,137 +5505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48798801">
+  <w:abstractNum w:abstractNumId="27715619">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87720533">
+    <w:lvl w:ilvl="0" w:tplc="66502431">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87720533" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66502431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87720533" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66502431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87720533" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66502431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87720533" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66502431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87720533" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66502431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87720533" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66502431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87720533" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66502431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87720533" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66502431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48798800">
+  <w:abstractNum w:abstractNumId="27715618">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57016555">
+    <w:lvl w:ilvl="0" w:tplc="86880816">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6387,55 +6387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48798800">
-    <w:abstractNumId w:val="48798800"/>
+  <w:num w:numId="27715618">
+    <w:abstractNumId w:val="27715618"/>
   </w:num>
-  <w:num w:numId="48798801">
-    <w:abstractNumId w:val="48798801"/>
+  <w:num w:numId="27715619">
+    <w:abstractNumId w:val="27715619"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17985,51 +17985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId630087360" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId551268359" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId418569c0a7d40af23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/" TargetMode="External"/><Relationship Id="rId707569c0a7d40af66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/categorization" TargetMode="External"/><Relationship Id="rId368269c0a7d40b810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/photos" TargetMode="External"/><Relationship Id="rId900469c0a7d40de99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf" TargetMode="External"/><Relationship Id="rId660169c0a7d40e6ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/18352" TargetMode="External"/><Relationship Id="rId903069c0a7d40e7e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId828769c0a7d40b70f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId828769c0a7d40b70f.jpg"/><Relationship Id="rId631469c0a7d40cf18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId631469c0a7d40cf18.jpg"/><Relationship Id="rId924769c0a7d40ec69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId924769c0a7d40ec69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId189068453" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId606059977" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId787769dbfd21e6077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/" TargetMode="External"/><Relationship Id="rId854369dbfd21e60bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/categorization" TargetMode="External"/><Relationship Id="rId899069dbfd21e6819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/photos" TargetMode="External"/><Relationship Id="rId126769dbfd21e8bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf" TargetMode="External"/><Relationship Id="rId817869dbfd21e93d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/18352" TargetMode="External"/><Relationship Id="rId886769dbfd21e9506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId906269dbfd21e66eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId906269dbfd21e66eb.jpg"/><Relationship Id="rId817069dbfd21e7c26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId817069dbfd21e7c26.jpg"/><Relationship Id="rId851869dbfd21e960e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId851869dbfd21e960e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>