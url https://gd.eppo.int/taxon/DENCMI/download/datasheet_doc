--- v9 (2026-04-12)
+++ v10 (2026-05-23)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Ratzeburg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European spruce bark beetle, great spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787769dbfd21e6077" w:history="1">
+            <w:hyperlink r:id="rId96406a110bab26109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId854369dbfd21e60bc" w:history="1">
+            <w:hyperlink r:id="rId89656a110bab261b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENCMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35916065" name="name167569dbfd21e66ed" descr="13757.jpg"/>
+                  <wp:docPr id="68318604" name="name75306a110bab2691a" descr="13757.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13757.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId906269dbfd21e66eb" cstate="print"/>
+                          <a:blip r:embed="rId63506a110bab26917" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId899069dbfd21e6819" w:history="1">
+            <w:hyperlink r:id="rId68056a110bab26a70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1654,63 +1654,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. micans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to extend its natural range within Europe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81652756" name="name500269dbfd21e7c28" descr="DENCMI_distribution_map.jpg"/>
+            <wp:docPr id="6465456" name="name71726a110bab285d1" descr="DENCMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENCMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId817069dbfd21e7c26" cstate="print"/>
+                    <a:blip r:embed="rId51716a110bab285cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3763,51 +3763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fielding N (2012) Minimising the impact of the great spruce bark beetle. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forestry Commission Practice Note  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, 8pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126769dbfd21e8bb6" w:history="1">
+      <w:hyperlink r:id="rId57826a110bab29611" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5044,51 +5044,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus micans</w:t>
       </w:r>
-      <w:hyperlink r:id="rId817869dbfd21e93d1" w:history="1">
+      <w:hyperlink r:id="rId96266a110bab29e41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/18352</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5232,51 +5232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus micans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId886769dbfd21e9506" w:history="1">
+      <w:hyperlink r:id="rId49196a110bab29f79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5351,63 +5351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77249007" name="name296869dbfd21e960f" descr="eu_funding_250.png"/>
+            <wp:docPr id="37777984" name="name32476a110bab2a1e0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId851869dbfd21e960e" cstate="print"/>
+                    <a:blip r:embed="rId31866a110bab2a1de" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5505,137 +5505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27715619">
+  <w:abstractNum w:abstractNumId="58669853">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66502431">
+    <w:lvl w:ilvl="0" w:tplc="88603908">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66502431" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88603908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66502431" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88603908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66502431" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88603908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66502431" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88603908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66502431" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88603908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66502431" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88603908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66502431" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88603908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66502431" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88603908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27715618">
+  <w:abstractNum w:abstractNumId="58669852">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86880816">
+    <w:lvl w:ilvl="0" w:tplc="67291197">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6387,55 +6387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27715618">
-    <w:abstractNumId w:val="27715618"/>
+  <w:num w:numId="58669852">
+    <w:abstractNumId w:val="58669852"/>
   </w:num>
-  <w:num w:numId="27715619">
-    <w:abstractNumId w:val="27715619"/>
+  <w:num w:numId="58669853">
+    <w:abstractNumId w:val="58669853"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17985,51 +17985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId189068453" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId606059977" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId787769dbfd21e6077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/" TargetMode="External"/><Relationship Id="rId854369dbfd21e60bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/categorization" TargetMode="External"/><Relationship Id="rId899069dbfd21e6819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/photos" TargetMode="External"/><Relationship Id="rId126769dbfd21e8bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf" TargetMode="External"/><Relationship Id="rId817869dbfd21e93d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/18352" TargetMode="External"/><Relationship Id="rId886769dbfd21e9506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId906269dbfd21e66eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId906269dbfd21e66eb.jpg"/><Relationship Id="rId817069dbfd21e7c26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId817069dbfd21e7c26.jpg"/><Relationship Id="rId851869dbfd21e960e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId851869dbfd21e960e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId992669644" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId331956248" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96406a110bab26109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/" TargetMode="External"/><Relationship Id="rId89656a110bab261b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/categorization" TargetMode="External"/><Relationship Id="rId68056a110bab26a70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/photos" TargetMode="External"/><Relationship Id="rId57826a110bab29611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf" TargetMode="External"/><Relationship Id="rId96266a110bab29e41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/18352" TargetMode="External"/><Relationship Id="rId49196a110bab29f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63506a110bab26917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63506a110bab26917.jpg"/><Relationship Id="rId51716a110bab285cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51716a110bab285cd.jpg"/><Relationship Id="rId31866a110bab2a1de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31866a110bab2a1de.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>