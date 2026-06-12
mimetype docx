--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Ratzeburg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European spruce bark beetle, great spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96406a110bab26109" w:history="1">
+            <w:hyperlink r:id="rId29846a2bb7f6bd677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89656a110bab261b1" w:history="1">
+            <w:hyperlink r:id="rId30386a2bb7f6bd6ca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENCMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68318604" name="name75306a110bab2691a" descr="13757.jpg"/>
+                  <wp:docPr id="28490997" name="name12436a2bb7f6bdc98" descr="13757.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13757.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63506a110bab26917" cstate="print"/>
+                          <a:blip r:embed="rId26026a2bb7f6bdc96" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68056a110bab26a70" w:history="1">
+            <w:hyperlink r:id="rId19626a2bb7f6bddf5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1654,63 +1654,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. micans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to extend its natural range within Europe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6465456" name="name71726a110bab285d1" descr="DENCMI_distribution_map.jpg"/>
+            <wp:docPr id="80473268" name="name66536a2bb7f6bf248" descr="DENCMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENCMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51716a110bab285cd" cstate="print"/>
+                    <a:blip r:embed="rId69586a2bb7f6bf243" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3763,51 +3763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fielding N (2012) Minimising the impact of the great spruce bark beetle. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forestry Commission Practice Note  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, 8pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57826a110bab29611" w:history="1">
+      <w:hyperlink r:id="rId23946a2bb7f6c0322" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5044,51 +5044,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus micans</w:t>
       </w:r>
-      <w:hyperlink r:id="rId96266a110bab29e41" w:history="1">
+      <w:hyperlink r:id="rId37996a2bb7f6c0b9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/18352</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5232,51 +5232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus micans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49196a110bab29f79" w:history="1">
+      <w:hyperlink r:id="rId63496a2bb7f6c0cdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5351,63 +5351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37777984" name="name32476a110bab2a1e0" descr="eu_funding_250.png"/>
+            <wp:docPr id="92891555" name="name14496a2bb7f6c0fa3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31866a110bab2a1de" cstate="print"/>
+                    <a:blip r:embed="rId81336a2bb7f6c0fa2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5505,137 +5505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58669853">
+  <w:abstractNum w:abstractNumId="53733510">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88603908">
+    <w:lvl w:ilvl="0" w:tplc="31662808">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88603908" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31662808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88603908" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31662808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88603908" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31662808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88603908" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31662808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88603908" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31662808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88603908" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31662808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88603908" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31662808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88603908" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31662808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58669852">
+  <w:abstractNum w:abstractNumId="53733509">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67291197">
+    <w:lvl w:ilvl="0" w:tplc="20433148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6387,55 +6387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58669852">
-    <w:abstractNumId w:val="58669852"/>
+  <w:num w:numId="53733509">
+    <w:abstractNumId w:val="53733509"/>
   </w:num>
-  <w:num w:numId="58669853">
-    <w:abstractNumId w:val="58669853"/>
+  <w:num w:numId="53733510">
+    <w:abstractNumId w:val="53733510"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17985,51 +17985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId992669644" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId331956248" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96406a110bab26109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/" TargetMode="External"/><Relationship Id="rId89656a110bab261b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/categorization" TargetMode="External"/><Relationship Id="rId68056a110bab26a70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/photos" TargetMode="External"/><Relationship Id="rId57826a110bab29611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf" TargetMode="External"/><Relationship Id="rId96266a110bab29e41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/18352" TargetMode="External"/><Relationship Id="rId49196a110bab29f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63506a110bab26917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63506a110bab26917.jpg"/><Relationship Id="rId51716a110bab285cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51716a110bab285cd.jpg"/><Relationship Id="rId31866a110bab2a1de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31866a110bab2a1de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId573799004" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId603460660" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29846a2bb7f6bd677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/" TargetMode="External"/><Relationship Id="rId30386a2bb7f6bd6ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/categorization" TargetMode="External"/><Relationship Id="rId19626a2bb7f6bddf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/photos" TargetMode="External"/><Relationship Id="rId23946a2bb7f6c0322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf" TargetMode="External"/><Relationship Id="rId37996a2bb7f6c0b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/18352" TargetMode="External"/><Relationship Id="rId63496a2bb7f6c0cdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26026a2bb7f6bdc96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26026a2bb7f6bdc96.jpg"/><Relationship Id="rId69586a2bb7f6bf243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69586a2bb7f6bf243.jpg"/><Relationship Id="rId81336a2bb7f6c0fa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81336a2bb7f6c0fa2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>