--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Ratzeburg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European spruce bark beetle, great spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29846a2bb7f6bd677" w:history="1">
+            <w:hyperlink r:id="rId32466a463d3a8ded7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30386a2bb7f6bd6ca" w:history="1">
+            <w:hyperlink r:id="rId25026a463d3a8df1c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENCMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28490997" name="name12436a2bb7f6bdc98" descr="13757.jpg"/>
+                  <wp:docPr id="63454187" name="name17586a463d3a8e4c1" descr="13757.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13757.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26026a2bb7f6bdc96" cstate="print"/>
+                          <a:blip r:embed="rId33046a463d3a8e4be" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId19626a2bb7f6bddf5" w:history="1">
+            <w:hyperlink r:id="rId35146a463d3a8e5b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1654,63 +1654,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. micans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to extend its natural range within Europe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80473268" name="name66536a2bb7f6bf248" descr="DENCMI_distribution_map.jpg"/>
+            <wp:docPr id="30124115" name="name64206a463d3a901d7" descr="DENCMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENCMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69586a2bb7f6bf243" cstate="print"/>
+                    <a:blip r:embed="rId70816a463d3a901d5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3763,51 +3763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fielding N (2012) Minimising the impact of the great spruce bark beetle. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forestry Commission Practice Note  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, 8pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23946a2bb7f6c0322" w:history="1">
+      <w:hyperlink r:id="rId23546a463d3a91549" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5044,51 +5044,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus micans</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37996a2bb7f6c0b9d" w:history="1">
+      <w:hyperlink r:id="rId96816a463d3a922d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/18352</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5232,51 +5232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus micans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63496a2bb7f6c0cdb" w:history="1">
+      <w:hyperlink r:id="rId71836a463d3a92425" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5351,63 +5351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92891555" name="name14496a2bb7f6c0fa3" descr="eu_funding_250.png"/>
+            <wp:docPr id="28666545" name="name53796a463d3a9256f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81336a2bb7f6c0fa2" cstate="print"/>
+                    <a:blip r:embed="rId60116a463d3a9256e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5505,137 +5505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53733510">
+  <w:abstractNum w:abstractNumId="78348340">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31662808">
+    <w:lvl w:ilvl="0" w:tplc="61811540">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31662808" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61811540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31662808" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61811540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31662808" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61811540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31662808" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61811540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31662808" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61811540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31662808" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61811540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31662808" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61811540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31662808" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61811540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53733509">
+  <w:abstractNum w:abstractNumId="78348339">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20433148">
+    <w:lvl w:ilvl="0" w:tplc="31626344">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6387,55 +6387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53733509">
-    <w:abstractNumId w:val="53733509"/>
+  <w:num w:numId="78348339">
+    <w:abstractNumId w:val="78348339"/>
   </w:num>
-  <w:num w:numId="53733510">
-    <w:abstractNumId w:val="53733510"/>
+  <w:num w:numId="78348340">
+    <w:abstractNumId w:val="78348340"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17985,51 +17985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId573799004" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId603460660" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29846a2bb7f6bd677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/" TargetMode="External"/><Relationship Id="rId30386a2bb7f6bd6ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/categorization" TargetMode="External"/><Relationship Id="rId19626a2bb7f6bddf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/photos" TargetMode="External"/><Relationship Id="rId23946a2bb7f6c0322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf" TargetMode="External"/><Relationship Id="rId37996a2bb7f6c0b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/18352" TargetMode="External"/><Relationship Id="rId63496a2bb7f6c0cdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26026a2bb7f6bdc96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26026a2bb7f6bdc96.jpg"/><Relationship Id="rId69586a2bb7f6bf243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69586a2bb7f6bf243.jpg"/><Relationship Id="rId81336a2bb7f6c0fa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81336a2bb7f6c0fa2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId270770208" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId987216870" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32466a463d3a8ded7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/" TargetMode="External"/><Relationship Id="rId25026a463d3a8df1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/categorization" TargetMode="External"/><Relationship Id="rId35146a463d3a8e5b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/photos" TargetMode="External"/><Relationship Id="rId23546a463d3a91549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf" TargetMode="External"/><Relationship Id="rId96816a463d3a922d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/18352" TargetMode="External"/><Relationship Id="rId71836a463d3a92425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33046a463d3a8e4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33046a463d3a8e4be.jpg"/><Relationship Id="rId70816a463d3a901d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70816a463d3a901d5.jpg"/><Relationship Id="rId60116a463d3a9256e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60116a463d3a9256e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>