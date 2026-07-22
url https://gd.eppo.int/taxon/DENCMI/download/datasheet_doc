--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Ratzeburg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European spruce bark beetle, great spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32466a463d3a8ded7" w:history="1">
+            <w:hyperlink r:id="rId13896a60e1c337368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25026a463d3a8df1c" w:history="1">
+            <w:hyperlink r:id="rId90606a60e1c3373ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENCMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63454187" name="name17586a463d3a8e4c1" descr="13757.jpg"/>
+                  <wp:docPr id="68870933" name="name20116a60e1c337999" descr="13757.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13757.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33046a463d3a8e4be" cstate="print"/>
+                          <a:blip r:embed="rId87876a60e1c337997" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId35146a463d3a8e5b7" w:history="1">
+            <w:hyperlink r:id="rId65626a60e1c337adc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1654,63 +1654,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. micans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to extend its natural range within Europe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30124115" name="name64206a463d3a901d7" descr="DENCMI_distribution_map.jpg"/>
+            <wp:docPr id="79500907" name="name54076a60e1c338ad2" descr="DENCMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENCMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70816a463d3a901d5" cstate="print"/>
+                    <a:blip r:embed="rId88436a60e1c338acf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3763,51 +3763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fielding N (2012) Minimising the impact of the great spruce bark beetle. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forestry Commission Practice Note  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, 8pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23546a463d3a91549" w:history="1">
+      <w:hyperlink r:id="rId92906a60e1c339a1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5044,51 +5044,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus micans</w:t>
       </w:r>
-      <w:hyperlink r:id="rId96816a463d3a922d5" w:history="1">
+      <w:hyperlink r:id="rId57216a60e1c33a22c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/18352</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5232,51 +5232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus micans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71836a463d3a92425" w:history="1">
+      <w:hyperlink r:id="rId40226a60e1c33a35e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5351,63 +5351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28666545" name="name53796a463d3a9256f" descr="eu_funding_250.png"/>
+            <wp:docPr id="46440858" name="name75806a60e1c33a47d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60116a463d3a9256e" cstate="print"/>
+                    <a:blip r:embed="rId49606a60e1c33a47c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5505,137 +5505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78348340">
+  <w:abstractNum w:abstractNumId="82415918">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61811540">
+    <w:lvl w:ilvl="0" w:tplc="17021617">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61811540" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17021617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61811540" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17021617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61811540" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17021617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61811540" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17021617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61811540" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17021617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61811540" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17021617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61811540" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17021617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61811540" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17021617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78348339">
+  <w:abstractNum w:abstractNumId="82415917">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31626344">
+    <w:lvl w:ilvl="0" w:tplc="16681954">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6387,55 +6387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78348339">
-    <w:abstractNumId w:val="78348339"/>
+  <w:num w:numId="82415917">
+    <w:abstractNumId w:val="82415917"/>
   </w:num>
-  <w:num w:numId="78348340">
-    <w:abstractNumId w:val="78348340"/>
+  <w:num w:numId="82415918">
+    <w:abstractNumId w:val="82415918"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17985,51 +17985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId270770208" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId987216870" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32466a463d3a8ded7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/" TargetMode="External"/><Relationship Id="rId25026a463d3a8df1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/categorization" TargetMode="External"/><Relationship Id="rId35146a463d3a8e5b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/photos" TargetMode="External"/><Relationship Id="rId23546a463d3a91549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf" TargetMode="External"/><Relationship Id="rId96816a463d3a922d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/18352" TargetMode="External"/><Relationship Id="rId71836a463d3a92425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33046a463d3a8e4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33046a463d3a8e4be.jpg"/><Relationship Id="rId70816a463d3a901d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70816a463d3a901d5.jpg"/><Relationship Id="rId60116a463d3a9256e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60116a463d3a9256e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId473598775" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId620708884" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13896a60e1c337368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/" TargetMode="External"/><Relationship Id="rId90606a60e1c3373ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/categorization" TargetMode="External"/><Relationship Id="rId65626a60e1c337adc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/photos" TargetMode="External"/><Relationship Id="rId92906a60e1c339a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf" TargetMode="External"/><Relationship Id="rId57216a60e1c33a22c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/18352" TargetMode="External"/><Relationship Id="rId40226a60e1c33a35e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87876a60e1c337997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87876a60e1c337997.jpg"/><Relationship Id="rId88436a60e1c338acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88436a60e1c338acf.jpg"/><Relationship Id="rId49606a60e1c33a47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49606a60e1c33a47c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>