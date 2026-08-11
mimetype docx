--- v13 (2026-07-22)
+++ v14 (2026-08-11)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Ratzeburg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European spruce bark beetle, great spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13896a60e1c337368" w:history="1">
+            <w:hyperlink r:id="rId54316a7b61292f452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90606a60e1c3373ab" w:history="1">
+            <w:hyperlink r:id="rId94126a7b61292f496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENCMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68870933" name="name20116a60e1c337999" descr="13757.jpg"/>
+                  <wp:docPr id="99179433" name="name81816a7b61292fd2f" descr="13757.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13757.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId87876a60e1c337997" cstate="print"/>
+                          <a:blip r:embed="rId33736a7b61292fd2d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65626a60e1c337adc" w:history="1">
+            <w:hyperlink r:id="rId69646a7b61292fe3d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1654,63 +1654,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. micans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to extend its natural range within Europe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79500907" name="name54076a60e1c338ad2" descr="DENCMI_distribution_map.jpg"/>
+            <wp:docPr id="50924135" name="name44726a7b612931028" descr="DENCMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENCMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88436a60e1c338acf" cstate="print"/>
+                    <a:blip r:embed="rId73496a7b612931025" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3763,51 +3763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fielding N (2012) Minimising the impact of the great spruce bark beetle. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forestry Commission Practice Note  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, 8pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92906a60e1c339a1a" w:history="1">
+      <w:hyperlink r:id="rId57606a7b6129322fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5044,51 +5044,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus micans</w:t>
       </w:r>
-      <w:hyperlink r:id="rId57216a60e1c33a22c" w:history="1">
+      <w:hyperlink r:id="rId92756a7b612932b21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/18352</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5232,51 +5232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus micans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40226a60e1c33a35e" w:history="1">
+      <w:hyperlink r:id="rId80306a7b612932c6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5351,63 +5351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46440858" name="name75806a60e1c33a47d" descr="eu_funding_250.png"/>
+            <wp:docPr id="31811372" name="name82576a7b612932da5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49606a60e1c33a47c" cstate="print"/>
+                    <a:blip r:embed="rId93316a7b612932da3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5505,137 +5505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82415918">
+  <w:abstractNum w:abstractNumId="97910736">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17021617">
+    <w:lvl w:ilvl="0" w:tplc="34600864">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17021617" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34600864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17021617" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34600864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17021617" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34600864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17021617" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34600864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17021617" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34600864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17021617" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34600864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17021617" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34600864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17021617" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34600864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82415917">
+  <w:abstractNum w:abstractNumId="97910735">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16681954">
+    <w:lvl w:ilvl="0" w:tplc="77277488">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6387,55 +6387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82415917">
-    <w:abstractNumId w:val="82415917"/>
+  <w:num w:numId="97910735">
+    <w:abstractNumId w:val="97910735"/>
   </w:num>
-  <w:num w:numId="82415918">
-    <w:abstractNumId w:val="82415918"/>
+  <w:num w:numId="97910736">
+    <w:abstractNumId w:val="97910736"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17985,51 +17985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId473598775" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId620708884" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13896a60e1c337368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/" TargetMode="External"/><Relationship Id="rId90606a60e1c3373ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/categorization" TargetMode="External"/><Relationship Id="rId65626a60e1c337adc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/photos" TargetMode="External"/><Relationship Id="rId92906a60e1c339a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf" TargetMode="External"/><Relationship Id="rId57216a60e1c33a22c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/18352" TargetMode="External"/><Relationship Id="rId40226a60e1c33a35e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87876a60e1c337997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87876a60e1c337997.jpg"/><Relationship Id="rId88436a60e1c338acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88436a60e1c338acf.jpg"/><Relationship Id="rId49606a60e1c33a47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49606a60e1c33a47c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId744050734" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId984937936" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54316a7b61292f452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/" TargetMode="External"/><Relationship Id="rId94126a7b61292f496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/categorization" TargetMode="External"/><Relationship Id="rId69646a7b61292fe3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/photos" TargetMode="External"/><Relationship Id="rId57606a7b6129322fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf" TargetMode="External"/><Relationship Id="rId92756a7b612932b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/18352" TargetMode="External"/><Relationship Id="rId80306a7b612932c6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33736a7b61292fd2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33736a7b61292fd2d.jpg"/><Relationship Id="rId73496a7b612931025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73496a7b612931025.jpg"/><Relationship Id="rId93316a7b612932da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93316a7b612932da3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>