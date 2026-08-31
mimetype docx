--- v14 (2026-08-11)
+++ v15 (2026-08-31)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Ratzeburg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European spruce bark beetle, great spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54316a7b61292f452" w:history="1">
+            <w:hyperlink r:id="rId25456a95fa6260b8d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94126a7b61292f496" w:history="1">
+            <w:hyperlink r:id="rId79006a95fa6260bd3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DENCMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99179433" name="name81816a7b61292fd2f" descr="13757.jpg"/>
+                  <wp:docPr id="74353751" name="name25076a95fa62614ec" descr="13757.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13757.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33736a7b61292fd2d" cstate="print"/>
+                          <a:blip r:embed="rId38206a95fa62614ea" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69646a7b61292fe3d" w:history="1">
+            <w:hyperlink r:id="rId93676a95fa6261614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1654,63 +1654,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. micans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to extend its natural range within Europe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50924135" name="name44726a7b612931028" descr="DENCMI_distribution_map.jpg"/>
+            <wp:docPr id="62578403" name="name76856a95fa6262a83" descr="DENCMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DENCMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73496a7b612931025" cstate="print"/>
+                    <a:blip r:embed="rId92086a95fa6262a80" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3763,51 +3763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fielding N (2012) Minimising the impact of the great spruce bark beetle. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forestry Commission Practice Note  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, 8pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57606a7b6129322fb" w:history="1">
+      <w:hyperlink r:id="rId90426a95fa6263aab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5044,51 +5044,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus micans</w:t>
       </w:r>
-      <w:hyperlink r:id="rId92756a7b612932b21" w:history="1">
+      <w:hyperlink r:id="rId61366a95fa626430f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/18352</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5232,51 +5232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dendroctonus micans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80306a7b612932c6b" w:history="1">
+      <w:hyperlink r:id="rId55806a95fa6264464" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5351,63 +5351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31811372" name="name82576a7b612932da5" descr="eu_funding_250.png"/>
+            <wp:docPr id="58968890" name="name20696a95fa62645bb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93316a7b612932da3" cstate="print"/>
+                    <a:blip r:embed="rId88656a95fa62645b9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5505,137 +5505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97910736">
+  <w:abstractNum w:abstractNumId="42456698">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34600864">
+    <w:lvl w:ilvl="0" w:tplc="58355689">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34600864" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58355689" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34600864" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58355689" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34600864" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58355689" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34600864" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58355689" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34600864" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58355689" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34600864" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58355689" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34600864" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58355689" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34600864" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58355689" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97910735">
+  <w:abstractNum w:abstractNumId="42456697">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77277488">
+    <w:lvl w:ilvl="0" w:tplc="30692050">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6387,55 +6387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97910735">
-    <w:abstractNumId w:val="97910735"/>
+  <w:num w:numId="42456697">
+    <w:abstractNumId w:val="42456697"/>
   </w:num>
-  <w:num w:numId="97910736">
-    <w:abstractNumId w:val="97910736"/>
+  <w:num w:numId="42456698">
+    <w:abstractNumId w:val="42456698"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17985,51 +17985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId744050734" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId984937936" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54316a7b61292f452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/" TargetMode="External"/><Relationship Id="rId94126a7b61292f496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/categorization" TargetMode="External"/><Relationship Id="rId69646a7b61292fe3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/photos" TargetMode="External"/><Relationship Id="rId57606a7b6129322fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf" TargetMode="External"/><Relationship Id="rId92756a7b612932b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/18352" TargetMode="External"/><Relationship Id="rId80306a7b612932c6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33736a7b61292fd2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33736a7b61292fd2d.jpg"/><Relationship Id="rId73496a7b612931025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73496a7b612931025.jpg"/><Relationship Id="rId93316a7b612932da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93316a7b612932da3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId172898711" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId610542922" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25456a95fa6260b8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/" TargetMode="External"/><Relationship Id="rId79006a95fa6260bd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/categorization" TargetMode="External"/><Relationship Id="rId93676a95fa6261614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DENCMI/photos" TargetMode="External"/><Relationship Id="rId90426a95fa6263aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/documents/6963/FCPN017.pdf" TargetMode="External"/><Relationship Id="rId61366a95fa626430f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/18352" TargetMode="External"/><Relationship Id="rId55806a95fa6264464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38206a95fa62614ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38206a95fa62614ea.jpg"/><Relationship Id="rId92086a95fa6262a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92086a95fa6262a80.jpg"/><Relationship Id="rId88656a95fa62645b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88656a95fa62645b9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>