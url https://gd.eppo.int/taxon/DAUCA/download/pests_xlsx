--- v0 (2025-10-10)
+++ v1 (2026-10-22)
@@ -416,51 +416,51 @@
     <t>* Kalpana Tillekaratne, Edirisinghe JP, Gunatilleke CVS, Karunaratne AIP (2011) A checklist of thrips species of Sri Lanka. Ceylon Journal of Science (Bio. Sci.) 40(2), 89-108.</t>
   </si>
   <si>
     <t>THRIPV</t>
   </si>
   <si>
     <t>Thrips parvispinus</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>LIBEPS</t>
   </si>
   <si>
     <t>'Candidatus Liberibacter solanacearum'</t>
   </si>
   <si>
     <t>* Munyaneza JE, Sengoda VG, Stegmark R, Arvidsson AK, Anderbrant O, Yuvaraj JK, Rämert, Nissinen A (2012) First report of ‘Candidatus Liberibacter solanacearum’ associated with psyllid-affected carrots in Sweden. Plant Disease 96(3), p 453.
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>TRIZAP</t>
   </si>
   <si>
-    <t>Trioza apicalis</t>
+    <t>Dyspersa	apicalis</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>APHRPE</t>
   </si>
   <si>
     <t>Aphrophora permutata</t>
   </si>
   <si>
     <t>* Beal DJ, Adams AG, Cooper ML, Varela LG, Smith RJ, Kron CR, Almeida RP, Daugherty MP (2021) Assessment of nymphal ecology and adult Xylella fastidiosa transmission biology of Aphrophora Nr. Permutata (Hemiptera: Aphrophoridae) in California vineyards. Environmental Entomology 50(6), 1446-1454.</t>
   </si>
   <si>
     <t>MARGVI</t>
   </si>
   <si>
     <t>Margarodes vitis (as Apiaceae)</t>
   </si>
   <si>
     <t>* Giliomee J, de Klerk C &amp; Watson GW (2022) 3.3.4 Margarodes spp. In: Encyclopedia of Scale Insect Pests (Eds Kondo T &amp; Watson GW), pp. 69-73. CAB International, Wallingford (UK).</t>
   </si>
   <si>
     <t>THRIHA</t>
   </si>