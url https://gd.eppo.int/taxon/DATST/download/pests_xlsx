--- v1 (2026-02-09)
+++ v2 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="DATST" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>TICV00</t>
   </si>
   <si>
     <t>Crinivirus contagichlorosis</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
@@ -145,50 +145,60 @@
     <t>Nepovirus solani</t>
   </si>
   <si>
     <t>* Fribourg CE (1977) Andean potato calico strain of tobacco ringspot virus. Phytopathology 67, 174-178.
 ------- TRSV-Ca.
 * Salazar LF, Harrison BD (1978) Host range and properties of potato black ringspot virus. Annals of Applied Biology 90, 375-386.
 ------- PBRSV.</t>
   </si>
   <si>
     <t>CSNV00</t>
   </si>
   <si>
     <t>Orthotospovirus chrysanthinecrocaulis</t>
   </si>
   <si>
     <t xml:space="preserve">* Nagata T, de Avila C.(2000) Transmission of chrysanthemum stem necrosis virus, a recently discovered tospovirus, by two thrips species. Journal of Phytopathology, 148(2), 65-128.
 </t>
   </si>
   <si>
     <t>IYSV00</t>
   </si>
   <si>
     <t>Orthotospovirus iridimaculaflavi</t>
   </si>
   <si>
+    <t>GNORAB</t>
+  </si>
+  <si>
+    <t>Phthorimaea absoluta</t>
+  </si>
+  <si>
+    <t>* Wickramasinghe MP, Yen SH (2026) A Review of the Host Plant Records of Phthorimaea absoluta (= Tuta absoluta)(Lepidoptera: Gelechiidae) . Journal of Entomological Science 61(1), 166-192. doi:10.18474/JES25-10
+------- no completion on life cycle in experiments</t>
+  </si>
+  <si>
     <t>PYV000</t>
   </si>
   <si>
     <t>Potato yellowing virus</t>
   </si>
   <si>
     <t>* Silvestre R, Fuentes S, Risco R, Berrocal A, Adams I, Fox A, Cuellar WJ, Kreuze J (2020) Characterization of distinct strains of an aphid-transmitted ilarvirus (Fam. Bromoviridae) infecting different hosts from South America. Virus research 282, 197944. https://doi.org/10.1016/j.virusres.2020.197944</t>
   </si>
   <si>
     <t>PEPMV0</t>
   </si>
   <si>
     <t>Potexvirus pepini</t>
   </si>
   <si>
     <t>* Blystad D-R, Van der Vlugt R, Alfaro-Fernández A, Carmen Córdoba M, Bese G, Hristova D, Pospieszny H, Mehle N, Ravnikar M, Tomassoli L, Varveri C, Nielsen SL (2015) Host range and symptomatology of Pepino mosaic virus strains occurring in Europe. European Journal of Plant Pathology 143, 43-56.
 * Jones RAC, Koenig R, Lesemann DE (1980) Pepino mosaic virus, a new potexvirus from pepino (Solanum muricatum). Annals of Applied Biology 94, 61.</t>
   </si>
   <si>
     <t>SPONSU</t>
   </si>
   <si>
     <t>Spongospora subterranea</t>
   </si>
   <si>
@@ -270,50 +280,56 @@
   </si>
   <si>
     <t>Bemisia tabaci (as Solanaceae)</t>
   </si>
   <si>
     <t>DDMV00</t>
   </si>
   <si>
     <t>Datura distortion mosaic virus</t>
   </si>
   <si>
     <t>DIABUH</t>
   </si>
   <si>
     <t>Diabrotica undecimpunctata howardi</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 1-476.
 ------- Larval host.</t>
   </si>
   <si>
     <t>EPILVI</t>
   </si>
   <si>
     <t>Epilachna vigintioctomaculata (as Solanaceae)</t>
+  </si>
+  <si>
+    <t>FRANCS</t>
+  </si>
+  <si>
+    <t>Frankliniella australis (as Solanaceae)</t>
   </si>
   <si>
     <t>HELIZE</t>
   </si>
   <si>
     <t>Helicoverpa zea</t>
   </si>
   <si>
     <t>* Quaintance AL, Brues CT (1905) The cotton bollworm. US Depatment of Agriculture. Bureau of entomology. Bulletin 50. 155 pp.</t>
   </si>
   <si>
     <t>LIRIHU</t>
   </si>
   <si>
     <t>Liriomyza huidobrensis</t>
   </si>
   <si>
     <t>* He CX, Wu WW, Wang SF, Wang LZ (2001) Host plants and feeding preferences of Liriomyza huidobrensis. Acta Entomologica Sinica 44, 384-388.
 * Hincapie CMC, Saavedra HME, Trochez PAL (1993) Life cycle, behavior and natural enemies of Liriomyza huidobrensis (Blanchard) on bulb onion (Allium cepa L.). Revista Colombiana de Entomologia 19, 51-57.
 * Larrain P, Munoz C (1997) Seasonal abundance, alternative hosts, and parasitism on leaf miner Liriomyza huidobrensis (Blanchard) (Diptera: Agromyzidae) affecting potato crops of the fourth region of Chile. Agricultura Técnica (Chile) 57(4), 290-296.
 * Mujica N (2007) Malezas hospederas de moscas minadoras (Diptera. Agromyzidae) y sus parasitoides en la costa central del Perú. M.S. thesis, Universidad Nacional Agraria, La Molina, Lima.</t>
   </si>
   <si>
     <t>TRSV00</t>
   </si>
@@ -624,56 +640,50 @@
   </si>
   <si>
     <t>Nacobbus aberrans sensu lato</t>
   </si>
   <si>
     <t>* Manzanilla-López RH, Costilla MA, Doucet M, Inserra RN, Lehman PS, Cid del Prado-Vera I, Souza RM, Evans K (2002) The genus Nacobbus Thorne &amp; Allen, 1944 (Nematoda: Pratylenchidae): systematics, distribution, biology and management. Nematropica 32, 149-226.</t>
   </si>
   <si>
     <t>NAUPXA</t>
   </si>
   <si>
     <t>Naupactus xanthographus</t>
   </si>
   <si>
     <t>* Caballero VC (1972) Algunos aspectos de la biología y control de Naupactus xanthographus Germar (Coleoptera: Curculionidae) en durazneros en Chile. Rev Peru Entomol. 15(1):190–194
 ------- adult feeding only.</t>
   </si>
   <si>
     <t>TCSV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatoflavi</t>
   </si>
   <si>
     <t>* Webster CG, Estévez de Jensen C, Rivera-Vargas LI, Rodrigues JCV, Mercado W, Frantz G, Mellinger HC, Adkins S (2013) First report of Tomato chlorotic spot virus (TCSV) in tomato, pepper, and jimsonweed in Puerto Rico. Plant Health Progress (abst.) doi:10.1094/PHP-2013-0812-01-BR</t>
-  </si>
-[...4 lines deleted...]
-    <t>Phthorimaea absoluta</t>
   </si>
   <si>
     <t>PHTOOP</t>
   </si>
   <si>
     <t>Phthorimaea operculella</t>
   </si>
   <si>
     <t>* Rondon SI, Gao Y (2018) The journey of the potato tuberworm around the world. In Perveen K (ed) Moths: Pests of potato, maize and sugar beet. IntechOpen, 17-52. http://dx.doi.org/10.5772/intechopen.81934</t>
   </si>
   <si>
     <t>PLRV00</t>
   </si>
   <si>
     <t>Polerovirus PLRV</t>
   </si>
   <si>
     <t>* Souza Dias JAC, Russo P, Miller L, Slack SA (1999) Comparison of nucleotide sequences from three potato leaf roll virus (PLRV) isolates collected in Brazil. American Journal of Potato Research 76(1), 17-24.</t>
   </si>
   <si>
     <t>PRDILO</t>
   </si>
   <si>
     <t>Prodiplosis longifila</t>
   </si>
@@ -1067,51 +1077,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D76"/>
+  <dimension ref="A1:D77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="409.186" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1395,760 +1405,774 @@
         <v>61</v>
       </c>
       <c r="C22" t="s">
         <v>62</v>
       </c>
       <c r="D22" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" t="s">
         <v>64</v>
       </c>
       <c r="C23" t="s">
         <v>65</v>
       </c>
       <c r="D23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
+        <v>7</v>
+      </c>
+      <c r="B24" t="s">
         <v>67</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>68</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>69</v>
       </c>
-      <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B25" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C25" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B26" t="s">
         <v>71</v>
       </c>
       <c r="C26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B27" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C27" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B28" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C28" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="D28" t="s">
         <v>77</v>
       </c>
+      <c r="D28"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B29" t="s">
         <v>78</v>
       </c>
       <c r="C29" t="s">
         <v>79</v>
       </c>
-      <c r="D29"/>
+      <c r="D29" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B30" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C30" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="D30" t="s">
         <v>82</v>
       </c>
+      <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" t="s">
         <v>84</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B32" t="s">
+        <v>85</v>
+      </c>
+      <c r="C32" t="s">
         <v>86</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B33" t="s">
+        <v>88</v>
+      </c>
+      <c r="C33" t="s">
         <v>89</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B34" t="s">
+        <v>91</v>
+      </c>
+      <c r="C34" t="s">
         <v>92</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B35" t="s">
+        <v>94</v>
+      </c>
+      <c r="C35" t="s">
         <v>95</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B36" t="s">
+        <v>97</v>
+      </c>
+      <c r="C36" t="s">
         <v>98</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>99</v>
       </c>
-      <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" t="s">
         <v>101</v>
       </c>
       <c r="D37" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" t="s">
         <v>104</v>
       </c>
       <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" t="s">
         <v>106</v>
       </c>
       <c r="D39" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B40" t="s">
         <v>108</v>
       </c>
       <c r="C40" t="s">
         <v>109</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
+        <v>70</v>
+      </c>
+      <c r="B41" t="s">
+        <v>110</v>
+      </c>
+      <c r="C41" t="s">
         <v>111</v>
       </c>
-      <c r="B41" t="s">
+      <c r="D41" t="s">
         <v>112</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>111</v>
+        <v>70</v>
       </c>
       <c r="B42" t="s">
+        <v>113</v>
+      </c>
+      <c r="C42" t="s">
+        <v>114</v>
+      </c>
+      <c r="D42" t="s">
         <v>115</v>
       </c>
-      <c r="C42" t="s">
-[...2 lines deleted...]
-      <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B43" t="s">
         <v>117</v>
       </c>
       <c r="C43" t="s">
         <v>118</v>
       </c>
       <c r="D43" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>120</v>
       </c>
       <c r="C44" t="s">
         <v>121</v>
       </c>
-      <c r="D44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D44"/>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B45" t="s">
+        <v>122</v>
+      </c>
+      <c r="C45" t="s">
         <v>123</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B46" t="s">
+        <v>125</v>
+      </c>
+      <c r="C46" t="s">
         <v>126</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B47" t="s">
+        <v>128</v>
+      </c>
+      <c r="C47" t="s">
         <v>129</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B48" t="s">
+        <v>131</v>
+      </c>
+      <c r="C48" t="s">
         <v>132</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>133</v>
       </c>
-      <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B49" t="s">
         <v>134</v>
       </c>
       <c r="C49" t="s">
         <v>135</v>
       </c>
       <c r="D49" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B50" t="s">
         <v>137</v>
       </c>
       <c r="C50" t="s">
         <v>138</v>
       </c>
-      <c r="D50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B51" t="s">
+        <v>139</v>
+      </c>
+      <c r="C51" t="s">
         <v>140</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>141</v>
       </c>
-      <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B52" t="s">
         <v>142</v>
       </c>
       <c r="C52" t="s">
         <v>143</v>
       </c>
       <c r="D52" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B53" t="s">
         <v>145</v>
       </c>
       <c r="C53" t="s">
         <v>146</v>
       </c>
-      <c r="D53" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B54" t="s">
+        <v>147</v>
+      </c>
+      <c r="C54" t="s">
         <v>148</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B55" t="s">
+        <v>150</v>
+      </c>
+      <c r="C55" t="s">
         <v>151</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B56" t="s">
+        <v>153</v>
+      </c>
+      <c r="C56" t="s">
         <v>154</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B57" t="s">
+        <v>156</v>
+      </c>
+      <c r="C57" t="s">
         <v>157</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>158</v>
       </c>
-      <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B58" t="s">
         <v>159</v>
       </c>
       <c r="C58" t="s">
         <v>160</v>
       </c>
       <c r="D58" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B59" t="s">
         <v>162</v>
       </c>
       <c r="C59" t="s">
         <v>163</v>
       </c>
-      <c r="D59" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B60" t="s">
+        <v>164</v>
+      </c>
+      <c r="C60" t="s">
         <v>165</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B61" t="s">
+        <v>167</v>
+      </c>
+      <c r="C61" t="s">
         <v>168</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B62" t="s">
+        <v>170</v>
+      </c>
+      <c r="C62" t="s">
         <v>171</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B63" t="s">
+        <v>173</v>
+      </c>
+      <c r="C63" t="s">
         <v>174</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B64" t="s">
+        <v>176</v>
+      </c>
+      <c r="C64" t="s">
         <v>177</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B65" t="s">
+        <v>179</v>
+      </c>
+      <c r="C65" t="s">
         <v>180</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B66" t="s">
+        <v>182</v>
+      </c>
+      <c r="C66" t="s">
         <v>183</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>184</v>
       </c>
-      <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B67" t="s">
         <v>185</v>
       </c>
       <c r="C67" t="s">
         <v>186</v>
       </c>
       <c r="D67" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B68" t="s">
         <v>188</v>
       </c>
       <c r="C68" t="s">
         <v>189</v>
       </c>
       <c r="D68" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B69" t="s">
         <v>191</v>
       </c>
       <c r="C69" t="s">
         <v>192</v>
       </c>
       <c r="D69" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B70" t="s">
         <v>194</v>
       </c>
       <c r="C70" t="s">
         <v>195</v>
       </c>
       <c r="D70" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B71" t="s">
         <v>197</v>
       </c>
       <c r="C71" t="s">
         <v>198</v>
       </c>
       <c r="D71" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B72" t="s">
         <v>200</v>
       </c>
       <c r="C72" t="s">
         <v>201</v>
       </c>
       <c r="D72" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B73" t="s">
         <v>203</v>
       </c>
       <c r="C73" t="s">
         <v>204</v>
       </c>
-      <c r="D73"/>
+      <c r="D73" t="s">
+        <v>205</v>
+      </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B74" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C74" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D74"/>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B75" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C75" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="D75" t="s">
         <v>209</v>
       </c>
+      <c r="D75"/>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B76" t="s">
         <v>210</v>
       </c>
       <c r="C76" t="s">
         <v>211</v>
       </c>
       <c r="D76" t="s">
         <v>212</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" t="s">
+        <v>116</v>
+      </c>
+      <c r="B77" t="s">
+        <v>213</v>
+      </c>
+      <c r="C77" t="s">
+        <v>214</v>
+      </c>
+      <c r="D77" t="s">
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">