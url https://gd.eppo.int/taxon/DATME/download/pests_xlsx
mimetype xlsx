--- v1 (2025-11-11)
+++ v2 (2026-04-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="DATME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>EUMV00</t>
   </si>
   <si>
     <t>Begomovirus euphorbiamusivi</t>
   </si>
   <si>
     <t>POTLV0</t>
   </si>
   <si>
@@ -126,50 +126,56 @@
     <t>* Bananej K, Keshavarz T, da Silva JP, Zerbini FM (2023) Isolation and whole-genome sequencing of tomato brown rugose fruit virus from pepper in Iran. Journal of Plant Diseases and Protection 131, 49–55</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>VASALY</t>
   </si>
   <si>
     <t>Aculops lycopersici (as Datura)</t>
   </si>
   <si>
     <t>Aculops lycopersici (as Solanaceae)</t>
   </si>
   <si>
     <t>BEMITA</t>
   </si>
   <si>
     <t>Bemisia tabaci (as Solanaceae)</t>
   </si>
   <si>
     <t>EPILVI</t>
   </si>
   <si>
     <t>Epilachna vigintioctomaculata (as Solanaceae)</t>
+  </si>
+  <si>
+    <t>FRANCS</t>
+  </si>
+  <si>
+    <t>Frankliniella australis (as Solanaceae)</t>
   </si>
   <si>
     <t>TRSV00</t>
   </si>
   <si>
     <t>Nepovirus nicotianae</t>
   </si>
   <si>
     <t>* McLean DM (1962) Common weed hosts of tobacco ringspot virus in the lower Rio Grande Valley of Texas. Plant Disease Reporter 46, 5-7.</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.</t>
   </si>
   <si>
     <t>PCFVD0</t>
   </si>
   <si>
     <t>Pospiviroid parvicapsici</t>
   </si>
@@ -550,51 +556,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D23"/>
+  <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="350.2" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -756,158 +762,170 @@
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15" t="s">
         <v>37</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" t="s">
         <v>40</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" t="s">
         <v>43</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>44</v>
       </c>
-      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18" t="s">
         <v>45</v>
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" t="s">
         <v>48</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>49</v>
       </c>
-      <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20" t="s">
         <v>50</v>
       </c>
       <c r="C20" t="s">
         <v>51</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" t="s">
         <v>53</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D21" t="s">
         <v>54</v>
       </c>
-      <c r="C21" t="s">
-[...2 lines deleted...]
-      <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B22" t="s">
         <v>56</v>
       </c>
       <c r="C22" t="s">
         <v>57</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" t="s">
         <v>59</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>60</v>
       </c>
-      <c r="D23" t="s">
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" t="s">
         <v>61</v>
+      </c>
+      <c r="C24" t="s">
+        <v>62</v>
+      </c>
+      <c r="D24" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">