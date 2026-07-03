--- v2 (2026-04-10)
+++ v3 (2026-07-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="DATME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>EUMV00</t>
   </si>
   <si>
     <t>Begomovirus euphorbiamusivi</t>
   </si>
   <si>
     <t>POTLV0</t>
   </si>
   <si>
@@ -199,50 +199,59 @@
   </si>
   <si>
     <t>Thrips palmi</t>
   </si>
   <si>
     <t>* Sartiami D, Mound LA (2013) Identification of the terebrantian thrips (Insecta, Thysanoptera) associated with cultivated plants in Java, Indonesia. ZooKeys 306, 1-21.</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>PYDV00</t>
   </si>
   <si>
     <t>Alphanucleorhabdovirus tuberosum (as Solanaceae)</t>
   </si>
   <si>
     <t>EMPOBI</t>
   </si>
   <si>
     <t>Amrasca biguttula</t>
   </si>
   <si>
     <t>* Saeed R, Razaq M, Hardy IC (2015) The importance of alternative host plants as reservoirs of the cotton leaf hopper, Amrasca devastans, and its natural enemies. Journal of Pest Science 88, 517–531.
 ------- true host.</t>
+  </si>
+  <si>
+    <t>CHIVMV</t>
+  </si>
+  <si>
+    <t>Potyvirus capsivenamaculae</t>
+  </si>
+  <si>
+    <t>* Krishna Reddy M, Madhavi Reddy K, Lakshminarayana Reddy CN, Smitha R, Jalali S (2004) Molecular characterization and genetic variability of Chilli Veinal Mottle Virus and its reaction on chilli pepper genotypes. XIIth Meeting on Genetics and Breeding of Capsicum and Eggplant, p 171 https://edepot.wur.nl/448678#page=171</t>
   </si>
   <si>
     <t>SYNCEN</t>
   </si>
   <si>
     <t>Synchytrium endobioticum</t>
   </si>
   <si>
     <t xml:space="preserve">* Hampson MC (1979) Infection of additional hosts of Synchytrium endobioticum, the causal agent of potato wart disease: 2. Tomato, tobacco and species of Capsicastrum, Datura, Physalis and Schizanthus. Canadian Plant Disease Survey 59, 3-6.      
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -556,62 +565,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:D25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="350.2" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="380.907" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -882,50 +891,64 @@
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23" t="s">
         <v>58</v>
       </c>
       <c r="C23" t="s">
         <v>59</v>
       </c>
       <c r="D23" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24" t="s">
         <v>61</v>
       </c>
       <c r="C24" t="s">
         <v>62</v>
       </c>
       <c r="D24" t="s">
         <v>63</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" t="s">
+        <v>64</v>
+      </c>
+      <c r="C25" t="s">
+        <v>65</v>
+      </c>
+      <c r="D25" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">