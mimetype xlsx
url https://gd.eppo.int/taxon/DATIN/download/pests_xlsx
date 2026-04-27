--- v0 (2025-10-09)
+++ v1 (2026-04-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="DATIN" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>CORBMI</t>
   </si>
   <si>
@@ -77,50 +77,56 @@
 ------- local symptoms in inoculation trials in field conditions. </t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>VASALY</t>
   </si>
   <si>
     <t>Aculops lycopersici (as Datura)</t>
   </si>
   <si>
     <t>Aculops lycopersici (as Solanaceae)</t>
   </si>
   <si>
     <t>BEMITA</t>
   </si>
   <si>
     <t>Bemisia tabaci (as Solanaceae)</t>
   </si>
   <si>
     <t>EPILVI</t>
   </si>
   <si>
     <t>Epilachna vigintioctomaculata (as Solanaceae)</t>
+  </si>
+  <si>
+    <t>FRANCS</t>
+  </si>
+  <si>
+    <t>Frankliniella australis (as Solanaceae)</t>
   </si>
   <si>
     <t>LIRISA</t>
   </si>
   <si>
     <t>Liriomyza sativae</t>
   </si>
   <si>
     <t>* Frick KE (1959) Synopsis of the species of agromyzid leaf miners described from North America. Proceedings of the United States National Museum 108, 347-465.
 ------- as Liriomyza munda</t>
   </si>
   <si>
     <t>INSV00</t>
   </si>
   <si>
     <t>Orthotospovirus impatiensnecromaculae</t>
   </si>
   <si>
     <t>* El-Deen Abd El-Wahab AS, Abdel-Kader El-Sheikh M, Elnagar S (2011) First record of Frankliniella occidentalis and Impatiens necrotic spot virus in Egypt. Journal of Life Sciences 5, 690-696.</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
@@ -542,51 +548,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="370.338" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -668,216 +674,228 @@
       </c>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" t="s">
         <v>24</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>13</v>
       </c>
       <c r="B11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" t="s">
         <v>27</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>13</v>
       </c>
       <c r="B12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" t="s">
         <v>30</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" t="s">
         <v>33</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" t="s">
         <v>36</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>37</v>
       </c>
-      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" t="s">
         <v>41</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
         <v>42</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B17" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B18" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" t="s">
         <v>47</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B19" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" t="s">
         <v>50</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B20" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" t="s">
         <v>53</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B21" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" t="s">
         <v>56</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>57</v>
       </c>
-      <c r="D21" t="s">
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22" t="s">
         <v>58</v>
+      </c>
+      <c r="C22" t="s">
+        <v>59</v>
+      </c>
+      <c r="D22" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">