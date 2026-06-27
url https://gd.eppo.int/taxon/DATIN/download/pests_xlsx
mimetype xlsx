--- v1 (2026-04-27)
+++ v2 (2026-06-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="DATIN" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>CORBMI</t>
   </si>
   <si>
@@ -201,50 +201,59 @@
   <si>
     <t>Epitrix subcrinita</t>
   </si>
   <si>
     <t>* Clark SM,  LeDoux DG, Seeno TN,  Riley EG,  Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada.  Special Publications of the Coleopterists Society, 2, 476 pp.
 ------- Feeding of adults (as Datura meteloides),</t>
   </si>
   <si>
     <t>EPIXTU</t>
   </si>
   <si>
     <t>Epitrix tuberis</t>
   </si>
   <si>
     <t>* Clark SM,  LeDoux DG, Seeno TN,  Riley EG,  Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada.  Special Publications of the Coleopterists Society, 2, 476 pp.
 ------- feeding of adults (as Datura meteloides)</t>
   </si>
   <si>
     <t>PEPMV0</t>
   </si>
   <si>
     <t>Potexvirus pepini</t>
   </si>
   <si>
     <t>* Papayiannis LC, Kokkinos CD, Alfaro-Fernandez A (2011) Detection, characterization and host range studies of Pepino mosaic virus in Cyprus. European Journal of Plant Pathology 132, 1-7.</t>
+  </si>
+  <si>
+    <t>CHIVMV</t>
+  </si>
+  <si>
+    <t>Potyvirus capsivenamaculae</t>
+  </si>
+  <si>
+    <t>* Charanjeet K, Susheel K, Raj SK (2015) Association of a distinct strain of Chilli veinal mottle virus with mottling and distortion disease of Datura inoxia in India. Archives of Phytopathology and Plant Protection, 48(6), 545-554. http://www.tandfonline.com/loi/gapp20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -548,51 +557,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D22"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="370.338" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -852,50 +861,64 @@
       <c r="A21" t="s">
         <v>43</v>
       </c>
       <c r="B21" t="s">
         <v>55</v>
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
       <c r="D21" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22" t="s">
         <v>58</v>
       </c>
       <c r="C22" t="s">
         <v>59</v>
       </c>
       <c r="D22" t="s">
         <v>60</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B23" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" t="s">
+        <v>62</v>
+      </c>
+      <c r="D23" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">