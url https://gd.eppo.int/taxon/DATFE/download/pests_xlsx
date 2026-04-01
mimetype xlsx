--- v2 (2026-03-12)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="DATFE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>HETDRO</t>
   </si>
   <si>
@@ -77,50 +77,56 @@
 ------- No oviposition observed.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>VASALY</t>
   </si>
   <si>
     <t>Aculops lycopersici (as Datura)</t>
   </si>
   <si>
     <t>Aculops lycopersici (as Solanaceae)</t>
   </si>
   <si>
     <t>BEMITA</t>
   </si>
   <si>
     <t>Bemisia tabaci (as Solanaceae)</t>
   </si>
   <si>
     <t>EPILVI</t>
   </si>
   <si>
     <t>Epilachna vigintioctomaculata (as Solanaceae)</t>
+  </si>
+  <si>
+    <t>FRANCS</t>
+  </si>
+  <si>
+    <t>Frankliniella australis (as Solanaceae)</t>
   </si>
   <si>
     <t>LIRIHU</t>
   </si>
   <si>
     <t>Liriomyza huidobrensis</t>
   </si>
   <si>
     <t>* Salvo A, Valladares G (1997) An analysis of leaf-miner and plant host ranges of three Chrysocharis species (Chalcidoidea: Eulophidae) from Argentina. Entomophaga 42, 387-396.
 * Valladares G, Salvo A, Videla M (1999) Moscas minadoras en cultivos de Argentina. Horticultura Argentina 18(44- 45), 56-61.</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- As Datura ferox (natural host) and as D. quercifolia (artificial transmission).</t>
   </si>
   <si>
     <t>HELYBU</t>
   </si>
   <si>
@@ -486,51 +492,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D15"/>
+  <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="306.639" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -612,132 +618,144 @@
       </c>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" t="s">
         <v>24</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>13</v>
       </c>
       <c r="B11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" t="s">
         <v>27</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>28</v>
       </c>
-      <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>13</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" t="s">
         <v>32</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
         <v>33</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" t="s">
         <v>38</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>39</v>
       </c>
-      <c r="D15" t="s">
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" t="s">
         <v>40</v>
+      </c>
+      <c r="C16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" t="s">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">