--- v3 (2026-04-01)
+++ v4 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="DATFE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>HETDRO</t>
   </si>
   <si>
@@ -118,50 +118,59 @@
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- As Datura ferox (natural host) and as D. quercifolia (artificial transmission).</t>
   </si>
   <si>
     <t>HELYBU</t>
   </si>
   <si>
     <t>Rotylenchus buxophilus (as Datura)</t>
   </si>
   <si>
     <t>TETREV</t>
   </si>
   <si>
     <t>Tetranychus evansi</t>
   </si>
   <si>
     <t>* Seeman OD, Beard JJ (2011) Identification of exotic pest and Australian native and naturalised species of Tetranychus (Acari: Tetranychidae). Zootaxa, 2961: 1-72.</t>
+  </si>
+  <si>
+    <t>XYLEFA</t>
+  </si>
+  <si>
+    <t>Xylella fastidiosa</t>
+  </si>
+  <si>
+    <t>* EFSA (European Food Safety Authority), Cavalieri V, Fasanelli E, Furnari G, Gibin D, Gutierrez Linares A, Mikulová A, La Notte P, Pasinato L,  Stancanelli G (2026) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2025. EFSA Journal, 24(6), e10147. https://doi.org/10.2903/j.efsa.2026.10152</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>PYDV00</t>
   </si>
   <si>
     <t>Alphanucleorhabdovirus tuberosum (as Solanaceae)</t>
   </si>
   <si>
     <t>BCTV00</t>
   </si>
   <si>
     <t>Curtovirus betae</t>
   </si>
   <si>
     <t>* Gracia O, Feldman JM (1972) Studies of weed plants as sources of viruses I. Datura ferox as a source of beet curly top virus. Journal of Phytopathology 73(1), 69-74.</t>
   </si>
   <si>
     <t>NACOBA</t>
   </si>
   <si>
     <t>Nacobbus aberrans sensu lato</t>
   </si>
@@ -492,62 +501,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D16"/>
+  <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="306.639" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="399.76" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -676,86 +685,100 @@
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" t="s">
         <v>34</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>35</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>36</v>
       </c>
-      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D15" t="s">
         <v>39</v>
       </c>
+      <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B16" t="s">
         <v>40</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16" t="s">
         <v>42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">