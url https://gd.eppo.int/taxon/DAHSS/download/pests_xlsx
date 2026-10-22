--- v1 (2026-04-22)
+++ v2 (2026-10-22)
@@ -161,52 +161,54 @@
   <si>
     <t>OPOGSC</t>
   </si>
   <si>
     <t>Opogona sacchari</t>
   </si>
   <si>
     <t xml:space="preserve">* Peña JE, Duncan R, Torres V (1990) Dynamics and control of the banana moth and foliage plants. Proceedings of the Florida State Horticultural Society 103, 189-192. </t>
   </si>
   <si>
     <t>GBNV00</t>
   </si>
   <si>
     <t>Orthotospovirus arachinecrosis (as Dahlia)</t>
   </si>
   <si>
     <t>* Holkar SK, Kumar R, Yogita M, Katiyar A, Jain RK, Mandal B (2017) Diagnostic assays for two closely related tospovirus species, Watermelon bud necrosis virus and Groundnut bud necrosis virus and identification of new natural hosts. Journal of plant biochemistry and biotechnology 26(1), 43-51.</t>
   </si>
   <si>
     <t>PSTVD0</t>
   </si>
   <si>
     <t>Pospiviroid fusituberis</t>
   </si>
   <si>
-    <t>* Tsushima T, Murakami S, Ito H, He YH, Raj APC, Sano T (2011) Molecular characterization of Potato spindle tuber viroid in dahlia. Journal of General Plant Pathology 77, 253–256.
-------- Absence of symptoms,</t>
+    <t xml:space="preserve">* Maeda K, Asai M, Matsuura T, Yanagisawa H (2026) Detection of potato spindle tuber viroid from dahlia bulbs imported from Canada and its sequence characteristics. VirusDisease 37(1), 94-101. https://doi.org/10.1007/s13337-026-00951-3
+* Tsushima T, Murakami S, Ito H, He YH, Raj APC, Sano T (2011) Molecular characterization of Potato spindle tuber viroid in dahlia. Journal of General Plant Pathology 77, 253–256.
+------- Absence of symptoms,
+</t>
   </si>
   <si>
     <t>CSVD00</t>
   </si>
   <si>
     <t>Pospiviroid impedichrysanthemi (as Dahlia)</t>
   </si>
   <si>
     <t xml:space="preserve">* Asano S, Matsushita Y, Hirayama Y, Naka T (2015) Simultaneous detection of Tomato spotted wilt virus, Dahlia mosaic virus and Chrysanthemum stunt viroid by multiplex RT‐PCR in dahlias and their distribution in Japanese dahlias. Letters in Applied Microbiology 61 (2), 113-120.
 * Asano S, Yoshida K, Naka T, Hirayama Y, Matsushita Y (2020) The distribution and nucleotide sequences of chrysanthemum stunt viroid in dahlia fields in Japan and the effect of its infection on the growth of dahlias. European Journal of Plant Pathology volume 156(1), 245–256 (2020). https://doi.org/10.1007/s10658-019-01883-z
 * Nakashima A, Hosokawa M, Maeda S, Yazawa S (2007) Natural infection of Chrysanthemum stunt viroid in dahlia plants. Journal of General Plant Pathology 73, 225–227
 </t>
   </si>
   <si>
     <t>RALSPS</t>
   </si>
   <si>
     <t>Ralstonia pseudosolanacearum</t>
   </si>
   <si>
     <t>* Yahiaoui N, Chéron J-J, Ravelomanantsoa S, Hamza AA., Petrousse B, Jeetah R, Jaufeerally-Fakim Y, Félicité J, Fillâtre J, Hostachy B, Guérin F, Cellier G, Prior P, Poussier S (2017) Genetic Diversity of the Ralstonia solanacearum Species Complex in the Southwest Indian Ocean Islands. Frontiers in Plant Science 8, 2139</t>
   </si>
   <si>
     <t>RALSSO</t>
   </si>