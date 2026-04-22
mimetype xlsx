--- v0 (2025-10-21)
+++ v1 (2026-04-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="DAHSS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>TASVD0</t>
   </si>
   <si>
     <t>Pospiviroid apicimpeditum (as Dahlia)</t>
   </si>
   <si>
     <t>* Matsushita Y,  Tsuda S (2014) Host ranges of Potato spindle tuber viroid, Tomato chlorotic dwarf viroid, Tomato apical stunt viroid, and Columnea latent viroid in horticultural plants. European Journal of Plant Pathology, 141(1), 193–197.</t>
   </si>
   <si>
@@ -146,85 +146,103 @@
   </si>
   <si>
     <t>* Asjes CJ (1974) Soil-borne virus diseases in ornamental bulbous crops and their control in the Netherlands. Agriculture and Environment 1, 303-315.</t>
   </si>
   <si>
     <t>ONCMUN</t>
   </si>
   <si>
     <t>Oncometopia orbona</t>
   </si>
   <si>
     <t xml:space="preserve">* Turner WF (1959) Life histories and behavior of five insect vectors of phony peach disease. Technical Bulletin no. 1188. US Department of Agriculture. 28 pp.
 ------- as Oncometopia undata. Based on oviposition records in the field. 
 </t>
   </si>
   <si>
     <t>OPOGSC</t>
   </si>
   <si>
     <t>Opogona sacchari</t>
   </si>
   <si>
     <t xml:space="preserve">* Peña JE, Duncan R, Torres V (1990) Dynamics and control of the banana moth and foliage plants. Proceedings of the Florida State Horticultural Society 103, 189-192. </t>
   </si>
   <si>
+    <t>GBNV00</t>
+  </si>
+  <si>
+    <t>Orthotospovirus arachinecrosis (as Dahlia)</t>
+  </si>
+  <si>
+    <t>* Holkar SK, Kumar R, Yogita M, Katiyar A, Jain RK, Mandal B (2017) Diagnostic assays for two closely related tospovirus species, Watermelon bud necrosis virus and Groundnut bud necrosis virus and identification of new natural hosts. Journal of plant biochemistry and biotechnology 26(1), 43-51.</t>
+  </si>
+  <si>
     <t>PSTVD0</t>
   </si>
   <si>
     <t>Pospiviroid fusituberis</t>
   </si>
   <si>
     <t>* Tsushima T, Murakami S, Ito H, He YH, Raj APC, Sano T (2011) Molecular characterization of Potato spindle tuber viroid in dahlia. Journal of General Plant Pathology 77, 253–256.
 ------- Absence of symptoms,</t>
   </si>
   <si>
     <t>CSVD00</t>
   </si>
   <si>
     <t>Pospiviroid impedichrysanthemi (as Dahlia)</t>
   </si>
   <si>
     <t xml:space="preserve">* Asano S, Matsushita Y, Hirayama Y, Naka T (2015) Simultaneous detection of Tomato spotted wilt virus, Dahlia mosaic virus and Chrysanthemum stunt viroid by multiplex RT‐PCR in dahlias and their distribution in Japanese dahlias. Letters in Applied Microbiology 61 (2), 113-120.
 * Asano S, Yoshida K, Naka T, Hirayama Y, Matsushita Y (2020) The distribution and nucleotide sequences of chrysanthemum stunt viroid in dahlia fields in Japan and the effect of its infection on the growth of dahlias. European Journal of Plant Pathology volume 156(1), 245–256 (2020). https://doi.org/10.1007/s10658-019-01883-z
 * Nakashima A, Hosokawa M, Maeda S, Yazawa S (2007) Natural infection of Chrysanthemum stunt viroid in dahlia plants. Journal of General Plant Pathology 73, 225–227
 </t>
   </si>
   <si>
     <t>RALSPS</t>
   </si>
   <si>
     <t>Ralstonia pseudosolanacearum</t>
   </si>
   <si>
     <t>* Yahiaoui N, Chéron J-J, Ravelomanantsoa S, Hamza AA., Petrousse B, Jeetah R, Jaufeerally-Fakim Y, Félicité J, Fillâtre J, Hostachy B, Guérin F, Cellier G, Prior P, Poussier S (2017) Genetic Diversity of the Ralstonia solanacearum Species Complex in the Southwest Indian Ocean Islands. Frontiers in Plant Science 8, 2139</t>
   </si>
   <si>
     <t>RALSSO</t>
   </si>
   <si>
     <t>Ralstonia solanacearum species complex</t>
+  </si>
+  <si>
+    <t>CORBFA</t>
+  </si>
+  <si>
+    <t>Rhodococcus fascians</t>
+  </si>
+  <si>
+    <t>* Dhaouadi S,  Mougou AH, Rhouma A (2020) The plant pathogen Rhodococcus fascians. History, disease symptomatology, host range, pathogenesis and plant–pathogen interaction. Annals of Applied Biology 177(1), 4-15.</t>
   </si>
   <si>
     <t>SCITDO</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis</t>
   </si>
   <si>
     <t>* Sreerama Kumar P,  Rachana RR (2021) Scirtothrips dorsalis (Thysanoptera: Thripidae) is a pest of celery, Apium graveolens (Apiales: Apiaceae): first report and diagnostic characters. Journal of Integrated Pest Management 12(1), 46. https://doi.org/10.1093/jipm/pmab039
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>PRODPR</t>
   </si>
   <si>
     <t>Spodoptera praefica (as Dahlia)</t>
   </si>
   <si>
     <t>* British Columbia Ministry of Agriculture. Western yellowstriped armyworm (Spodoptera praefica). https://rdno.civicweb.net/document/127358/western-yellowstriped-armyworm.pdf?handle=3CD053B4F8D54F9CBB93F8D6D5572C27</t>
   </si>
   <si>
     <t>THRISE</t>
   </si>
   <si>
     <t>Thrips setosus (as Dahlia)</t>
@@ -565,51 +583,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="620.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -814,105 +832,133 @@
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>10</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>10</v>
       </c>
       <c r="B17" t="s">
         <v>50</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>10</v>
       </c>
       <c r="B18" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" t="s">
+        <v>54</v>
+      </c>
+      <c r="D18" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>10</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>10</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" t="s">
         <v>59</v>
       </c>
-      <c r="D20"/>
+      <c r="D20" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
       <c r="C21" t="s">
         <v>62</v>
       </c>
       <c r="D21" t="s">
         <v>63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" t="s">
+        <v>64</v>
+      </c>
+      <c r="C22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D22"/>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B23" t="s">
+        <v>67</v>
+      </c>
+      <c r="C23" t="s">
+        <v>68</v>
+      </c>
+      <c r="D23" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">