--- v5 (2026-03-15)
+++ v6 (2026-04-15)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Saunders)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> guava fruit fly, peach fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386469b65b403143e" w:history="1">
+            <w:hyperlink r:id="rId746669df7e9cf14fc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657269b65b40314ab" w:history="1">
+            <w:hyperlink r:id="rId257469df7e9cf1566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUZO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97417225" name="name360269b65b4031c2c" descr="12922.jpg"/>
+                  <wp:docPr id="69944854" name="name989669df7e9cf1db5" descr="12922.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12922.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId460269b65b4031c2a" cstate="print"/>
+                          <a:blip r:embed="rId346869df7e9cf1db3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId653169b65b4031d73" w:history="1">
+            <w:hyperlink r:id="rId222569df7e9cf1ee8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1613,105 +1613,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera zonata </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is an Asian species widespread on the Indian subcontinent and into Southeast Asia. It is also widely distributed in the Middle East (Iran, Iraq) and on the Arabian Peninsula. It was introduced to Africa where it is currently limited to Egypt, Libya and Sudan in the northeast of mainland Africa, as well as on the islands of Mauritius and Reunion in the Western Indian Ocean. The occurrence in Israel is in isolated areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59964576" name="name845069b65b403327b" descr="DACUZO_distribution_map.jpg"/>
+            <wp:docPr id="52783229" name="name648369df7e9cf3254" descr="DACUZO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUZO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId801069b65b4033278" cstate="print"/>
+                    <a:blip r:embed="rId466469df7e9cf3251" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Greece (mainland), Israel, Italy (mainland)</w:t>
+        <w:t xml:space="preserve"> France (mainland), Greece (mainland), Israel, Italy (mainland)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Egypt, Libya, Mauritius, Reunion, Sudan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2265,100 +2265,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DNA barcoding may be used for the molecular identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. zonata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however, it should be noted the Barcoding Index Number Systems (BINs) in which this species is represented, also include a few unidentified / possibly misidentified reference sequences. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId722469b65b4033a75" w:history="1">
+      <w:hyperlink r:id="rId438169df7e9cf383e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId596069b65b4033ac4" w:history="1">
+      <w:hyperlink r:id="rId961669df7e9cf3889" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3523,51 +3523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004) Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId758669b65b40343b6" w:history="1">
+      <w:hyperlink r:id="rId288069df7e9cf4054" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_zona.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3680,51 +3680,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Saunders) (Diptera: Tephritidae), Version 1.3. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 3.0, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId724269b65b40344b9" w:history="1">
+      <w:hyperlink r:id="rId432869df7e9cf4153" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3973,51 +3973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 390-395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId535469b65b403468b" w:history="1">
+      <w:hyperlink r:id="rId699869df7e9d000fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2010.02421.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4043,51 +4043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 412-416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId703669b65b40346fc" w:history="1">
+      <w:hyperlink r:id="rId872969df7e9d00171" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12058</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5031,51 +5031,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId484269b65b4034d4c" w:history="1">
+      <w:hyperlink r:id="rId850569df7e9d007ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17694</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5141,51 +5141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera zonata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId150569b65b4034e05" w:history="1">
+      <w:hyperlink r:id="rId540069df7e9d009d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5356,51 +5356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100069b65b4034f72" w:history="1">
+      <w:hyperlink r:id="rId240669df7e9d00b40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5457,90 +5457,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 371-373. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId279969b65b4035033" w:history="1">
+      <w:hyperlink r:id="rId214069df7e9d00be3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00848.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50797047" name="name863469b65b40353cb" descr="eu_funding_250.png"/>
+            <wp:docPr id="2481896" name="name793869df7e9d00c49" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId418769b65b40353c9" cstate="print"/>
+                    <a:blip r:embed="rId580969df7e9d00c47" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5638,137 +5638,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91441188">
+  <w:abstractNum w:abstractNumId="58190836">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26055056">
+    <w:lvl w:ilvl="0" w:tplc="35385064">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26055056" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35385064" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26055056" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35385064" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26055056" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35385064" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26055056" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35385064" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26055056" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35385064" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26055056" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35385064" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26055056" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35385064" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26055056" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35385064" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91441187">
+  <w:abstractNum w:abstractNumId="58190835">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15244038">
+    <w:lvl w:ilvl="0" w:tplc="69704498">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6520,55 +6520,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91441187">
-    <w:abstractNumId w:val="91441187"/>
+  <w:num w:numId="58190835">
+    <w:abstractNumId w:val="58190835"/>
   </w:num>
-  <w:num w:numId="91441188">
-    <w:abstractNumId w:val="91441188"/>
+  <w:num w:numId="58190836">
+    <w:abstractNumId w:val="58190836"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18118,51 +18118,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId575779656" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId206979367" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId386469b65b403143e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId657269b65b40314ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/categorization" TargetMode="External"/><Relationship Id="rId653169b65b4031d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/photos" TargetMode="External"/><Relationship Id="rId722469b65b4033a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+zonata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId596069b65b4033ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId758669b65b40343b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId724269b65b40344b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId535469b65b403468b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2010.02421.x" TargetMode="External"/><Relationship Id="rId703669b65b40346fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12058" TargetMode="External"/><Relationship Id="rId484269b65b4034d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17694" TargetMode="External"/><Relationship Id="rId150569b65b4034e05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId100069b65b4034f72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId279969b65b4035033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00848.x" TargetMode="External"/><Relationship Id="rId460269b65b4031c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId460269b65b4031c2a.jpg"/><Relationship Id="rId801069b65b4033278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId801069b65b4033278.jpg"/><Relationship Id="rId418769b65b40353c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId418769b65b40353c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId292202146" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId939266831" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId746669df7e9cf14fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId257469df7e9cf1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/categorization" TargetMode="External"/><Relationship Id="rId222569df7e9cf1ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/photos" TargetMode="External"/><Relationship Id="rId438169df7e9cf383e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+zonata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId961669df7e9cf3889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId288069df7e9cf4054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId432869df7e9cf4153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId699869df7e9d000fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2010.02421.x" TargetMode="External"/><Relationship Id="rId872969df7e9d00171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12058" TargetMode="External"/><Relationship Id="rId850569df7e9d007ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17694" TargetMode="External"/><Relationship Id="rId540069df7e9d009d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId240669df7e9d00b40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId214069df7e9d00be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00848.x" TargetMode="External"/><Relationship Id="rId346869df7e9cf1db3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId346869df7e9cf1db3.jpg"/><Relationship Id="rId466469df7e9cf3251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId466469df7e9cf3251.jpg"/><Relationship Id="rId580969df7e9d00c47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId580969df7e9d00c47.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>