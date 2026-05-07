--- v6 (2026-04-15)
+++ v7 (2026-05-07)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Saunders)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> guava fruit fly, peach fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746669df7e9cf14fc" w:history="1">
+            <w:hyperlink r:id="rId360869fc018bcf79b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257469df7e9cf1566" w:history="1">
+            <w:hyperlink r:id="rId468469fc018bcf80e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUZO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="69944854" name="name989669df7e9cf1db5" descr="12922.jpg"/>
+                  <wp:docPr id="86156948" name="name731569fc018bcfecd" descr="12922.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12922.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId346869df7e9cf1db3" cstate="print"/>
+                          <a:blip r:embed="rId344469fc018bcfecb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId222569df7e9cf1ee8" w:history="1">
+            <w:hyperlink r:id="rId578569fc018bd000b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1613,63 +1613,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera zonata </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is an Asian species widespread on the Indian subcontinent and into Southeast Asia. It is also widely distributed in the Middle East (Iran, Iraq) and on the Arabian Peninsula. It was introduced to Africa where it is currently limited to Egypt, Libya and Sudan in the northeast of mainland Africa, as well as on the islands of Mauritius and Reunion in the Western Indian Ocean. The occurrence in Israel is in isolated areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52783229" name="name648369df7e9cf3254" descr="DACUZO_distribution_map.jpg"/>
+            <wp:docPr id="9075424" name="name889569fc018bd1b5c" descr="DACUZO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUZO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId466469df7e9cf3251" cstate="print"/>
+                    <a:blip r:embed="rId713969fc018bd1b58" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2265,100 +2265,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DNA barcoding may be used for the molecular identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. zonata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however, it should be noted the Barcoding Index Number Systems (BINs) in which this species is represented, also include a few unidentified / possibly misidentified reference sequences. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId438169df7e9cf383e" w:history="1">
+      <w:hyperlink r:id="rId530769fc018bd21d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId961669df7e9cf3889" w:history="1">
+      <w:hyperlink r:id="rId372069fc018bd222d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3523,51 +3523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004) Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId288069df7e9cf4054" w:history="1">
+      <w:hyperlink r:id="rId558169fc018bd2a33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_zona.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3680,51 +3680,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Saunders) (Diptera: Tephritidae), Version 1.3. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 3.0, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId432869df7e9cf4153" w:history="1">
+      <w:hyperlink r:id="rId867269fc018bd2b32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3973,51 +3973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 390-395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId699869df7e9d000fe" w:history="1">
+      <w:hyperlink r:id="rId170269fc018bd2d03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2010.02421.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4043,51 +4043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 412-416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId872969df7e9d00171" w:history="1">
+      <w:hyperlink r:id="rId936169fc018bd2d73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12058</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5031,51 +5031,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId850569df7e9d007ab" w:history="1">
+      <w:hyperlink r:id="rId136069fc018bd33d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17694</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5141,51 +5141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera zonata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId540069df7e9d009d0" w:history="1">
+      <w:hyperlink r:id="rId701569fc018bd348b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5356,51 +5356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId240669df7e9d00b40" w:history="1">
+      <w:hyperlink r:id="rId329869fc018bd35f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5457,90 +5457,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 371-373. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId214069df7e9d00be3" w:history="1">
+      <w:hyperlink r:id="rId640369fc018bd36a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00848.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2481896" name="name793869df7e9d00c49" descr="eu_funding_250.png"/>
+            <wp:docPr id="72770915" name="name538869fc018bd3898" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId580969df7e9d00c47" cstate="print"/>
+                    <a:blip r:embed="rId943569fc018bd3897" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5638,137 +5638,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58190836">
+  <w:abstractNum w:abstractNumId="53114964">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35385064">
+    <w:lvl w:ilvl="0" w:tplc="74312377">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35385064" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74312377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35385064" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74312377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35385064" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74312377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35385064" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74312377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35385064" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74312377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35385064" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74312377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35385064" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74312377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35385064" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74312377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58190835">
+  <w:abstractNum w:abstractNumId="53114963">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69704498">
+    <w:lvl w:ilvl="0" w:tplc="66364123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6520,55 +6520,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58190835">
-    <w:abstractNumId w:val="58190835"/>
+  <w:num w:numId="53114963">
+    <w:abstractNumId w:val="53114963"/>
   </w:num>
-  <w:num w:numId="58190836">
-    <w:abstractNumId w:val="58190836"/>
+  <w:num w:numId="53114964">
+    <w:abstractNumId w:val="53114964"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18118,51 +18118,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId292202146" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId939266831" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId746669df7e9cf14fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId257469df7e9cf1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/categorization" TargetMode="External"/><Relationship Id="rId222569df7e9cf1ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/photos" TargetMode="External"/><Relationship Id="rId438169df7e9cf383e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+zonata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId961669df7e9cf3889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId288069df7e9cf4054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId432869df7e9cf4153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId699869df7e9d000fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2010.02421.x" TargetMode="External"/><Relationship Id="rId872969df7e9d00171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12058" TargetMode="External"/><Relationship Id="rId850569df7e9d007ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17694" TargetMode="External"/><Relationship Id="rId540069df7e9d009d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId240669df7e9d00b40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId214069df7e9d00be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00848.x" TargetMode="External"/><Relationship Id="rId346869df7e9cf1db3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId346869df7e9cf1db3.jpg"/><Relationship Id="rId466469df7e9cf3251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId466469df7e9cf3251.jpg"/><Relationship Id="rId580969df7e9d00c47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId580969df7e9d00c47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId472900855" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId546964884" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId360869fc018bcf79b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId468469fc018bcf80e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/categorization" TargetMode="External"/><Relationship Id="rId578569fc018bd000b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/photos" TargetMode="External"/><Relationship Id="rId530769fc018bd21d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+zonata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId372069fc018bd222d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId558169fc018bd2a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId867269fc018bd2b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId170269fc018bd2d03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2010.02421.x" TargetMode="External"/><Relationship Id="rId936169fc018bd2d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12058" TargetMode="External"/><Relationship Id="rId136069fc018bd33d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17694" TargetMode="External"/><Relationship Id="rId701569fc018bd348b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId329869fc018bd35f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId640369fc018bd36a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00848.x" TargetMode="External"/><Relationship Id="rId344469fc018bcfecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId344469fc018bcfecb.jpg"/><Relationship Id="rId713969fc018bd1b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId713969fc018bd1b58.jpg"/><Relationship Id="rId943569fc018bd3897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId943569fc018bd3897.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>