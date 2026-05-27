--- v7 (2026-05-07)
+++ v8 (2026-05-27)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Saunders)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> guava fruit fly, peach fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360869fc018bcf79b" w:history="1">
+            <w:hyperlink r:id="rId60566a16e766381e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468469fc018bcf80e" w:history="1">
+            <w:hyperlink r:id="rId49056a16e76638251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUZO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86156948" name="name731569fc018bcfecd" descr="12922.jpg"/>
+                  <wp:docPr id="65189299" name="name99326a16e7663894d" descr="12922.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12922.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId344469fc018bcfecb" cstate="print"/>
+                          <a:blip r:embed="rId13056a16e7663894b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId578569fc018bd000b" w:history="1">
+            <w:hyperlink r:id="rId65066a16e76638a88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1613,63 +1613,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera zonata </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is an Asian species widespread on the Indian subcontinent and into Southeast Asia. It is also widely distributed in the Middle East (Iran, Iraq) and on the Arabian Peninsula. It was introduced to Africa where it is currently limited to Egypt, Libya and Sudan in the northeast of mainland Africa, as well as on the islands of Mauritius and Reunion in the Western Indian Ocean. The occurrence in Israel is in isolated areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9075424" name="name889569fc018bd1b5c" descr="DACUZO_distribution_map.jpg"/>
+            <wp:docPr id="48227381" name="name65496a16e76639c88" descr="DACUZO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUZO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId713969fc018bd1b58" cstate="print"/>
+                    <a:blip r:embed="rId41246a16e76639c85" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2265,100 +2265,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DNA barcoding may be used for the molecular identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. zonata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however, it should be noted the Barcoding Index Number Systems (BINs) in which this species is represented, also include a few unidentified / possibly misidentified reference sequences. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId530769fc018bd21d9" w:history="1">
+      <w:hyperlink r:id="rId18886a16e7663a26f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId372069fc018bd222d" w:history="1">
+      <w:hyperlink r:id="rId56966a16e7663a2be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3523,51 +3523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004) Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId558169fc018bd2a33" w:history="1">
+      <w:hyperlink r:id="rId55676a16e7663aac8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_zona.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3680,51 +3680,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Saunders) (Diptera: Tephritidae), Version 1.3. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 3.0, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId867269fc018bd2b32" w:history="1">
+      <w:hyperlink r:id="rId40146a16e7663abcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3973,51 +3973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 390-395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId170269fc018bd2d03" w:history="1">
+      <w:hyperlink r:id="rId73066a16e7663ad9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2010.02421.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4043,51 +4043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 412-416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId936169fc018bd2d73" w:history="1">
+      <w:hyperlink r:id="rId39186a16e7663ae0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12058</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5031,51 +5031,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId136069fc018bd33d3" w:history="1">
+      <w:hyperlink r:id="rId81326a16e7663b44a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17694</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5141,51 +5141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera zonata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId701569fc018bd348b" w:history="1">
+      <w:hyperlink r:id="rId73326a16e7663b502" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5356,51 +5356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId329869fc018bd35f4" w:history="1">
+      <w:hyperlink r:id="rId90136a16e7663b675" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5457,90 +5457,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 371-373. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId640369fc018bd36a6" w:history="1">
+      <w:hyperlink r:id="rId21296a16e7663b719" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00848.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72770915" name="name538869fc018bd3898" descr="eu_funding_250.png"/>
+            <wp:docPr id="12927631" name="name28756a16e7663b785" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId943569fc018bd3897" cstate="print"/>
+                    <a:blip r:embed="rId86346a16e7663b784" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5638,137 +5638,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53114964">
+  <w:abstractNum w:abstractNumId="46170095">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74312377">
+    <w:lvl w:ilvl="0" w:tplc="22639146">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74312377" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22639146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74312377" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22639146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74312377" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22639146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74312377" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22639146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74312377" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22639146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74312377" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22639146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74312377" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22639146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74312377" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22639146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53114963">
+  <w:abstractNum w:abstractNumId="46170094">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66364123">
+    <w:lvl w:ilvl="0" w:tplc="19406869">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6520,55 +6520,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53114963">
-    <w:abstractNumId w:val="53114963"/>
+  <w:num w:numId="46170094">
+    <w:abstractNumId w:val="46170094"/>
   </w:num>
-  <w:num w:numId="53114964">
-    <w:abstractNumId w:val="53114964"/>
+  <w:num w:numId="46170095">
+    <w:abstractNumId w:val="46170095"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18118,51 +18118,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId472900855" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId546964884" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId360869fc018bcf79b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId468469fc018bcf80e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/categorization" TargetMode="External"/><Relationship Id="rId578569fc018bd000b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/photos" TargetMode="External"/><Relationship Id="rId530769fc018bd21d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+zonata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId372069fc018bd222d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId558169fc018bd2a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId867269fc018bd2b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId170269fc018bd2d03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2010.02421.x" TargetMode="External"/><Relationship Id="rId936169fc018bd2d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12058" TargetMode="External"/><Relationship Id="rId136069fc018bd33d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17694" TargetMode="External"/><Relationship Id="rId701569fc018bd348b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId329869fc018bd35f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId640369fc018bd36a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00848.x" TargetMode="External"/><Relationship Id="rId344469fc018bcfecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId344469fc018bcfecb.jpg"/><Relationship Id="rId713969fc018bd1b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId713969fc018bd1b58.jpg"/><Relationship Id="rId943569fc018bd3897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId943569fc018bd3897.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId439294866" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId447783257" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60566a16e766381e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId49056a16e76638251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/categorization" TargetMode="External"/><Relationship Id="rId65066a16e76638a88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/photos" TargetMode="External"/><Relationship Id="rId18886a16e7663a26f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+zonata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId56966a16e7663a2be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId55676a16e7663aac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId40146a16e7663abcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId73066a16e7663ad9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2010.02421.x" TargetMode="External"/><Relationship Id="rId39186a16e7663ae0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12058" TargetMode="External"/><Relationship Id="rId81326a16e7663b44a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17694" TargetMode="External"/><Relationship Id="rId73326a16e7663b502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90136a16e7663b675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId21296a16e7663b719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00848.x" TargetMode="External"/><Relationship Id="rId13056a16e7663894b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13056a16e7663894b.jpg"/><Relationship Id="rId41246a16e76639c85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41246a16e76639c85.jpg"/><Relationship Id="rId86346a16e7663b784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86346a16e7663b784.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>