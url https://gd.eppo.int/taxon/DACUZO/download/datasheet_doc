--- v8 (2026-05-27)
+++ v9 (2026-06-16)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Saunders)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> guava fruit fly, peach fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60566a16e766381e7" w:history="1">
+            <w:hyperlink r:id="rId27976a31a95ae92b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49056a16e76638251" w:history="1">
+            <w:hyperlink r:id="rId43036a31a95ae931f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUZO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65189299" name="name99326a16e7663894d" descr="12922.jpg"/>
+                  <wp:docPr id="54780332" name="name18806a31a95ae9aff" descr="12922.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12922.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13056a16e7663894b" cstate="print"/>
+                          <a:blip r:embed="rId85786a31a95ae9afd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65066a16e76638a88" w:history="1">
+            <w:hyperlink r:id="rId21776a31a95ae9c4b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1613,63 +1613,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera zonata </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is an Asian species widespread on the Indian subcontinent and into Southeast Asia. It is also widely distributed in the Middle East (Iran, Iraq) and on the Arabian Peninsula. It was introduced to Africa where it is currently limited to Egypt, Libya and Sudan in the northeast of mainland Africa, as well as on the islands of Mauritius and Reunion in the Western Indian Ocean. The occurrence in Israel is in isolated areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48227381" name="name65496a16e76639c88" descr="DACUZO_distribution_map.jpg"/>
+            <wp:docPr id="16420492" name="name36366a31a95aeaea4" descr="DACUZO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUZO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41246a16e76639c85" cstate="print"/>
+                    <a:blip r:embed="rId36466a31a95aeaea0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2265,100 +2265,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DNA barcoding may be used for the molecular identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. zonata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however, it should be noted the Barcoding Index Number Systems (BINs) in which this species is represented, also include a few unidentified / possibly misidentified reference sequences. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18886a16e7663a26f" w:history="1">
+      <w:hyperlink r:id="rId84686a31a95aeb4d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56966a16e7663a2be" w:history="1">
+      <w:hyperlink r:id="rId17666a31a95aeb526" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3523,51 +3523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004) Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55676a16e7663aac8" w:history="1">
+      <w:hyperlink r:id="rId20396a31a95aebd26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_zona.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3680,51 +3680,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Saunders) (Diptera: Tephritidae), Version 1.3. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 3.0, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40146a16e7663abcb" w:history="1">
+      <w:hyperlink r:id="rId64356a31a95aebe27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3973,51 +3973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 390-395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73066a16e7663ad9d" w:history="1">
+      <w:hyperlink r:id="rId99866a31a95aebffd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2010.02421.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4043,51 +4043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 412-416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39186a16e7663ae0e" w:history="1">
+      <w:hyperlink r:id="rId25466a31a95aec06d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12058</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5031,51 +5031,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81326a16e7663b44a" w:history="1">
+      <w:hyperlink r:id="rId77186a31a95aec6d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17694</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5141,51 +5141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera zonata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73326a16e7663b502" w:history="1">
+      <w:hyperlink r:id="rId94346a31a95aec78c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5356,51 +5356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90136a16e7663b675" w:history="1">
+      <w:hyperlink r:id="rId31426a31a95aec8fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5457,90 +5457,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 371-373. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21296a16e7663b719" w:history="1">
+      <w:hyperlink r:id="rId57686a31a95aec9a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00848.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="12927631" name="name28756a16e7663b785" descr="eu_funding_250.png"/>
+            <wp:docPr id="50742666" name="name87376a31a95aeca57" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86346a16e7663b784" cstate="print"/>
+                    <a:blip r:embed="rId38246a31a95aeca56" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5638,137 +5638,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46170095">
+  <w:abstractNum w:abstractNumId="28988995">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22639146">
+    <w:lvl w:ilvl="0" w:tplc="80710066">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22639146" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80710066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22639146" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80710066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22639146" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80710066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22639146" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80710066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22639146" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80710066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22639146" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80710066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22639146" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80710066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22639146" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80710066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46170094">
+  <w:abstractNum w:abstractNumId="28988994">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19406869">
+    <w:lvl w:ilvl="0" w:tplc="61580349">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6520,55 +6520,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46170094">
-    <w:abstractNumId w:val="46170094"/>
+  <w:num w:numId="28988994">
+    <w:abstractNumId w:val="28988994"/>
   </w:num>
-  <w:num w:numId="46170095">
-    <w:abstractNumId w:val="46170095"/>
+  <w:num w:numId="28988995">
+    <w:abstractNumId w:val="28988995"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18118,51 +18118,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId439294866" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId447783257" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60566a16e766381e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId49056a16e76638251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/categorization" TargetMode="External"/><Relationship Id="rId65066a16e76638a88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/photos" TargetMode="External"/><Relationship Id="rId18886a16e7663a26f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+zonata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId56966a16e7663a2be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId55676a16e7663aac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId40146a16e7663abcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId73066a16e7663ad9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2010.02421.x" TargetMode="External"/><Relationship Id="rId39186a16e7663ae0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12058" TargetMode="External"/><Relationship Id="rId81326a16e7663b44a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17694" TargetMode="External"/><Relationship Id="rId73326a16e7663b502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90136a16e7663b675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId21296a16e7663b719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00848.x" TargetMode="External"/><Relationship Id="rId13056a16e7663894b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13056a16e7663894b.jpg"/><Relationship Id="rId41246a16e76639c85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41246a16e76639c85.jpg"/><Relationship Id="rId86346a16e7663b784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86346a16e7663b784.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId237549998" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId829171303" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27976a31a95ae92b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId43036a31a95ae931f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/categorization" TargetMode="External"/><Relationship Id="rId21776a31a95ae9c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/photos" TargetMode="External"/><Relationship Id="rId84686a31a95aeb4d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+zonata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId17666a31a95aeb526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId20396a31a95aebd26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId64356a31a95aebe27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId99866a31a95aebffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2010.02421.x" TargetMode="External"/><Relationship Id="rId25466a31a95aec06d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12058" TargetMode="External"/><Relationship Id="rId77186a31a95aec6d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17694" TargetMode="External"/><Relationship Id="rId94346a31a95aec78c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31426a31a95aec8fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId57686a31a95aec9a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00848.x" TargetMode="External"/><Relationship Id="rId85786a31a95ae9afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85786a31a95ae9afd.jpg"/><Relationship Id="rId36466a31a95aeaea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36466a31a95aeaea0.jpg"/><Relationship Id="rId38246a31a95aeca56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38246a31a95aeca56.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>