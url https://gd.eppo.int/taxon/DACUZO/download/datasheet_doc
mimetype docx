--- v9 (2026-06-16)
+++ v10 (2026-07-07)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Saunders)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> guava fruit fly, peach fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27976a31a95ae92b0" w:history="1">
+            <w:hyperlink r:id="rId91866a4c7634ce930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43036a31a95ae931f" w:history="1">
+            <w:hyperlink r:id="rId45206a4c7634ce999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUZO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54780332" name="name18806a31a95ae9aff" descr="12922.jpg"/>
+                  <wp:docPr id="61626667" name="name29006a4c7634cf0dc" descr="12922.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12922.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85786a31a95ae9afd" cstate="print"/>
+                          <a:blip r:embed="rId58906a4c7634cf0da" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21776a31a95ae9c4b" w:history="1">
+            <w:hyperlink r:id="rId49886a4c7634cf209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1613,63 +1613,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera zonata </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is an Asian species widespread on the Indian subcontinent and into Southeast Asia. It is also widely distributed in the Middle East (Iran, Iraq) and on the Arabian Peninsula. It was introduced to Africa where it is currently limited to Egypt, Libya and Sudan in the northeast of mainland Africa, as well as on the islands of Mauritius and Reunion in the Western Indian Ocean. The occurrence in Israel is in isolated areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16420492" name="name36366a31a95aeaea4" descr="DACUZO_distribution_map.jpg"/>
+            <wp:docPr id="70818855" name="name23456a4c7634d027a" descr="DACUZO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUZO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36466a31a95aeaea0" cstate="print"/>
+                    <a:blip r:embed="rId59566a4c7634d0278" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2265,100 +2265,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DNA barcoding may be used for the molecular identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. zonata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however, it should be noted the Barcoding Index Number Systems (BINs) in which this species is represented, also include a few unidentified / possibly misidentified reference sequences. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84686a31a95aeb4d4" w:history="1">
+      <w:hyperlink r:id="rId46296a4c7634d0831" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17666a31a95aeb526" w:history="1">
+      <w:hyperlink r:id="rId26196a4c7634d087c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3523,51 +3523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004) Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20396a31a95aebd26" w:history="1">
+      <w:hyperlink r:id="rId62006a4c7634d1062" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_zona.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3680,51 +3680,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Saunders) (Diptera: Tephritidae), Version 1.3. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 3.0, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64356a31a95aebe27" w:history="1">
+      <w:hyperlink r:id="rId25736a4c7634d1163" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3973,51 +3973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 390-395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99866a31a95aebffd" w:history="1">
+      <w:hyperlink r:id="rId11836a4c7634d1336" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2010.02421.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4043,51 +4043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 412-416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25466a31a95aec06d" w:history="1">
+      <w:hyperlink r:id="rId22426a4c7634d13a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12058</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5031,51 +5031,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77186a31a95aec6d3" w:history="1">
+      <w:hyperlink r:id="rId46976a4c7634d19e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17694</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5141,51 +5141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera zonata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94346a31a95aec78c" w:history="1">
+      <w:hyperlink r:id="rId26386a4c7634d1a99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5356,51 +5356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31426a31a95aec8fa" w:history="1">
+      <w:hyperlink r:id="rId54776a4c7634d1c02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5457,90 +5457,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 371-373. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57686a31a95aec9a5" w:history="1">
+      <w:hyperlink r:id="rId11716a4c7634d1ca4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00848.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50742666" name="name87376a31a95aeca57" descr="eu_funding_250.png"/>
+            <wp:docPr id="75429164" name="name35326a4c7634d1d33" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38246a31a95aeca56" cstate="print"/>
+                    <a:blip r:embed="rId13136a4c7634d1d32" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5638,137 +5638,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28988995">
+  <w:abstractNum w:abstractNumId="14016702">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80710066">
+    <w:lvl w:ilvl="0" w:tplc="97241071">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80710066" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97241071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80710066" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97241071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80710066" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97241071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80710066" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97241071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80710066" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97241071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80710066" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97241071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80710066" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97241071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80710066" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97241071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28988994">
+  <w:abstractNum w:abstractNumId="14016701">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61580349">
+    <w:lvl w:ilvl="0" w:tplc="99453110">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6520,55 +6520,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28988994">
-    <w:abstractNumId w:val="28988994"/>
+  <w:num w:numId="14016701">
+    <w:abstractNumId w:val="14016701"/>
   </w:num>
-  <w:num w:numId="28988995">
-    <w:abstractNumId w:val="28988995"/>
+  <w:num w:numId="14016702">
+    <w:abstractNumId w:val="14016702"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18118,51 +18118,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId237549998" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId829171303" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27976a31a95ae92b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId43036a31a95ae931f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/categorization" TargetMode="External"/><Relationship Id="rId21776a31a95ae9c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/photos" TargetMode="External"/><Relationship Id="rId84686a31a95aeb4d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+zonata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId17666a31a95aeb526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId20396a31a95aebd26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId64356a31a95aebe27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId99866a31a95aebffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2010.02421.x" TargetMode="External"/><Relationship Id="rId25466a31a95aec06d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12058" TargetMode="External"/><Relationship Id="rId77186a31a95aec6d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17694" TargetMode="External"/><Relationship Id="rId94346a31a95aec78c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31426a31a95aec8fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId57686a31a95aec9a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00848.x" TargetMode="External"/><Relationship Id="rId85786a31a95ae9afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85786a31a95ae9afd.jpg"/><Relationship Id="rId36466a31a95aeaea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36466a31a95aeaea0.jpg"/><Relationship Id="rId38246a31a95aeca56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38246a31a95aeca56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId303408181" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId386513250" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91866a4c7634ce930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId45206a4c7634ce999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/categorization" TargetMode="External"/><Relationship Id="rId49886a4c7634cf209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/photos" TargetMode="External"/><Relationship Id="rId46296a4c7634d0831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+zonata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId26196a4c7634d087c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId62006a4c7634d1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId25736a4c7634d1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId11836a4c7634d1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2010.02421.x" TargetMode="External"/><Relationship Id="rId22426a4c7634d13a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12058" TargetMode="External"/><Relationship Id="rId46976a4c7634d19e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17694" TargetMode="External"/><Relationship Id="rId26386a4c7634d1a99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54776a4c7634d1c02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId11716a4c7634d1ca4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00848.x" TargetMode="External"/><Relationship Id="rId58906a4c7634cf0da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58906a4c7634cf0da.jpg"/><Relationship Id="rId59566a4c7634d0278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59566a4c7634d0278.jpg"/><Relationship Id="rId13136a4c7634d1d32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13136a4c7634d1d32.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>