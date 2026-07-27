--- v10 (2026-07-07)
+++ v11 (2026-07-27)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Saunders)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> guava fruit fly, peach fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91866a4c7634ce930" w:history="1">
+            <w:hyperlink r:id="rId93496a674bb7d1ad5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45206a4c7634ce999" w:history="1">
+            <w:hyperlink r:id="rId11466a674bb7d1b3f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUZO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61626667" name="name29006a4c7634cf0dc" descr="12922.jpg"/>
+                  <wp:docPr id="17497296" name="name74666a674bb7d2291" descr="12922.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12922.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58906a4c7634cf0da" cstate="print"/>
+                          <a:blip r:embed="rId19956a674bb7d228f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49886a4c7634cf209" w:history="1">
+            <w:hyperlink r:id="rId70166a674bb7d23bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1613,63 +1613,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera zonata </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is an Asian species widespread on the Indian subcontinent and into Southeast Asia. It is also widely distributed in the Middle East (Iran, Iraq) and on the Arabian Peninsula. It was introduced to Africa where it is currently limited to Egypt, Libya and Sudan in the northeast of mainland Africa, as well as on the islands of Mauritius and Reunion in the Western Indian Ocean. The occurrence in Israel is in isolated areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70818855" name="name23456a4c7634d027a" descr="DACUZO_distribution_map.jpg"/>
+            <wp:docPr id="10399212" name="name10416a674bb7d3640" descr="DACUZO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUZO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59566a4c7634d0278" cstate="print"/>
+                    <a:blip r:embed="rId23386a674bb7d363d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2265,100 +2265,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DNA barcoding may be used for the molecular identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. zonata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however, it should be noted the Barcoding Index Number Systems (BINs) in which this species is represented, also include a few unidentified / possibly misidentified reference sequences. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46296a4c7634d0831" w:history="1">
+      <w:hyperlink r:id="rId73896a674bb7d3c1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26196a4c7634d087c" w:history="1">
+      <w:hyperlink r:id="rId25006a674bb7d3c66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3523,51 +3523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004) Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62006a4c7634d1062" w:history="1">
+      <w:hyperlink r:id="rId57636a674bb7d444b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_zona.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3680,51 +3680,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Saunders) (Diptera: Tephritidae), Version 1.3. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 3.0, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25736a4c7634d1163" w:history="1">
+      <w:hyperlink r:id="rId62386a674bb7d454a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3973,51 +3973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 390-395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11836a4c7634d1336" w:history="1">
+      <w:hyperlink r:id="rId29786a674bb7d471f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2010.02421.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4043,51 +4043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 412-416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22426a4c7634d13a7" w:history="1">
+      <w:hyperlink r:id="rId39756a674bb7d4791" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12058</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5031,51 +5031,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46976a4c7634d19e3" w:history="1">
+      <w:hyperlink r:id="rId98936a674bb7d4dc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17694</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5141,51 +5141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera zonata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26386a4c7634d1a99" w:history="1">
+      <w:hyperlink r:id="rId36236a674bb7d4ea4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5356,51 +5356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54776a4c7634d1c02" w:history="1">
+      <w:hyperlink r:id="rId73236a674bb7d500d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5457,90 +5457,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 371-373. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11716a4c7634d1ca4" w:history="1">
+      <w:hyperlink r:id="rId81136a674bb7d50af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00848.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75429164" name="name35326a4c7634d1d33" descr="eu_funding_250.png"/>
+            <wp:docPr id="11475431" name="name25236a674bb7d5144" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13136a4c7634d1d32" cstate="print"/>
+                    <a:blip r:embed="rId76786a674bb7d5142" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5638,137 +5638,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14016702">
+  <w:abstractNum w:abstractNumId="58724853">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97241071">
+    <w:lvl w:ilvl="0" w:tplc="19470730">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97241071" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19470730" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97241071" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19470730" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97241071" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19470730" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97241071" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19470730" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97241071" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19470730" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97241071" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19470730" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97241071" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19470730" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97241071" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19470730" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14016701">
+  <w:abstractNum w:abstractNumId="58724852">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99453110">
+    <w:lvl w:ilvl="0" w:tplc="52617023">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6520,55 +6520,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14016701">
-    <w:abstractNumId w:val="14016701"/>
+  <w:num w:numId="58724852">
+    <w:abstractNumId w:val="58724852"/>
   </w:num>
-  <w:num w:numId="14016702">
-    <w:abstractNumId w:val="14016702"/>
+  <w:num w:numId="58724853">
+    <w:abstractNumId w:val="58724853"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18118,51 +18118,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId303408181" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId386513250" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91866a4c7634ce930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId45206a4c7634ce999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/categorization" TargetMode="External"/><Relationship Id="rId49886a4c7634cf209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/photos" TargetMode="External"/><Relationship Id="rId46296a4c7634d0831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+zonata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId26196a4c7634d087c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId62006a4c7634d1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId25736a4c7634d1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId11836a4c7634d1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2010.02421.x" TargetMode="External"/><Relationship Id="rId22426a4c7634d13a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12058" TargetMode="External"/><Relationship Id="rId46976a4c7634d19e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17694" TargetMode="External"/><Relationship Id="rId26386a4c7634d1a99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54776a4c7634d1c02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId11716a4c7634d1ca4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00848.x" TargetMode="External"/><Relationship Id="rId58906a4c7634cf0da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58906a4c7634cf0da.jpg"/><Relationship Id="rId59566a4c7634d0278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59566a4c7634d0278.jpg"/><Relationship Id="rId13136a4c7634d1d32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13136a4c7634d1d32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId478361406" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId355437416" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93496a674bb7d1ad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId11466a674bb7d1b3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/categorization" TargetMode="External"/><Relationship Id="rId70166a674bb7d23bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/photos" TargetMode="External"/><Relationship Id="rId73896a674bb7d3c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+zonata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId25006a674bb7d3c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId57636a674bb7d444b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId62386a674bb7d454a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId29786a674bb7d471f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2010.02421.x" TargetMode="External"/><Relationship Id="rId39756a674bb7d4791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12058" TargetMode="External"/><Relationship Id="rId98936a674bb7d4dc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17694" TargetMode="External"/><Relationship Id="rId36236a674bb7d4ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73236a674bb7d500d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId81136a674bb7d50af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00848.x" TargetMode="External"/><Relationship Id="rId19956a674bb7d228f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19956a674bb7d228f.jpg"/><Relationship Id="rId23386a674bb7d363d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23386a674bb7d363d.jpg"/><Relationship Id="rId76786a674bb7d5142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76786a674bb7d5142.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>