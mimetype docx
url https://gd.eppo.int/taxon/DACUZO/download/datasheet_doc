--- v11 (2026-07-27)
+++ v12 (2026-08-20)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Saunders)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> guava fruit fly, peach fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93496a674bb7d1ad5" w:history="1">
+            <w:hyperlink r:id="rId86506a8737ced341e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11466a674bb7d1b3f" w:history="1">
+            <w:hyperlink r:id="rId86216a8737ced3487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUZO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17497296" name="name74666a674bb7d2291" descr="12922.jpg"/>
+                  <wp:docPr id="7425769" name="name22046a8737ced3543" descr="12922.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12922.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19956a674bb7d228f" cstate="print"/>
+                          <a:blip r:embed="rId79686a8737ced3542" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId70166a674bb7d23bb" w:history="1">
+            <w:hyperlink r:id="rId55386a8737ced364a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1613,63 +1613,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera zonata </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is an Asian species widespread on the Indian subcontinent and into Southeast Asia. It is also widely distributed in the Middle East (Iran, Iraq) and on the Arabian Peninsula. It was introduced to Africa where it is currently limited to Egypt, Libya and Sudan in the northeast of mainland Africa, as well as on the islands of Mauritius and Reunion in the Western Indian Ocean. The occurrence in Israel is in isolated areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10399212" name="name10416a674bb7d3640" descr="DACUZO_distribution_map.jpg"/>
+            <wp:docPr id="62228884" name="name63746a8737ced4c37" descr="DACUZO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUZO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23386a674bb7d363d" cstate="print"/>
+                    <a:blip r:embed="rId42116a8737ced4c33" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2265,100 +2265,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DNA barcoding may be used for the molecular identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. zonata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however, it should be noted the Barcoding Index Number Systems (BINs) in which this species is represented, also include a few unidentified / possibly misidentified reference sequences. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73896a674bb7d3c1a" w:history="1">
+      <w:hyperlink r:id="rId95846a8737ced5573" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25006a674bb7d3c66" w:history="1">
+      <w:hyperlink r:id="rId45536a8737ced55e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3523,51 +3523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004) Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57636a674bb7d444b" w:history="1">
+      <w:hyperlink r:id="rId16436a8737ced5ff2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_zona.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3680,51 +3680,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Saunders) (Diptera: Tephritidae), Version 1.3. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 3.0, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62386a674bb7d454a" w:history="1">
+      <w:hyperlink r:id="rId33846a8737ced6119" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3973,51 +3973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 390-395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29786a674bb7d471f" w:history="1">
+      <w:hyperlink r:id="rId97896a8737ced6380" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2010.02421.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4043,51 +4043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 412-416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39756a674bb7d4791" w:history="1">
+      <w:hyperlink r:id="rId38326a8737ced63f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12058</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5031,51 +5031,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98936a674bb7d4dc0" w:history="1">
+      <w:hyperlink r:id="rId17666a8737ced721a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17694</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5141,51 +5141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera zonata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36236a674bb7d4ea4" w:history="1">
+      <w:hyperlink r:id="rId69836a8737ced72e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5356,51 +5356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73236a674bb7d500d" w:history="1">
+      <w:hyperlink r:id="rId56216a8737ced753d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5457,90 +5457,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 371-373. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81136a674bb7d50af" w:history="1">
+      <w:hyperlink r:id="rId82246a8737ced75e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00848.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11475431" name="name25236a674bb7d5144" descr="eu_funding_250.png"/>
+            <wp:docPr id="67772901" name="name33646a8737ced7699" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76786a674bb7d5142" cstate="print"/>
+                    <a:blip r:embed="rId96466a8737ced7698" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5638,137 +5638,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58724853">
+  <w:abstractNum w:abstractNumId="66432661">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19470730">
+    <w:lvl w:ilvl="0" w:tplc="79121378">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19470730" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79121378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19470730" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79121378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19470730" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79121378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19470730" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79121378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19470730" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79121378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19470730" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79121378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19470730" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79121378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19470730" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79121378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58724852">
+  <w:abstractNum w:abstractNumId="66432660">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52617023">
+    <w:lvl w:ilvl="0" w:tplc="88472567">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6520,55 +6520,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58724852">
-    <w:abstractNumId w:val="58724852"/>
+  <w:num w:numId="66432660">
+    <w:abstractNumId w:val="66432660"/>
   </w:num>
-  <w:num w:numId="58724853">
-    <w:abstractNumId w:val="58724853"/>
+  <w:num w:numId="66432661">
+    <w:abstractNumId w:val="66432661"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18118,51 +18118,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId478361406" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId355437416" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93496a674bb7d1ad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId11466a674bb7d1b3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/categorization" TargetMode="External"/><Relationship Id="rId70166a674bb7d23bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/photos" TargetMode="External"/><Relationship Id="rId73896a674bb7d3c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+zonata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId25006a674bb7d3c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId57636a674bb7d444b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId62386a674bb7d454a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId29786a674bb7d471f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2010.02421.x" TargetMode="External"/><Relationship Id="rId39756a674bb7d4791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12058" TargetMode="External"/><Relationship Id="rId98936a674bb7d4dc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17694" TargetMode="External"/><Relationship Id="rId36236a674bb7d4ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73236a674bb7d500d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId81136a674bb7d50af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00848.x" TargetMode="External"/><Relationship Id="rId19956a674bb7d228f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19956a674bb7d228f.jpg"/><Relationship Id="rId23386a674bb7d363d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23386a674bb7d363d.jpg"/><Relationship Id="rId76786a674bb7d5142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76786a674bb7d5142.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId336507499" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId361159942" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86506a8737ced341e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId86216a8737ced3487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/categorization" TargetMode="External"/><Relationship Id="rId55386a8737ced364a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/photos" TargetMode="External"/><Relationship Id="rId95846a8737ced5573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+zonata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId45536a8737ced55e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId16436a8737ced5ff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId33846a8737ced6119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId97896a8737ced6380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2010.02421.x" TargetMode="External"/><Relationship Id="rId38326a8737ced63f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12058" TargetMode="External"/><Relationship Id="rId17666a8737ced721a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17694" TargetMode="External"/><Relationship Id="rId69836a8737ced72e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56216a8737ced753d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId82246a8737ced75e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00848.x" TargetMode="External"/><Relationship Id="rId79686a8737ced3542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79686a8737ced3542.jpg"/><Relationship Id="rId42116a8737ced4c33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42116a8737ced4c33.jpg"/><Relationship Id="rId96466a8737ced7698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96466a8737ced7698.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>