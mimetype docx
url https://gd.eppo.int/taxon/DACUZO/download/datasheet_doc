--- v12 (2026-08-20)
+++ v13 (2026-09-12)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Saunders)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> guava fruit fly, peach fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86506a8737ced341e" w:history="1">
+            <w:hyperlink r:id="rId34626aa558e94b7e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86216a8737ced3487" w:history="1">
+            <w:hyperlink r:id="rId52666aa558e94b833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUZO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7425769" name="name22046a8737ced3543" descr="12922.jpg"/>
+                  <wp:docPr id="35952761" name="name97976aa558e94c174" descr="12922.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12922.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79686a8737ced3542" cstate="print"/>
+                          <a:blip r:embed="rId76746aa558e94c173" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId55386a8737ced364a" w:history="1">
+            <w:hyperlink r:id="rId89616aa558e94c23d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1613,63 +1613,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera zonata </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is an Asian species widespread on the Indian subcontinent and into Southeast Asia. It is also widely distributed in the Middle East (Iran, Iraq) and on the Arabian Peninsula. It was introduced to Africa where it is currently limited to Egypt, Libya and Sudan in the northeast of mainland Africa, as well as on the islands of Mauritius and Reunion in the Western Indian Ocean. The occurrence in Israel is in isolated areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62228884" name="name63746a8737ced4c37" descr="DACUZO_distribution_map.jpg"/>
+            <wp:docPr id="20866217" name="name95456aa558e94d252" descr="DACUZO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUZO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42116a8737ced4c33" cstate="print"/>
+                    <a:blip r:embed="rId24406aa558e94d250" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2265,100 +2265,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DNA barcoding may be used for the molecular identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. zonata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however, it should be noted the Barcoding Index Number Systems (BINs) in which this species is represented, also include a few unidentified / possibly misidentified reference sequences. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95846a8737ced5573" w:history="1">
+      <w:hyperlink r:id="rId23686aa558e94d659" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45536a8737ced55e3" w:history="1">
+      <w:hyperlink r:id="rId39746aa558e94d692" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3523,51 +3523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004) Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16436a8737ced5ff2" w:history="1">
+      <w:hyperlink r:id="rId27636aa558e94dc17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_zona.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3680,51 +3680,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Saunders) (Diptera: Tephritidae), Version 1.3. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 3.0, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33846a8737ced6119" w:history="1">
+      <w:hyperlink r:id="rId85856aa558e94dd00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3973,51 +3973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 390-395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97896a8737ced6380" w:history="1">
+      <w:hyperlink r:id="rId69256aa558e94de5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2010.02421.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4043,51 +4043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 412-416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38326a8737ced63f5" w:history="1">
+      <w:hyperlink r:id="rId60176aa558e94deaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12058</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5031,51 +5031,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17666a8737ced721a" w:history="1">
+      <w:hyperlink r:id="rId67116aa558e94e329" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17694</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5141,51 +5141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera zonata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69836a8737ced72e1" w:history="1">
+      <w:hyperlink r:id="rId86106aa558e94e3ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5356,51 +5356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56216a8737ced753d" w:history="1">
+      <w:hyperlink r:id="rId50186aa558e94e4b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5457,90 +5457,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 371-373. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82246a8737ced75e8" w:history="1">
+      <w:hyperlink r:id="rId64976aa558e94e524" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00848.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67772901" name="name33646a8737ced7699" descr="eu_funding_250.png"/>
+            <wp:docPr id="17584452" name="name85296aa558e94e5a2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96466a8737ced7698" cstate="print"/>
+                    <a:blip r:embed="rId99746aa558e94e5a1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5638,137 +5638,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66432661">
+  <w:abstractNum w:abstractNumId="58369305">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79121378">
+    <w:lvl w:ilvl="0" w:tplc="53407876">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79121378" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53407876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79121378" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53407876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79121378" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53407876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79121378" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53407876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79121378" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53407876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79121378" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53407876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79121378" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53407876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79121378" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53407876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66432660">
+  <w:abstractNum w:abstractNumId="58369304">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88472567">
+    <w:lvl w:ilvl="0" w:tplc="50420806">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6520,55 +6520,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66432660">
-    <w:abstractNumId w:val="66432660"/>
+  <w:num w:numId="58369304">
+    <w:abstractNumId w:val="58369304"/>
   </w:num>
-  <w:num w:numId="66432661">
-    <w:abstractNumId w:val="66432661"/>
+  <w:num w:numId="58369305">
+    <w:abstractNumId w:val="58369305"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18118,51 +18118,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId336507499" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId361159942" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86506a8737ced341e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId86216a8737ced3487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/categorization" TargetMode="External"/><Relationship Id="rId55386a8737ced364a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/photos" TargetMode="External"/><Relationship Id="rId95846a8737ced5573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+zonata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId45536a8737ced55e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId16436a8737ced5ff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId33846a8737ced6119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId97896a8737ced6380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2010.02421.x" TargetMode="External"/><Relationship Id="rId38326a8737ced63f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12058" TargetMode="External"/><Relationship Id="rId17666a8737ced721a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17694" TargetMode="External"/><Relationship Id="rId69836a8737ced72e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56216a8737ced753d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId82246a8737ced75e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00848.x" TargetMode="External"/><Relationship Id="rId79686a8737ced3542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79686a8737ced3542.jpg"/><Relationship Id="rId42116a8737ced4c33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42116a8737ced4c33.jpg"/><Relationship Id="rId96466a8737ced7698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96466a8737ced7698.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId512934930" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId407945489" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34626aa558e94b7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId52666aa558e94b833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/categorization" TargetMode="External"/><Relationship Id="rId89616aa558e94c23d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUZO/photos" TargetMode="External"/><Relationship Id="rId23686aa558e94d659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+zonata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId39746aa558e94d692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUZO/" TargetMode="External"/><Relationship Id="rId27636aa558e94dc17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId85856aa558e94dd00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId69256aa558e94de5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2010.02421.x" TargetMode="External"/><Relationship Id="rId60176aa558e94deaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12058" TargetMode="External"/><Relationship Id="rId67116aa558e94e329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17694" TargetMode="External"/><Relationship Id="rId86106aa558e94e3ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50186aa558e94e4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId64976aa558e94e524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00848.x" TargetMode="External"/><Relationship Id="rId76746aa558e94c173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76746aa558e94c173.jpg"/><Relationship Id="rId24406aa558e94d250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24406aa558e94d250.jpg"/><Relationship Id="rId99746aa558e94e5a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99746aa558e94e5a1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>