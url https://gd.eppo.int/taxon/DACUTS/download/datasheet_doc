--- v7 (2026-03-27)
+++ v8 (2026-04-21)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Miyake)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese orange fly, Japanese orange fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId851569c6516d1b3b0" w:history="1">
+            <w:hyperlink r:id="rId787469e7686af058a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId974769c6516d1b41c" w:history="1">
+            <w:hyperlink r:id="rId977269e7686af05f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -961,63 +961,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to parts of Japan and southern China. Older records from Taiwan and Vietnam are considered unsubstantiated and not confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77291010" name="name472869c6516d1c5fd" descr="DACUTS_distribution_map.jpg"/>
+            <wp:docPr id="8437027" name="name669169e7686af15fb" descr="DACUTS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUTS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId113869c6516d1c5fa" cstate="print"/>
+                    <a:blip r:embed="rId425169e7686af15f9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1736,51 +1736,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">only forms monospecific Barcoding Index Number Systems (BINs) including representatives from the geographical distribution of this species. For this reason, DNA barcoding might be considered as a suitable tool for the molecular identification of this species. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId694369c6516d1ce3c" w:history="1">
+      <w:hyperlink r:id="rId957369e7686af1d17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2453,51 +2453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245669c6516d1d565" w:history="1">
+      <w:hyperlink r:id="rId285869e7686af21e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tsun.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2550,51 +2550,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId435269c6516d1d625" w:history="1">
+      <w:hyperlink r:id="rId180969e7686af228b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2872,51 +2872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liquido NJ, Chang CL, Ching AJF &amp; Nakamichi KAA (2019) Host plant records of the Japanese orange fly, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tsuneonis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Miyake) (Diptera: Tephritidae), Version 1.0 March 26, 2019. United States Department of Agriculture, 9pp. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId954669c6516d1d866" w:history="1">
+      <w:hyperlink r:id="rId776469e7686af24b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed  12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3243,51 +3243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tsuneonis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId313669c6516d1dac8" w:history="1">
+      <w:hyperlink r:id="rId226369e7686af274f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3437,63 +3437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81156220" name="name812569c6516d1dff4" descr="eu_funding_250.png"/>
+            <wp:docPr id="65659240" name="name812369e7686af2b9b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId209669c6516d1dff2" cstate="print"/>
+                    <a:blip r:embed="rId991569e7686af2b99" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3591,137 +3591,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34710869">
+  <w:abstractNum w:abstractNumId="32386775">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64990984">
+    <w:lvl w:ilvl="0" w:tplc="76733865">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64990984" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76733865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64990984" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76733865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64990984" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76733865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64990984" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76733865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64990984" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76733865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64990984" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76733865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64990984" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76733865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64990984" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76733865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34710868">
+  <w:abstractNum w:abstractNumId="32386774">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85272494">
+    <w:lvl w:ilvl="0" w:tplc="67442851">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4473,55 +4473,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34710868">
-    <w:abstractNumId w:val="34710868"/>
+  <w:num w:numId="32386774">
+    <w:abstractNumId w:val="32386774"/>
   </w:num>
-  <w:num w:numId="34710869">
-    <w:abstractNumId w:val="34710869"/>
+  <w:num w:numId="32386775">
+    <w:abstractNumId w:val="32386775"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16071,51 +16071,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId463329079" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId912173186" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId851569c6516d1b3b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/" TargetMode="External"/><Relationship Id="rId974769c6516d1b41c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/categorization" TargetMode="External"/><Relationship Id="rId694369c6516d1ce3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=tsuneonis&amp;searchTax=Search+Taxonomy" TargetMode="External"/><Relationship Id="rId245669c6516d1d565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tsun.htm" TargetMode="External"/><Relationship Id="rId435269c6516d1d625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId954669c6516d1d866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId313669c6516d1dac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId113869c6516d1c5fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId113869c6516d1c5fa.jpg"/><Relationship Id="rId209669c6516d1dff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId209669c6516d1dff2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId666937303" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId515978810" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId787469e7686af058a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/" TargetMode="External"/><Relationship Id="rId977269e7686af05f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/categorization" TargetMode="External"/><Relationship Id="rId957369e7686af1d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=tsuneonis&amp;searchTax=Search+Taxonomy" TargetMode="External"/><Relationship Id="rId285869e7686af21e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tsun.htm" TargetMode="External"/><Relationship Id="rId180969e7686af228b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId776469e7686af24b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId226369e7686af274f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId425169e7686af15f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId425169e7686af15f9.jpg"/><Relationship Id="rId991569e7686af2b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId991569e7686af2b99.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>