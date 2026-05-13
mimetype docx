--- v8 (2026-04-21)
+++ v9 (2026-05-13)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Miyake)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese orange fly, Japanese orange fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787469e7686af058a" w:history="1">
+            <w:hyperlink r:id="rId23116a04efe4b5c6f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId977269e7686af05f2" w:history="1">
+            <w:hyperlink r:id="rId81676a04efe4b5cdd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -961,63 +961,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to parts of Japan and southern China. Older records from Taiwan and Vietnam are considered unsubstantiated and not confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8437027" name="name669169e7686af15fb" descr="DACUTS_distribution_map.jpg"/>
+            <wp:docPr id="63137493" name="name68796a04efe4b6ea1" descr="DACUTS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUTS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId425169e7686af15f9" cstate="print"/>
+                    <a:blip r:embed="rId60266a04efe4b6e9e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1736,51 +1736,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">only forms monospecific Barcoding Index Number Systems (BINs) including representatives from the geographical distribution of this species. For this reason, DNA barcoding might be considered as a suitable tool for the molecular identification of this species. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId957369e7686af1d17" w:history="1">
+      <w:hyperlink r:id="rId89406a04efe4b75c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2453,51 +2453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId285869e7686af21e3" w:history="1">
+      <w:hyperlink r:id="rId19386a04efe4b7aa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tsun.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2550,51 +2550,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId180969e7686af228b" w:history="1">
+      <w:hyperlink r:id="rId92936a04efe4b7b47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2872,51 +2872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liquido NJ, Chang CL, Ching AJF &amp; Nakamichi KAA (2019) Host plant records of the Japanese orange fly, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tsuneonis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Miyake) (Diptera: Tephritidae), Version 1.0 March 26, 2019. United States Department of Agriculture, 9pp. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId776469e7686af24b6" w:history="1">
+      <w:hyperlink r:id="rId32466a04efe4b7d54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed  12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3243,51 +3243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tsuneonis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId226369e7686af274f" w:history="1">
+      <w:hyperlink r:id="rId55936a04efe4b7fad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3437,63 +3437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65659240" name="name812369e7686af2b9b" descr="eu_funding_250.png"/>
+            <wp:docPr id="33809157" name="name98476a04efe4b8155" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId991569e7686af2b99" cstate="print"/>
+                    <a:blip r:embed="rId48046a04efe4b8154" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3591,137 +3591,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32386775">
+  <w:abstractNum w:abstractNumId="61802235">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76733865">
+    <w:lvl w:ilvl="0" w:tplc="69559227">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76733865" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69559227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76733865" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69559227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76733865" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69559227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76733865" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69559227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76733865" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69559227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76733865" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69559227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76733865" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69559227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76733865" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69559227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32386774">
+  <w:abstractNum w:abstractNumId="61802234">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67442851">
+    <w:lvl w:ilvl="0" w:tplc="14907320">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4473,55 +4473,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32386774">
-    <w:abstractNumId w:val="32386774"/>
+  <w:num w:numId="61802234">
+    <w:abstractNumId w:val="61802234"/>
   </w:num>
-  <w:num w:numId="32386775">
-    <w:abstractNumId w:val="32386775"/>
+  <w:num w:numId="61802235">
+    <w:abstractNumId w:val="61802235"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16071,51 +16071,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId666937303" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId515978810" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId787469e7686af058a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/" TargetMode="External"/><Relationship Id="rId977269e7686af05f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/categorization" TargetMode="External"/><Relationship Id="rId957369e7686af1d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=tsuneonis&amp;searchTax=Search+Taxonomy" TargetMode="External"/><Relationship Id="rId285869e7686af21e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tsun.htm" TargetMode="External"/><Relationship Id="rId180969e7686af228b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId776469e7686af24b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId226369e7686af274f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId425169e7686af15f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId425169e7686af15f9.jpg"/><Relationship Id="rId991569e7686af2b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId991569e7686af2b99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId587152680" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId833084817" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23116a04efe4b5c6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/" TargetMode="External"/><Relationship Id="rId81676a04efe4b5cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/categorization" TargetMode="External"/><Relationship Id="rId89406a04efe4b75c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=tsuneonis&amp;searchTax=Search+Taxonomy" TargetMode="External"/><Relationship Id="rId19386a04efe4b7aa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tsun.htm" TargetMode="External"/><Relationship Id="rId92936a04efe4b7b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId32466a04efe4b7d54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId55936a04efe4b7fad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60266a04efe4b6e9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60266a04efe4b6e9e.jpg"/><Relationship Id="rId48046a04efe4b8154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48046a04efe4b8154.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>