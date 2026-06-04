--- v9 (2026-05-13)
+++ v10 (2026-06-04)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Miyake)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese orange fly, Japanese orange fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23116a04efe4b5c6f" w:history="1">
+            <w:hyperlink r:id="rId17516a212078d6dbf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81676a04efe4b5cdd" w:history="1">
+            <w:hyperlink r:id="rId65096a212078d6e29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -961,63 +961,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to parts of Japan and southern China. Older records from Taiwan and Vietnam are considered unsubstantiated and not confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63137493" name="name68796a04efe4b6ea1" descr="DACUTS_distribution_map.jpg"/>
+            <wp:docPr id="43038529" name="name48266a212078d7f6e" descr="DACUTS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUTS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60266a04efe4b6e9e" cstate="print"/>
+                    <a:blip r:embed="rId35636a212078d7f6b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1736,51 +1736,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">only forms monospecific Barcoding Index Number Systems (BINs) including representatives from the geographical distribution of this species. For this reason, DNA barcoding might be considered as a suitable tool for the molecular identification of this species. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId89406a04efe4b75c0" w:history="1">
+      <w:hyperlink r:id="rId68046a212078d86b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2453,51 +2453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19386a04efe4b7aa0" w:history="1">
+      <w:hyperlink r:id="rId60036a212078d8b8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tsun.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2550,51 +2550,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92936a04efe4b7b47" w:history="1">
+      <w:hyperlink r:id="rId67526a212078d8c33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2872,51 +2872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liquido NJ, Chang CL, Ching AJF &amp; Nakamichi KAA (2019) Host plant records of the Japanese orange fly, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tsuneonis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Miyake) (Diptera: Tephritidae), Version 1.0 March 26, 2019. United States Department of Agriculture, 9pp. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32466a04efe4b7d54" w:history="1">
+      <w:hyperlink r:id="rId50356a212078d8e59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed  12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3243,51 +3243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tsuneonis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55936a04efe4b7fad" w:history="1">
+      <w:hyperlink r:id="rId12656a212078d90ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3437,63 +3437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33809157" name="name98476a04efe4b8155" descr="eu_funding_250.png"/>
+            <wp:docPr id="55452536" name="name49156a212078d9267" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48046a04efe4b8154" cstate="print"/>
+                    <a:blip r:embed="rId89446a212078d9265" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3591,137 +3591,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61802235">
+  <w:abstractNum w:abstractNumId="98130534">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69559227">
+    <w:lvl w:ilvl="0" w:tplc="60223212">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69559227" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60223212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69559227" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60223212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69559227" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60223212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69559227" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60223212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69559227" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60223212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69559227" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60223212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69559227" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60223212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69559227" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60223212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61802234">
+  <w:abstractNum w:abstractNumId="98130533">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14907320">
+    <w:lvl w:ilvl="0" w:tplc="33275817">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4473,55 +4473,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61802234">
-    <w:abstractNumId w:val="61802234"/>
+  <w:num w:numId="98130533">
+    <w:abstractNumId w:val="98130533"/>
   </w:num>
-  <w:num w:numId="61802235">
-    <w:abstractNumId w:val="61802235"/>
+  <w:num w:numId="98130534">
+    <w:abstractNumId w:val="98130534"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16071,51 +16071,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId587152680" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId833084817" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23116a04efe4b5c6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/" TargetMode="External"/><Relationship Id="rId81676a04efe4b5cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/categorization" TargetMode="External"/><Relationship Id="rId89406a04efe4b75c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=tsuneonis&amp;searchTax=Search+Taxonomy" TargetMode="External"/><Relationship Id="rId19386a04efe4b7aa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tsun.htm" TargetMode="External"/><Relationship Id="rId92936a04efe4b7b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId32466a04efe4b7d54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId55936a04efe4b7fad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60266a04efe4b6e9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60266a04efe4b6e9e.jpg"/><Relationship Id="rId48046a04efe4b8154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48046a04efe4b8154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId168747219" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId399818575" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17516a212078d6dbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/" TargetMode="External"/><Relationship Id="rId65096a212078d6e29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/categorization" TargetMode="External"/><Relationship Id="rId68046a212078d86b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=tsuneonis&amp;searchTax=Search+Taxonomy" TargetMode="External"/><Relationship Id="rId60036a212078d8b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tsun.htm" TargetMode="External"/><Relationship Id="rId67526a212078d8c33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId50356a212078d8e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId12656a212078d90ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35636a212078d7f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35636a212078d7f6b.jpg"/><Relationship Id="rId89446a212078d9265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89446a212078d9265.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>