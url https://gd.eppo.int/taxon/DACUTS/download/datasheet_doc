--- v10 (2026-06-04)
+++ v11 (2026-06-24)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Miyake)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese orange fly, Japanese orange fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17516a212078d6dbf" w:history="1">
+            <w:hyperlink r:id="rId45766a3bd0eb8754b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65096a212078d6e29" w:history="1">
+            <w:hyperlink r:id="rId86366a3bd0eb875b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -961,63 +961,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to parts of Japan and southern China. Older records from Taiwan and Vietnam are considered unsubstantiated and not confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43038529" name="name48266a212078d7f6e" descr="DACUTS_distribution_map.jpg"/>
+            <wp:docPr id="50420890" name="name12406a3bd0eb8855a" descr="DACUTS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUTS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35636a212078d7f6b" cstate="print"/>
+                    <a:blip r:embed="rId51176a3bd0eb88557" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1736,51 +1736,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">only forms monospecific Barcoding Index Number Systems (BINs) including representatives from the geographical distribution of this species. For this reason, DNA barcoding might be considered as a suitable tool for the molecular identification of this species. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId68046a212078d86b8" w:history="1">
+      <w:hyperlink r:id="rId81906a3bd0eb88cc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2453,51 +2453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60036a212078d8b8e" w:history="1">
+      <w:hyperlink r:id="rId17376a3bd0eb89181" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tsun.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2550,51 +2550,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67526a212078d8c33" w:history="1">
+      <w:hyperlink r:id="rId42606a3bd0eb89224" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2872,51 +2872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liquido NJ, Chang CL, Ching AJF &amp; Nakamichi KAA (2019) Host plant records of the Japanese orange fly, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tsuneonis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Miyake) (Diptera: Tephritidae), Version 1.0 March 26, 2019. United States Department of Agriculture, 9pp. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50356a212078d8e59" w:history="1">
+      <w:hyperlink r:id="rId84616a3bd0eb89423" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed  12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3243,51 +3243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tsuneonis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12656a212078d90ad" w:history="1">
+      <w:hyperlink r:id="rId80186a3bd0eb8966b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3437,63 +3437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55452536" name="name49156a212078d9267" descr="eu_funding_250.png"/>
+            <wp:docPr id="22154897" name="name59376a3bd0eb897ed" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89446a212078d9265" cstate="print"/>
+                    <a:blip r:embed="rId54246a3bd0eb897ec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3591,137 +3591,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98130534">
+  <w:abstractNum w:abstractNumId="95730881">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60223212">
+    <w:lvl w:ilvl="0" w:tplc="46662530">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60223212" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46662530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60223212" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46662530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60223212" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46662530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60223212" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46662530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60223212" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46662530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60223212" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46662530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60223212" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46662530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60223212" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46662530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98130533">
+  <w:abstractNum w:abstractNumId="95730880">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33275817">
+    <w:lvl w:ilvl="0" w:tplc="68610808">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4473,55 +4473,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98130533">
-    <w:abstractNumId w:val="98130533"/>
+  <w:num w:numId="95730880">
+    <w:abstractNumId w:val="95730880"/>
   </w:num>
-  <w:num w:numId="98130534">
-    <w:abstractNumId w:val="98130534"/>
+  <w:num w:numId="95730881">
+    <w:abstractNumId w:val="95730881"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16071,51 +16071,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId168747219" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId399818575" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17516a212078d6dbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/" TargetMode="External"/><Relationship Id="rId65096a212078d6e29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/categorization" TargetMode="External"/><Relationship Id="rId68046a212078d86b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=tsuneonis&amp;searchTax=Search+Taxonomy" TargetMode="External"/><Relationship Id="rId60036a212078d8b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tsun.htm" TargetMode="External"/><Relationship Id="rId67526a212078d8c33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId50356a212078d8e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId12656a212078d90ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35636a212078d7f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35636a212078d7f6b.jpg"/><Relationship Id="rId89446a212078d9265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89446a212078d9265.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId873275702" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId426987024" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45766a3bd0eb8754b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/" TargetMode="External"/><Relationship Id="rId86366a3bd0eb875b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/categorization" TargetMode="External"/><Relationship Id="rId81906a3bd0eb88cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=tsuneonis&amp;searchTax=Search+Taxonomy" TargetMode="External"/><Relationship Id="rId17376a3bd0eb89181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tsun.htm" TargetMode="External"/><Relationship Id="rId42606a3bd0eb89224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId84616a3bd0eb89423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId80186a3bd0eb8966b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51176a3bd0eb88557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51176a3bd0eb88557.jpg"/><Relationship Id="rId54246a3bd0eb897ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54246a3bd0eb897ec.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>