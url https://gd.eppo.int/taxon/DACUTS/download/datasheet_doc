--- v11 (2026-06-24)
+++ v12 (2026-07-20)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Miyake)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese orange fly, Japanese orange fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45766a3bd0eb8754b" w:history="1">
+            <w:hyperlink r:id="rId51656a5e88e63651e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86366a3bd0eb875b3" w:history="1">
+            <w:hyperlink r:id="rId40986a5e88e63658c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -961,63 +961,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to parts of Japan and southern China. Older records from Taiwan and Vietnam are considered unsubstantiated and not confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50420890" name="name12406a3bd0eb8855a" descr="DACUTS_distribution_map.jpg"/>
+            <wp:docPr id="47274863" name="name70656a5e88e637420" descr="DACUTS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUTS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51176a3bd0eb88557" cstate="print"/>
+                    <a:blip r:embed="rId50016a5e88e63741d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1736,51 +1736,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">only forms monospecific Barcoding Index Number Systems (BINs) including representatives from the geographical distribution of this species. For this reason, DNA barcoding might be considered as a suitable tool for the molecular identification of this species. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId81906a3bd0eb88cc1" w:history="1">
+      <w:hyperlink r:id="rId62146a5e88e637c15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2453,51 +2453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17376a3bd0eb89181" w:history="1">
+      <w:hyperlink r:id="rId13946a5e88e638196" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tsun.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2550,51 +2550,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42606a3bd0eb89224" w:history="1">
+      <w:hyperlink r:id="rId40456a5e88e63823c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2872,51 +2872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liquido NJ, Chang CL, Ching AJF &amp; Nakamichi KAA (2019) Host plant records of the Japanese orange fly, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tsuneonis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Miyake) (Diptera: Tephritidae), Version 1.0 March 26, 2019. United States Department of Agriculture, 9pp. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84616a3bd0eb89423" w:history="1">
+      <w:hyperlink r:id="rId57466a5e88e638448" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed  12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3243,51 +3243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tsuneonis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80186a3bd0eb8966b" w:history="1">
+      <w:hyperlink r:id="rId47166a5e88e6386b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3437,63 +3437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22154897" name="name59376a3bd0eb897ed" descr="eu_funding_250.png"/>
+            <wp:docPr id="82651554" name="name62356a5e88e6389af" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54246a3bd0eb897ec" cstate="print"/>
+                    <a:blip r:embed="rId55156a5e88e6389ae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3591,137 +3591,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95730881">
+  <w:abstractNum w:abstractNumId="78577002">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46662530">
+    <w:lvl w:ilvl="0" w:tplc="75821006">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46662530" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75821006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46662530" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75821006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46662530" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75821006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46662530" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75821006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46662530" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75821006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46662530" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75821006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46662530" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75821006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46662530" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75821006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95730880">
+  <w:abstractNum w:abstractNumId="78577001">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68610808">
+    <w:lvl w:ilvl="0" w:tplc="94025213">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4473,55 +4473,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95730880">
-    <w:abstractNumId w:val="95730880"/>
+  <w:num w:numId="78577001">
+    <w:abstractNumId w:val="78577001"/>
   </w:num>
-  <w:num w:numId="95730881">
-    <w:abstractNumId w:val="95730881"/>
+  <w:num w:numId="78577002">
+    <w:abstractNumId w:val="78577002"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16071,51 +16071,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId873275702" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId426987024" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45766a3bd0eb8754b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/" TargetMode="External"/><Relationship Id="rId86366a3bd0eb875b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/categorization" TargetMode="External"/><Relationship Id="rId81906a3bd0eb88cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=tsuneonis&amp;searchTax=Search+Taxonomy" TargetMode="External"/><Relationship Id="rId17376a3bd0eb89181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tsun.htm" TargetMode="External"/><Relationship Id="rId42606a3bd0eb89224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId84616a3bd0eb89423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId80186a3bd0eb8966b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51176a3bd0eb88557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51176a3bd0eb88557.jpg"/><Relationship Id="rId54246a3bd0eb897ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54246a3bd0eb897ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId108830146" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId454174371" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51656a5e88e63651e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/" TargetMode="External"/><Relationship Id="rId40986a5e88e63658c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/categorization" TargetMode="External"/><Relationship Id="rId62146a5e88e637c15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=tsuneonis&amp;searchTax=Search+Taxonomy" TargetMode="External"/><Relationship Id="rId13946a5e88e638196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tsun.htm" TargetMode="External"/><Relationship Id="rId40456a5e88e63823c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId57466a5e88e638448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId47166a5e88e6386b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50016a5e88e63741d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50016a5e88e63741d.jpg"/><Relationship Id="rId55156a5e88e6389ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55156a5e88e6389ae.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>