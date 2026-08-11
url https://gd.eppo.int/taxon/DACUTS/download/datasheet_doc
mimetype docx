--- v12 (2026-07-20)
+++ v13 (2026-08-11)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Miyake)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese orange fly, Japanese orange fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51656a5e88e63651e" w:history="1">
+            <w:hyperlink r:id="rId19956a7a6a2519305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40986a5e88e63658c" w:history="1">
+            <w:hyperlink r:id="rId93386a7a6a251936e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -961,63 +961,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to parts of Japan and southern China. Older records from Taiwan and Vietnam are considered unsubstantiated and not confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47274863" name="name70656a5e88e637420" descr="DACUTS_distribution_map.jpg"/>
+            <wp:docPr id="60350544" name="name17676a7a6a251a48d" descr="DACUTS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUTS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50016a5e88e63741d" cstate="print"/>
+                    <a:blip r:embed="rId51766a7a6a251a48a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1736,51 +1736,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">only forms monospecific Barcoding Index Number Systems (BINs) including representatives from the geographical distribution of this species. For this reason, DNA barcoding might be considered as a suitable tool for the molecular identification of this species. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId62146a5e88e637c15" w:history="1">
+      <w:hyperlink r:id="rId12036a7a6a251ac0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2453,51 +2453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13946a5e88e638196" w:history="1">
+      <w:hyperlink r:id="rId77646a7a6a251b0e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tsun.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2550,51 +2550,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40456a5e88e63823c" w:history="1">
+      <w:hyperlink r:id="rId45636a7a6a251b18d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2872,51 +2872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liquido NJ, Chang CL, Ching AJF &amp; Nakamichi KAA (2019) Host plant records of the Japanese orange fly, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tsuneonis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Miyake) (Diptera: Tephritidae), Version 1.0 March 26, 2019. United States Department of Agriculture, 9pp. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57466a5e88e638448" w:history="1">
+      <w:hyperlink r:id="rId13346a7a6a251b39e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed  12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3243,51 +3243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tsuneonis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47166a5e88e6386b5" w:history="1">
+      <w:hyperlink r:id="rId78446a7a6a251b621" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3437,63 +3437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82651554" name="name62356a5e88e6389af" descr="eu_funding_250.png"/>
+            <wp:docPr id="74348432" name="name76176a7a6a251b7eb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55156a5e88e6389ae" cstate="print"/>
+                    <a:blip r:embed="rId80766a7a6a251b7ea" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3591,137 +3591,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78577002">
+  <w:abstractNum w:abstractNumId="44035519">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75821006">
+    <w:lvl w:ilvl="0" w:tplc="72221265">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75821006" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72221265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75821006" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72221265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75821006" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72221265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75821006" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72221265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75821006" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72221265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75821006" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72221265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75821006" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72221265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75821006" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72221265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78577001">
+  <w:abstractNum w:abstractNumId="44035518">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94025213">
+    <w:lvl w:ilvl="0" w:tplc="57081753">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4473,55 +4473,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78577001">
-    <w:abstractNumId w:val="78577001"/>
+  <w:num w:numId="44035518">
+    <w:abstractNumId w:val="44035518"/>
   </w:num>
-  <w:num w:numId="78577002">
-    <w:abstractNumId w:val="78577002"/>
+  <w:num w:numId="44035519">
+    <w:abstractNumId w:val="44035519"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16071,51 +16071,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId108830146" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId454174371" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51656a5e88e63651e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/" TargetMode="External"/><Relationship Id="rId40986a5e88e63658c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/categorization" TargetMode="External"/><Relationship Id="rId62146a5e88e637c15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=tsuneonis&amp;searchTax=Search+Taxonomy" TargetMode="External"/><Relationship Id="rId13946a5e88e638196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tsun.htm" TargetMode="External"/><Relationship Id="rId40456a5e88e63823c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId57466a5e88e638448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId47166a5e88e6386b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50016a5e88e63741d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50016a5e88e63741d.jpg"/><Relationship Id="rId55156a5e88e6389ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55156a5e88e6389ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId314957357" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId320746777" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19956a7a6a2519305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/" TargetMode="External"/><Relationship Id="rId93386a7a6a251936e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/categorization" TargetMode="External"/><Relationship Id="rId12036a7a6a251ac0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=tsuneonis&amp;searchTax=Search+Taxonomy" TargetMode="External"/><Relationship Id="rId77646a7a6a251b0e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tsun.htm" TargetMode="External"/><Relationship Id="rId45636a7a6a251b18d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId13346a7a6a251b39e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId78446a7a6a251b621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51766a7a6a251a48a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51766a7a6a251a48a.jpg"/><Relationship Id="rId80766a7a6a251b7ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80766a7a6a251b7ea.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>