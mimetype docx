--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Miyake)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese orange fly, Japanese orange fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19956a7a6a2519305" w:history="1">
+            <w:hyperlink r:id="rId93936a94e6c03f96b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93386a7a6a251936e" w:history="1">
+            <w:hyperlink r:id="rId18776a94e6c03f9d3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -961,63 +961,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to parts of Japan and southern China. Older records from Taiwan and Vietnam are considered unsubstantiated and not confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60350544" name="name17676a7a6a251a48d" descr="DACUTS_distribution_map.jpg"/>
+            <wp:docPr id="1578083" name="name29006a94e6c040fbf" descr="DACUTS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUTS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51766a7a6a251a48a" cstate="print"/>
+                    <a:blip r:embed="rId28516a94e6c040fbc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1736,51 +1736,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">only forms monospecific Barcoding Index Number Systems (BINs) including representatives from the geographical distribution of this species. For this reason, DNA barcoding might be considered as a suitable tool for the molecular identification of this species. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12036a7a6a251ac0b" w:history="1">
+      <w:hyperlink r:id="rId73216a94e6c0416f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2453,51 +2453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77646a7a6a251b0e5" w:history="1">
+      <w:hyperlink r:id="rId43626a94e6c041bb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tsun.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2550,51 +2550,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45636a7a6a251b18d" w:history="1">
+      <w:hyperlink r:id="rId49686a94e6c041c5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2872,51 +2872,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liquido NJ, Chang CL, Ching AJF &amp; Nakamichi KAA (2019) Host plant records of the Japanese orange fly, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tsuneonis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Miyake) (Diptera: Tephritidae), Version 1.0 March 26, 2019. United States Department of Agriculture, 9pp. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13346a7a6a251b39e" w:history="1">
+      <w:hyperlink r:id="rId94596a94e6c041e66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed  12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3243,51 +3243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tsuneonis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78446a7a6a251b621" w:history="1">
+      <w:hyperlink r:id="rId32526a94e6c0420b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3437,63 +3437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74348432" name="name76176a7a6a251b7eb" descr="eu_funding_250.png"/>
+            <wp:docPr id="82397247" name="name21246a94e6c042267" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80766a7a6a251b7ea" cstate="print"/>
+                    <a:blip r:embed="rId98276a94e6c042265" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3591,137 +3591,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44035519">
+  <w:abstractNum w:abstractNumId="74701784">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72221265">
+    <w:lvl w:ilvl="0" w:tplc="58871796">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72221265" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58871796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72221265" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58871796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72221265" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58871796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72221265" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58871796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72221265" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58871796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72221265" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58871796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72221265" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58871796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72221265" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58871796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44035518">
+  <w:abstractNum w:abstractNumId="74701783">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57081753">
+    <w:lvl w:ilvl="0" w:tplc="13253107">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4473,55 +4473,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44035518">
-    <w:abstractNumId w:val="44035518"/>
+  <w:num w:numId="74701783">
+    <w:abstractNumId w:val="74701783"/>
   </w:num>
-  <w:num w:numId="44035519">
-    <w:abstractNumId w:val="44035519"/>
+  <w:num w:numId="74701784">
+    <w:abstractNumId w:val="74701784"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16071,51 +16071,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId314957357" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId320746777" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19956a7a6a2519305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/" TargetMode="External"/><Relationship Id="rId93386a7a6a251936e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/categorization" TargetMode="External"/><Relationship Id="rId12036a7a6a251ac0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=tsuneonis&amp;searchTax=Search+Taxonomy" TargetMode="External"/><Relationship Id="rId77646a7a6a251b0e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tsun.htm" TargetMode="External"/><Relationship Id="rId45636a7a6a251b18d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId13346a7a6a251b39e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId78446a7a6a251b621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51766a7a6a251a48a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51766a7a6a251a48a.jpg"/><Relationship Id="rId80766a7a6a251b7ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80766a7a6a251b7ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId142459765" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId376037071" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93936a94e6c03f96b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/" TargetMode="External"/><Relationship Id="rId18776a94e6c03f9d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTS/categorization" TargetMode="External"/><Relationship Id="rId73216a94e6c0416f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=tsuneonis&amp;searchTax=Search+Taxonomy" TargetMode="External"/><Relationship Id="rId43626a94e6c041bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tsun.htm" TargetMode="External"/><Relationship Id="rId49686a94e6c041c5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId94596a94e6c041e66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId32526a94e6c0420b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28516a94e6c040fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28516a94e6c040fbc.jpg"/><Relationship Id="rId98276a94e6c042265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98276a94e6c042265.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>