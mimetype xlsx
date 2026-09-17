--- v0 (2025-10-04)
+++ v1 (2026-09-17)
@@ -672,51 +672,51 @@
   <si>
     <t>Diospyros kaki</t>
   </si>
   <si>
     <t>DOSMF</t>
   </si>
   <si>
     <t>Diospyros mespiliformis</t>
   </si>
   <si>
     <t>DOSDI</t>
   </si>
   <si>
     <t>Diospyros nigra</t>
   </si>
   <si>
     <t>DPYPA</t>
   </si>
   <si>
     <t>Diplocyclos palmatus</t>
   </si>
   <si>
     <t>DOVCA</t>
   </si>
   <si>
-    <t>Dovyalis caffra</t>
+    <t>Dovyalis afra</t>
   </si>
   <si>
     <t>DRPDE</t>
   </si>
   <si>
     <t>Drypetes deplanchei</t>
   </si>
   <si>
     <t>EAEAN</t>
   </si>
   <si>
     <t>Elaeocarpus angustifolius</t>
   </si>
   <si>
     <t>EAEBA</t>
   </si>
   <si>
     <t>Elaeocarpus bancroftii</t>
   </si>
   <si>
     <t>EDDAU</t>
   </si>
   <si>
     <t>Elaeodendron australe</t>
   </si>