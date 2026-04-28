--- v1 (2026-02-19)
+++ v2 (2026-04-28)
@@ -837,51 +837,51 @@
       </c>
       <c r="E14" t="s">
         <v>42</v>
       </c>
       <c r="F14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15" t="s">
         <v>25</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>44</v>
       </c>
       <c r="F15" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
         <v>46</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>