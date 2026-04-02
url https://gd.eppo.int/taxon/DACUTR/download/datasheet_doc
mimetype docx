--- v7 (2026-03-13)
+++ v8 (2026-04-02)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Froggatt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Queensland fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252169b37e1ee0ab4" w:history="1">
+            <w:hyperlink r:id="rId351569ce1f9b9e1e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136669b37e1ee0b21" w:history="1">
+            <w:hyperlink r:id="rId930169ce1f9b9e24e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -6216,63 +6216,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012). It has been introduced in other areas but eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80110175" name="name467469b37e1ee3e27" descr="DACUTR_distribution_map.jpg"/>
+            <wp:docPr id="68826307" name="name574069ce1f9ba14db" descr="DACUTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId232369b37e1ee3e23" cstate="print"/>
+                    <a:blip r:embed="rId974469ce1f9ba14d7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6944,100 +6944,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> B. neohumeralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Additionally, the presence of unidentified / possibly misidentified reference sequence in Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId806669b37e1ee4508" w:history="1">
+      <w:hyperlink r:id="rId549269ce1f9ba1c22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId971069b37e1ee455e" w:history="1">
+      <w:hyperlink r:id="rId537069ce1f9ba1c70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7977,51 +7977,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId854269b37e1ee4c02" w:history="1">
+      <w:hyperlink r:id="rId397469ce1f9ba2329" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tryo.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8653,101 +8653,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId879469b37e1ee503a" w:history="1">
+      <w:hyperlink r:id="rId753269ce1f9ba2777" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2009) Annex 5 Irradiation treatment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tryoni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId548969b37e1ee508c" w:history="1">
+      <w:hyperlink r:id="rId246869ce1f9ba27cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8773,51 +8773,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId799669b37e1ee50ff" w:history="1">
+      <w:hyperlink r:id="rId135369ce1f9ba2841" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8863,51 +8863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> x </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId752669b37e1ee518e" w:history="1">
+      <w:hyperlink r:id="rId342769ce1f9ba28d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8933,51 +8933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus limon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId477569b37e1ee5212" w:history="1">
+      <w:hyperlink r:id="rId838969ce1f9ba2946" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9814,51 +9814,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">467-480.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId772869b37e1ee580e" w:history="1">
+      <w:hyperlink r:id="rId241069ce1f9ba2ee9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10107,51 +10107,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId572069b37e1ee5b42" w:history="1">
+      <w:hyperlink r:id="rId560369ce1f9ba30ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17693</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10217,51 +10217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tryoni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId607369b37e1ee5bfa" w:history="1">
+      <w:hyperlink r:id="rId862369ce1f9ba31b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10432,90 +10432,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId307469b37e1ee5d72" w:history="1">
+      <w:hyperlink r:id="rId913569ce1f9ba3330" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91247647" name="name506169b37e1ee5f07" descr="eu_funding_250.png"/>
+            <wp:docPr id="88527874" name="name578769ce1f9ba33ab" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId835169b37e1ee5f05" cstate="print"/>
+                    <a:blip r:embed="rId939769ce1f9ba33aa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10613,137 +10613,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15933802">
+  <w:abstractNum w:abstractNumId="30577370">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21160922">
+    <w:lvl w:ilvl="0" w:tplc="99140965">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21160922" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99140965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21160922" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99140965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21160922" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99140965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21160922" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99140965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21160922" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99140965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21160922" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99140965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21160922" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99140965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21160922" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99140965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15933801">
+  <w:abstractNum w:abstractNumId="30577369">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23501169">
+    <w:lvl w:ilvl="0" w:tplc="99065579">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11495,55 +11495,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15933801">
-    <w:abstractNumId w:val="15933801"/>
+  <w:num w:numId="30577369">
+    <w:abstractNumId w:val="30577369"/>
   </w:num>
-  <w:num w:numId="15933802">
-    <w:abstractNumId w:val="15933802"/>
+  <w:num w:numId="30577370">
+    <w:abstractNumId w:val="30577370"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23093,51 +23093,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId994436887" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId819766765" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId252169b37e1ee0ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId136669b37e1ee0b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/categorization" TargetMode="External"/><Relationship Id="rId806669b37e1ee4508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=78910" TargetMode="External"/><Relationship Id="rId971069b37e1ee455e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId854269b37e1ee4c02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId879469b37e1ee503a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId548969b37e1ee508c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId799669b37e1ee50ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId752669b37e1ee518e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId477569b37e1ee5212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId772869b37e1ee580e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId572069b37e1ee5b42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17693" TargetMode="External"/><Relationship Id="rId607369b37e1ee5bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId307469b37e1ee5d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId232369b37e1ee3e23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId232369b37e1ee3e23.jpg"/><Relationship Id="rId835169b37e1ee5f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId835169b37e1ee5f05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId153557406" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId132226388" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId351569ce1f9b9e1e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId930169ce1f9b9e24e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/categorization" TargetMode="External"/><Relationship Id="rId549269ce1f9ba1c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=78910" TargetMode="External"/><Relationship Id="rId537069ce1f9ba1c70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId397469ce1f9ba2329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId753269ce1f9ba2777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId246869ce1f9ba27cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId135369ce1f9ba2841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId342769ce1f9ba28d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId838969ce1f9ba2946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId241069ce1f9ba2ee9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId560369ce1f9ba30ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17693" TargetMode="External"/><Relationship Id="rId862369ce1f9ba31b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId913569ce1f9ba3330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId974469ce1f9ba14d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId974469ce1f9ba14d7.jpg"/><Relationship Id="rId939769ce1f9ba33aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId939769ce1f9ba33aa.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>