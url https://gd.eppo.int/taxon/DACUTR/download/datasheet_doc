--- v8 (2026-04-02)
+++ v9 (2026-04-28)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Froggatt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Queensland fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351569ce1f9b9e1e0" w:history="1">
+            <w:hyperlink r:id="rId254969f0ea1678823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId930169ce1f9b9e24e" w:history="1">
+            <w:hyperlink r:id="rId860669f0ea1678891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -6216,105 +6216,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012). It has been introduced in other areas but eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68826307" name="name574069ce1f9ba14db" descr="DACUTR_distribution_map.jpg"/>
+            <wp:docPr id="66508911" name="name698369f0ea167d487" descr="DACUTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId974469ce1f9ba14d7" cstate="print"/>
+                    <a:blip r:embed="rId312569f0ea167d484" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Oceania:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Australia (New South Wales, Northern Territory, Queensland, South Australia, Victoria), French Polynesia, New Caledonia, New Zealand, Pitcairn</w:t>
+        <w:t xml:space="preserve"> Australia (New South Wales, Northern Territory, Queensland, South Australia, Victoria, Western Australia), French Polynesia, New Caledonia, New Zealand, Pitcairn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6944,100 +6944,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> B. neohumeralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Additionally, the presence of unidentified / possibly misidentified reference sequence in Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId549269ce1f9ba1c22" w:history="1">
+      <w:hyperlink r:id="rId172969f0ea167e30f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId537069ce1f9ba1c70" w:history="1">
+      <w:hyperlink r:id="rId586669f0ea167e360" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7977,51 +7977,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId397469ce1f9ba2329" w:history="1">
+      <w:hyperlink r:id="rId583169f0ea167ed2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tryo.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8653,101 +8653,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId753269ce1f9ba2777" w:history="1">
+      <w:hyperlink r:id="rId680869f0ea167f24a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2009) Annex 5 Irradiation treatment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tryoni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId246869ce1f9ba27cb" w:history="1">
+      <w:hyperlink r:id="rId100569f0ea167f2a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8773,51 +8773,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId135369ce1f9ba2841" w:history="1">
+      <w:hyperlink r:id="rId726369f0ea167f316" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8863,51 +8863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> x </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId342769ce1f9ba28d3" w:history="1">
+      <w:hyperlink r:id="rId841469f0ea167f3a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8933,51 +8933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus limon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId838969ce1f9ba2946" w:history="1">
+      <w:hyperlink r:id="rId114369f0ea167f41b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9814,51 +9814,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">467-480.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId241069ce1f9ba2ee9" w:history="1">
+      <w:hyperlink r:id="rId724369f0ea167fb56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10107,51 +10107,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560369ce1f9ba30ca" w:history="1">
+      <w:hyperlink r:id="rId609969f0ea167fdd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17693</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10217,51 +10217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tryoni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId862369ce1f9ba31b9" w:history="1">
+      <w:hyperlink r:id="rId866969f0ea167feda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10432,90 +10432,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId913569ce1f9ba3330" w:history="1">
+      <w:hyperlink r:id="rId955369f0ea16800fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88527874" name="name578769ce1f9ba33ab" descr="eu_funding_250.png"/>
+            <wp:docPr id="28674862" name="name692169f0ea1680190" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId939769ce1f9ba33aa" cstate="print"/>
+                    <a:blip r:embed="rId368169f0ea168018f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10613,137 +10613,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30577370">
+  <w:abstractNum w:abstractNumId="27926192">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99140965">
+    <w:lvl w:ilvl="0" w:tplc="84442915">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99140965" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84442915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99140965" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84442915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99140965" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84442915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99140965" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84442915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99140965" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84442915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99140965" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84442915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99140965" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84442915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99140965" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84442915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30577369">
+  <w:abstractNum w:abstractNumId="27926191">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99065579">
+    <w:lvl w:ilvl="0" w:tplc="72984869">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11495,55 +11495,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30577369">
-    <w:abstractNumId w:val="30577369"/>
+  <w:num w:numId="27926191">
+    <w:abstractNumId w:val="27926191"/>
   </w:num>
-  <w:num w:numId="30577370">
-    <w:abstractNumId w:val="30577370"/>
+  <w:num w:numId="27926192">
+    <w:abstractNumId w:val="27926192"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23093,51 +23093,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId153557406" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId132226388" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId351569ce1f9b9e1e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId930169ce1f9b9e24e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/categorization" TargetMode="External"/><Relationship Id="rId549269ce1f9ba1c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=78910" TargetMode="External"/><Relationship Id="rId537069ce1f9ba1c70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId397469ce1f9ba2329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId753269ce1f9ba2777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId246869ce1f9ba27cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId135369ce1f9ba2841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId342769ce1f9ba28d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId838969ce1f9ba2946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId241069ce1f9ba2ee9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId560369ce1f9ba30ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17693" TargetMode="External"/><Relationship Id="rId862369ce1f9ba31b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId913569ce1f9ba3330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId974469ce1f9ba14d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId974469ce1f9ba14d7.jpg"/><Relationship Id="rId939769ce1f9ba33aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId939769ce1f9ba33aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId576359406" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId362597444" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId254969f0ea1678823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId860669f0ea1678891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/categorization" TargetMode="External"/><Relationship Id="rId172969f0ea167e30f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=78910" TargetMode="External"/><Relationship Id="rId586669f0ea167e360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId583169f0ea167ed2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId680869f0ea167f24a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId100569f0ea167f2a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId726369f0ea167f316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId841469f0ea167f3a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId114369f0ea167f41b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId724369f0ea167fb56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId609969f0ea167fdd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17693" TargetMode="External"/><Relationship Id="rId866969f0ea167feda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId955369f0ea16800fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId312569f0ea167d484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId312569f0ea167d484.jpg"/><Relationship Id="rId368169f0ea168018f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId368169f0ea168018f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>