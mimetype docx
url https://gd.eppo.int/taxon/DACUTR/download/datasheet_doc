--- v9 (2026-04-28)
+++ v10 (2026-05-18)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Froggatt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Queensland fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254969f0ea1678823" w:history="1">
+            <w:hyperlink r:id="rId22056a0b7843ba83f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860669f0ea1678891" w:history="1">
+            <w:hyperlink r:id="rId65146a0b7843ba8ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -6216,63 +6216,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012). It has been introduced in other areas but eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66508911" name="name698369f0ea167d487" descr="DACUTR_distribution_map.jpg"/>
+            <wp:docPr id="17044060" name="name69016a0b7843bdad8" descr="DACUTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId312569f0ea167d484" cstate="print"/>
+                    <a:blip r:embed="rId22446a0b7843bdad4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6944,100 +6944,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> B. neohumeralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Additionally, the presence of unidentified / possibly misidentified reference sequence in Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId172969f0ea167e30f" w:history="1">
+      <w:hyperlink r:id="rId37586a0b7843be208" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId586669f0ea167e360" w:history="1">
+      <w:hyperlink r:id="rId57996a0b7843be254" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7977,51 +7977,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId583169f0ea167ed2e" w:history="1">
+      <w:hyperlink r:id="rId32196a0b7843be925" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tryo.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8653,101 +8653,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680869f0ea167f24a" w:history="1">
+      <w:hyperlink r:id="rId32466a0b7843bed85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2009) Annex 5 Irradiation treatment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tryoni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100569f0ea167f2a0" w:history="1">
+      <w:hyperlink r:id="rId84646a0b7843bedd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8773,51 +8773,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId726369f0ea167f316" w:history="1">
+      <w:hyperlink r:id="rId79796a0b7843bee4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8863,51 +8863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> x </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId841469f0ea167f3a8" w:history="1">
+      <w:hyperlink r:id="rId29096a0b7843beee8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8933,51 +8933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus limon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114369f0ea167f41b" w:history="1">
+      <w:hyperlink r:id="rId44816a0b7843bef5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9814,51 +9814,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">467-480.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId724369f0ea167fb56" w:history="1">
+      <w:hyperlink r:id="rId50226a0b7843bf504" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10107,51 +10107,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId609969f0ea167fdd5" w:history="1">
+      <w:hyperlink r:id="rId35876a0b7843bf6fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17693</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10217,51 +10217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tryoni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId866969f0ea167feda" w:history="1">
+      <w:hyperlink r:id="rId66376a0b7843bf7cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10432,90 +10432,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId955369f0ea16800fc" w:history="1">
+      <w:hyperlink r:id="rId97456a0b7843bf93e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28674862" name="name692169f0ea1680190" descr="eu_funding_250.png"/>
+            <wp:docPr id="26936994" name="name71106a0b7843bf9d3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId368169f0ea168018f" cstate="print"/>
+                    <a:blip r:embed="rId42466a0b7843bf9d1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10613,137 +10613,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27926192">
+  <w:abstractNum w:abstractNumId="28633367">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84442915">
+    <w:lvl w:ilvl="0" w:tplc="81449358">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84442915" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81449358" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84442915" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81449358" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84442915" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81449358" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84442915" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81449358" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84442915" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81449358" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84442915" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81449358" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84442915" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81449358" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84442915" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81449358" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27926191">
+  <w:abstractNum w:abstractNumId="28633366">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72984869">
+    <w:lvl w:ilvl="0" w:tplc="84653695">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11495,55 +11495,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27926191">
-    <w:abstractNumId w:val="27926191"/>
+  <w:num w:numId="28633366">
+    <w:abstractNumId w:val="28633366"/>
   </w:num>
-  <w:num w:numId="27926192">
-    <w:abstractNumId w:val="27926192"/>
+  <w:num w:numId="28633367">
+    <w:abstractNumId w:val="28633367"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23093,51 +23093,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId576359406" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId362597444" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId254969f0ea1678823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId860669f0ea1678891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/categorization" TargetMode="External"/><Relationship Id="rId172969f0ea167e30f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=78910" TargetMode="External"/><Relationship Id="rId586669f0ea167e360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId583169f0ea167ed2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId680869f0ea167f24a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId100569f0ea167f2a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId726369f0ea167f316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId841469f0ea167f3a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId114369f0ea167f41b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId724369f0ea167fb56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId609969f0ea167fdd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17693" TargetMode="External"/><Relationship Id="rId866969f0ea167feda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId955369f0ea16800fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId312569f0ea167d484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId312569f0ea167d484.jpg"/><Relationship Id="rId368169f0ea168018f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId368169f0ea168018f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId579346178" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId606039144" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22056a0b7843ba83f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId65146a0b7843ba8ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/categorization" TargetMode="External"/><Relationship Id="rId37586a0b7843be208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=78910" TargetMode="External"/><Relationship Id="rId57996a0b7843be254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId32196a0b7843be925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId32466a0b7843bed85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId84646a0b7843bedd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId79796a0b7843bee4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId29096a0b7843beee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId44816a0b7843bef5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId50226a0b7843bf504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId35876a0b7843bf6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17693" TargetMode="External"/><Relationship Id="rId66376a0b7843bf7cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97456a0b7843bf93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId22446a0b7843bdad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22446a0b7843bdad4.jpg"/><Relationship Id="rId42466a0b7843bf9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42466a0b7843bf9d1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>