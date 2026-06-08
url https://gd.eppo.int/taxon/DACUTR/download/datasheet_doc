--- v10 (2026-05-18)
+++ v11 (2026-06-08)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Froggatt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Queensland fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22056a0b7843ba83f" w:history="1">
+            <w:hyperlink r:id="rId50686a26236384794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65146a0b7843ba8ac" w:history="1">
+            <w:hyperlink r:id="rId98936a26236384800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -6216,63 +6216,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012). It has been introduced in other areas but eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17044060" name="name69016a0b7843bdad8" descr="DACUTR_distribution_map.jpg"/>
+            <wp:docPr id="21282217" name="name28036a26236387bc3" descr="DACUTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22446a0b7843bdad4" cstate="print"/>
+                    <a:blip r:embed="rId67456a26236387bbf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6944,100 +6944,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> B. neohumeralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Additionally, the presence of unidentified / possibly misidentified reference sequence in Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37586a0b7843be208" w:history="1">
+      <w:hyperlink r:id="rId72756a262363882fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57996a0b7843be254" w:history="1">
+      <w:hyperlink r:id="rId99916a2623638834a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7977,51 +7977,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32196a0b7843be925" w:history="1">
+      <w:hyperlink r:id="rId84816a262363889d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tryo.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8653,101 +8653,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32466a0b7843bed85" w:history="1">
+      <w:hyperlink r:id="rId50696a26236388e30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2009) Annex 5 Irradiation treatment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tryoni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84646a0b7843bedd9" w:history="1">
+      <w:hyperlink r:id="rId57096a26236388e84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8773,51 +8773,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79796a0b7843bee4d" w:history="1">
+      <w:hyperlink r:id="rId77096a26236388efa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8863,51 +8863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> x </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29096a0b7843beee8" w:history="1">
+      <w:hyperlink r:id="rId14386a26236388f8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8933,51 +8933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus limon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44816a0b7843bef5e" w:history="1">
+      <w:hyperlink r:id="rId17716a26236389001" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9814,51 +9814,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">467-480.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50226a0b7843bf504" w:history="1">
+      <w:hyperlink r:id="rId66656a262363895bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10107,51 +10107,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35876a0b7843bf6fc" w:history="1">
+      <w:hyperlink r:id="rId61426a262363897a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17693</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10217,51 +10217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tryoni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66376a0b7843bf7cd" w:history="1">
+      <w:hyperlink r:id="rId22606a26236389858" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10432,90 +10432,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97456a0b7843bf93e" w:history="1">
+      <w:hyperlink r:id="rId57376a262363899c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26936994" name="name71106a0b7843bf9d3" descr="eu_funding_250.png"/>
+            <wp:docPr id="44238230" name="name70216a26236389a7e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42466a0b7843bf9d1" cstate="print"/>
+                    <a:blip r:embed="rId20166a26236389a7d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10613,137 +10613,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28633367">
+  <w:abstractNum w:abstractNumId="64483440">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81449358">
+    <w:lvl w:ilvl="0" w:tplc="98731866">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81449358" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98731866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81449358" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98731866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81449358" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98731866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81449358" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98731866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81449358" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98731866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81449358" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98731866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81449358" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98731866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81449358" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98731866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28633366">
+  <w:abstractNum w:abstractNumId="64483439">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84653695">
+    <w:lvl w:ilvl="0" w:tplc="70142734">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11495,55 +11495,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28633366">
-    <w:abstractNumId w:val="28633366"/>
+  <w:num w:numId="64483439">
+    <w:abstractNumId w:val="64483439"/>
   </w:num>
-  <w:num w:numId="28633367">
-    <w:abstractNumId w:val="28633367"/>
+  <w:num w:numId="64483440">
+    <w:abstractNumId w:val="64483440"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23093,51 +23093,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId579346178" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId606039144" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22056a0b7843ba83f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId65146a0b7843ba8ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/categorization" TargetMode="External"/><Relationship Id="rId37586a0b7843be208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=78910" TargetMode="External"/><Relationship Id="rId57996a0b7843be254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId32196a0b7843be925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId32466a0b7843bed85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId84646a0b7843bedd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId79796a0b7843bee4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId29096a0b7843beee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId44816a0b7843bef5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId50226a0b7843bf504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId35876a0b7843bf6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17693" TargetMode="External"/><Relationship Id="rId66376a0b7843bf7cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97456a0b7843bf93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId22446a0b7843bdad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22446a0b7843bdad4.jpg"/><Relationship Id="rId42466a0b7843bf9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42466a0b7843bf9d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId818055597" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId345475806" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50686a26236384794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId98936a26236384800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/categorization" TargetMode="External"/><Relationship Id="rId72756a262363882fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=78910" TargetMode="External"/><Relationship Id="rId99916a2623638834a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId84816a262363889d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId50696a26236388e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId57096a26236388e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId77096a26236388efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId14386a26236388f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId17716a26236389001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId66656a262363895bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId61426a262363897a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17693" TargetMode="External"/><Relationship Id="rId22606a26236389858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57376a262363899c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId67456a26236387bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67456a26236387bbf.jpg"/><Relationship Id="rId20166a26236389a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20166a26236389a7d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>