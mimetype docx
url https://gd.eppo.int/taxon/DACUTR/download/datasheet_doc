--- v11 (2026-06-08)
+++ v12 (2026-06-28)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Froggatt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Queensland fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50686a26236384794" w:history="1">
+            <w:hyperlink r:id="rId57916a40dae935188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98936a26236384800" w:history="1">
+            <w:hyperlink r:id="rId44596a40dae9351f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -6216,63 +6216,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012). It has been introduced in other areas but eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21282217" name="name28036a26236387bc3" descr="DACUTR_distribution_map.jpg"/>
+            <wp:docPr id="40519716" name="name89506a40dae9385fc" descr="DACUTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67456a26236387bbf" cstate="print"/>
+                    <a:blip r:embed="rId44196a40dae9385f8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6944,100 +6944,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> B. neohumeralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Additionally, the presence of unidentified / possibly misidentified reference sequence in Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72756a262363882fc" w:history="1">
+      <w:hyperlink r:id="rId82176a40dae938d21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99916a2623638834a" w:history="1">
+      <w:hyperlink r:id="rId88046a40dae938d71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7977,51 +7977,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84816a262363889d3" w:history="1">
+      <w:hyperlink r:id="rId87256a40dae939508" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tryo.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8653,101 +8653,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50696a26236388e30" w:history="1">
+      <w:hyperlink r:id="rId43096a40dae939972" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2009) Annex 5 Irradiation treatment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tryoni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57096a26236388e84" w:history="1">
+      <w:hyperlink r:id="rId77856a40dae9399da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8773,51 +8773,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77096a26236388efa" w:history="1">
+      <w:hyperlink r:id="rId63976a40dae939a54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8863,51 +8863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> x </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14386a26236388f8c" w:history="1">
+      <w:hyperlink r:id="rId45996a40dae939ae8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8933,51 +8933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus limon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17716a26236389001" w:history="1">
+      <w:hyperlink r:id="rId40456a40dae939b5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9814,51 +9814,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">467-480.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66656a262363895bd" w:history="1">
+      <w:hyperlink r:id="rId72856a40dae93a0f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10107,51 +10107,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61426a262363897a0" w:history="1">
+      <w:hyperlink r:id="rId87856a40dae93a2d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17693</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10217,51 +10217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tryoni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22606a26236389858" w:history="1">
+      <w:hyperlink r:id="rId70626a40dae93a388" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10432,90 +10432,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57376a262363899c5" w:history="1">
+      <w:hyperlink r:id="rId75366a40dae93a502" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44238230" name="name70216a26236389a7e" descr="eu_funding_250.png"/>
+            <wp:docPr id="41825403" name="name61496a40dae93a930" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20166a26236389a7d" cstate="print"/>
+                    <a:blip r:embed="rId87306a40dae93a92f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10613,137 +10613,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64483440">
+  <w:abstractNum w:abstractNumId="75932231">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98731866">
+    <w:lvl w:ilvl="0" w:tplc="13031752">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98731866" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13031752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98731866" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13031752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98731866" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13031752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98731866" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13031752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98731866" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13031752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98731866" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13031752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98731866" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13031752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98731866" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13031752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64483439">
+  <w:abstractNum w:abstractNumId="75932230">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70142734">
+    <w:lvl w:ilvl="0" w:tplc="17704745">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11495,55 +11495,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64483439">
-    <w:abstractNumId w:val="64483439"/>
+  <w:num w:numId="75932230">
+    <w:abstractNumId w:val="75932230"/>
   </w:num>
-  <w:num w:numId="64483440">
-    <w:abstractNumId w:val="64483440"/>
+  <w:num w:numId="75932231">
+    <w:abstractNumId w:val="75932231"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23093,51 +23093,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId818055597" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId345475806" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50686a26236384794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId98936a26236384800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/categorization" TargetMode="External"/><Relationship Id="rId72756a262363882fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=78910" TargetMode="External"/><Relationship Id="rId99916a2623638834a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId84816a262363889d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId50696a26236388e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId57096a26236388e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId77096a26236388efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId14386a26236388f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId17716a26236389001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId66656a262363895bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId61426a262363897a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17693" TargetMode="External"/><Relationship Id="rId22606a26236389858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57376a262363899c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId67456a26236387bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67456a26236387bbf.jpg"/><Relationship Id="rId20166a26236389a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20166a26236389a7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId823634434" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId868626063" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57916a40dae935188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId44596a40dae9351f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/categorization" TargetMode="External"/><Relationship Id="rId82176a40dae938d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=78910" TargetMode="External"/><Relationship Id="rId88046a40dae938d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId87256a40dae939508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId43096a40dae939972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId77856a40dae9399da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId63976a40dae939a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId45996a40dae939ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId40456a40dae939b5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId72856a40dae93a0f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId87856a40dae93a2d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17693" TargetMode="External"/><Relationship Id="rId70626a40dae93a388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75366a40dae93a502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId44196a40dae9385f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44196a40dae9385f8.jpg"/><Relationship Id="rId87306a40dae93a92f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87306a40dae93a92f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>