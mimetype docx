--- v12 (2026-06-28)
+++ v13 (2026-07-18)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Froggatt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Queensland fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57916a40dae935188" w:history="1">
+            <w:hyperlink r:id="rId81076a5b86f027368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44596a40dae9351f6" w:history="1">
+            <w:hyperlink r:id="rId49206a5b86f0273d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -6216,63 +6216,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012). It has been introduced in other areas but eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="40519716" name="name89506a40dae9385fc" descr="DACUTR_distribution_map.jpg"/>
+            <wp:docPr id="25545961" name="name29576a5b86f02afb7" descr="DACUTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44196a40dae9385f8" cstate="print"/>
+                    <a:blip r:embed="rId22666a5b86f02afb4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6944,100 +6944,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> B. neohumeralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Additionally, the presence of unidentified / possibly misidentified reference sequence in Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82176a40dae938d21" w:history="1">
+      <w:hyperlink r:id="rId37906a5b86f02b653" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88046a40dae938d71" w:history="1">
+      <w:hyperlink r:id="rId16056a5b86f02b69e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7977,51 +7977,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87256a40dae939508" w:history="1">
+      <w:hyperlink r:id="rId15036a5b86f02bd14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tryo.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8653,101 +8653,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43096a40dae939972" w:history="1">
+      <w:hyperlink r:id="rId54496a5b86f02c16d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2009) Annex 5 Irradiation treatment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tryoni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77856a40dae9399da" w:history="1">
+      <w:hyperlink r:id="rId83506a5b86f02c1c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8773,51 +8773,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63976a40dae939a54" w:history="1">
+      <w:hyperlink r:id="rId13556a5b86f02c236" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8863,51 +8863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> x </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45996a40dae939ae8" w:history="1">
+      <w:hyperlink r:id="rId91756a5b86f02c2c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8933,51 +8933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus limon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40456a40dae939b5d" w:history="1">
+      <w:hyperlink r:id="rId49966a5b86f02c333" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9814,51 +9814,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">467-480.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72856a40dae93a0f4" w:history="1">
+      <w:hyperlink r:id="rId74996a5b86f02c8b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10107,51 +10107,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87856a40dae93a2d3" w:history="1">
+      <w:hyperlink r:id="rId92576a5b86f02ca89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17693</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10217,51 +10217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tryoni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70626a40dae93a388" w:history="1">
+      <w:hyperlink r:id="rId78676a5b86f02cb3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10432,90 +10432,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75366a40dae93a502" w:history="1">
+      <w:hyperlink r:id="rId68556a5b86f02cca3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41825403" name="name61496a40dae93a930" descr="eu_funding_250.png"/>
+            <wp:docPr id="46124353" name="name64576a5b86f02cd2f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87306a40dae93a92f" cstate="print"/>
+                    <a:blip r:embed="rId66126a5b86f02cd2d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10613,137 +10613,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75932231">
+  <w:abstractNum w:abstractNumId="86573528">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13031752">
+    <w:lvl w:ilvl="0" w:tplc="20274662">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13031752" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20274662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13031752" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20274662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13031752" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20274662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13031752" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20274662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13031752" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20274662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13031752" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20274662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13031752" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20274662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13031752" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20274662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75932230">
+  <w:abstractNum w:abstractNumId="86573527">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17704745">
+    <w:lvl w:ilvl="0" w:tplc="62184665">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11495,55 +11495,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75932230">
-    <w:abstractNumId w:val="75932230"/>
+  <w:num w:numId="86573527">
+    <w:abstractNumId w:val="86573527"/>
   </w:num>
-  <w:num w:numId="75932231">
-    <w:abstractNumId w:val="75932231"/>
+  <w:num w:numId="86573528">
+    <w:abstractNumId w:val="86573528"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23093,51 +23093,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId823634434" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId868626063" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57916a40dae935188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId44596a40dae9351f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/categorization" TargetMode="External"/><Relationship Id="rId82176a40dae938d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=78910" TargetMode="External"/><Relationship Id="rId88046a40dae938d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId87256a40dae939508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId43096a40dae939972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId77856a40dae9399da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId63976a40dae939a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId45996a40dae939ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId40456a40dae939b5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId72856a40dae93a0f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId87856a40dae93a2d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17693" TargetMode="External"/><Relationship Id="rId70626a40dae93a388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75366a40dae93a502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId44196a40dae9385f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44196a40dae9385f8.jpg"/><Relationship Id="rId87306a40dae93a92f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87306a40dae93a92f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId384885602" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId770652258" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81076a5b86f027368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId49206a5b86f0273d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/categorization" TargetMode="External"/><Relationship Id="rId37906a5b86f02b653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=78910" TargetMode="External"/><Relationship Id="rId16056a5b86f02b69e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId15036a5b86f02bd14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId54496a5b86f02c16d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId83506a5b86f02c1c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId13556a5b86f02c236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId91756a5b86f02c2c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId49966a5b86f02c333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId74996a5b86f02c8b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId92576a5b86f02ca89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17693" TargetMode="External"/><Relationship Id="rId78676a5b86f02cb3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68556a5b86f02cca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId22666a5b86f02afb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22666a5b86f02afb4.jpg"/><Relationship Id="rId66126a5b86f02cd2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66126a5b86f02cd2d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>