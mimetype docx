--- v13 (2026-07-18)
+++ v14 (2026-08-07)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Froggatt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Queensland fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81076a5b86f027368" w:history="1">
+            <w:hyperlink r:id="rId69296a75fd3e548ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49206a5b86f0273d0" w:history="1">
+            <w:hyperlink r:id="rId78456a75fd3e54924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -6216,63 +6216,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012). It has been introduced in other areas but eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25545961" name="name29576a5b86f02afb7" descr="DACUTR_distribution_map.jpg"/>
+            <wp:docPr id="4771478" name="name45156a75fd3e57b2f" descr="DACUTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22666a5b86f02afb4" cstate="print"/>
+                    <a:blip r:embed="rId63076a75fd3e57b2c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6944,100 +6944,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> B. neohumeralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Additionally, the presence of unidentified / possibly misidentified reference sequence in Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37906a5b86f02b653" w:history="1">
+      <w:hyperlink r:id="rId39286a75fd3e58212" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16056a5b86f02b69e" w:history="1">
+      <w:hyperlink r:id="rId89556a75fd3e5825f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7977,51 +7977,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15036a5b86f02bd14" w:history="1">
+      <w:hyperlink r:id="rId72346a75fd3e58907" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tryo.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8653,101 +8653,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54496a5b86f02c16d" w:history="1">
+      <w:hyperlink r:id="rId59626a75fd3e58d7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2009) Annex 5 Irradiation treatment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tryoni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83506a5b86f02c1c2" w:history="1">
+      <w:hyperlink r:id="rId72156a75fd3e58dd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8773,51 +8773,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13556a5b86f02c236" w:history="1">
+      <w:hyperlink r:id="rId44496a75fd3e58e4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8863,51 +8863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> x </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91756a5b86f02c2c3" w:history="1">
+      <w:hyperlink r:id="rId58756a75fd3e58ee0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8933,51 +8933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus limon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49966a5b86f02c333" w:history="1">
+      <w:hyperlink r:id="rId23106a75fd3e58f60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9814,51 +9814,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">467-480.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74996a5b86f02c8b4" w:history="1">
+      <w:hyperlink r:id="rId49196a75fd3e59514" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10107,51 +10107,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92576a5b86f02ca89" w:history="1">
+      <w:hyperlink r:id="rId20646a75fd3e596f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17693</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10217,51 +10217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tryoni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78676a5b86f02cb3c" w:history="1">
+      <w:hyperlink r:id="rId74176a75fd3e597b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10432,90 +10432,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68556a5b86f02cca3" w:history="1">
+      <w:hyperlink r:id="rId45536a75fd3e59941" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46124353" name="name64576a5b86f02cd2f" descr="eu_funding_250.png"/>
+            <wp:docPr id="2189026" name="name78686a75fd3e59bbe" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66126a5b86f02cd2d" cstate="print"/>
+                    <a:blip r:embed="rId33276a75fd3e59bbd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10613,137 +10613,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86573528">
+  <w:abstractNum w:abstractNumId="86830434">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20274662">
+    <w:lvl w:ilvl="0" w:tplc="58743170">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20274662" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58743170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20274662" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58743170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20274662" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58743170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20274662" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58743170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20274662" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58743170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20274662" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58743170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20274662" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58743170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20274662" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58743170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86573527">
+  <w:abstractNum w:abstractNumId="86830433">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62184665">
+    <w:lvl w:ilvl="0" w:tplc="75000233">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11495,55 +11495,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86573527">
-    <w:abstractNumId w:val="86573527"/>
+  <w:num w:numId="86830433">
+    <w:abstractNumId w:val="86830433"/>
   </w:num>
-  <w:num w:numId="86573528">
-    <w:abstractNumId w:val="86573528"/>
+  <w:num w:numId="86830434">
+    <w:abstractNumId w:val="86830434"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23093,51 +23093,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId384885602" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId770652258" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81076a5b86f027368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId49206a5b86f0273d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/categorization" TargetMode="External"/><Relationship Id="rId37906a5b86f02b653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=78910" TargetMode="External"/><Relationship Id="rId16056a5b86f02b69e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId15036a5b86f02bd14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId54496a5b86f02c16d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId83506a5b86f02c1c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId13556a5b86f02c236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId91756a5b86f02c2c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId49966a5b86f02c333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId74996a5b86f02c8b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId92576a5b86f02ca89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17693" TargetMode="External"/><Relationship Id="rId78676a5b86f02cb3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68556a5b86f02cca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId22666a5b86f02afb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22666a5b86f02afb4.jpg"/><Relationship Id="rId66126a5b86f02cd2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66126a5b86f02cd2d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId764841935" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId101267034" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69296a75fd3e548ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId78456a75fd3e54924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/categorization" TargetMode="External"/><Relationship Id="rId39286a75fd3e58212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=78910" TargetMode="External"/><Relationship Id="rId89556a75fd3e5825f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId72346a75fd3e58907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId59626a75fd3e58d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId72156a75fd3e58dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId44496a75fd3e58e4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId58756a75fd3e58ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId23106a75fd3e58f60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId49196a75fd3e59514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId20646a75fd3e596f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17693" TargetMode="External"/><Relationship Id="rId74176a75fd3e597b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45536a75fd3e59941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId63076a75fd3e57b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63076a75fd3e57b2c.jpg"/><Relationship Id="rId33276a75fd3e59bbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33276a75fd3e59bbd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>