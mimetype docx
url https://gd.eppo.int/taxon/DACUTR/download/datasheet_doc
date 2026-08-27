--- v14 (2026-08-07)
+++ v15 (2026-08-27)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Froggatt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Queensland fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69296a75fd3e548ba" w:history="1">
+            <w:hyperlink r:id="rId61416a90c6fc5ab2e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78456a75fd3e54924" w:history="1">
+            <w:hyperlink r:id="rId51466a90c6fc5ab99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -6216,63 +6216,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012). It has been introduced in other areas but eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4771478" name="name45156a75fd3e57b2f" descr="DACUTR_distribution_map.jpg"/>
+            <wp:docPr id="11547437" name="name34466a90c6fc5e1cb" descr="DACUTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63076a75fd3e57b2c" cstate="print"/>
+                    <a:blip r:embed="rId33576a90c6fc5e1c8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6944,100 +6944,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> B. neohumeralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Additionally, the presence of unidentified / possibly misidentified reference sequence in Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39286a75fd3e58212" w:history="1">
+      <w:hyperlink r:id="rId55986a90c6fc5e8e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89556a75fd3e5825f" w:history="1">
+      <w:hyperlink r:id="rId30066a90c6fc5e931" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7977,51 +7977,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72346a75fd3e58907" w:history="1">
+      <w:hyperlink r:id="rId14586a90c6fc5efdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tryo.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8653,101 +8653,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59626a75fd3e58d7e" w:history="1">
+      <w:hyperlink r:id="rId56006a90c6fc5f429" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2009) Annex 5 Irradiation treatment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tryoni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72156a75fd3e58dd5" w:history="1">
+      <w:hyperlink r:id="rId42446a90c6fc5f47e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8773,51 +8773,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44496a75fd3e58e4e" w:history="1">
+      <w:hyperlink r:id="rId96596a90c6fc5f4f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8863,51 +8863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> x </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58756a75fd3e58ee0" w:history="1">
+      <w:hyperlink r:id="rId13756a90c6fc5f588" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8933,51 +8933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus limon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23106a75fd3e58f60" w:history="1">
+      <w:hyperlink r:id="rId17046a90c6fc5f5fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9814,51 +9814,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">467-480.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49196a75fd3e59514" w:history="1">
+      <w:hyperlink r:id="rId68066a90c6fc5fbc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10107,51 +10107,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20646a75fd3e596f9" w:history="1">
+      <w:hyperlink r:id="rId99186a90c6fc5fdb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17693</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10217,51 +10217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera tryoni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74176a75fd3e597b1" w:history="1">
+      <w:hyperlink r:id="rId87426a90c6fc5fe6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10432,90 +10432,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45536a75fd3e59941" w:history="1">
+      <w:hyperlink r:id="rId30486a90c6fc5ffdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2189026" name="name78686a75fd3e59bbe" descr="eu_funding_250.png"/>
+            <wp:docPr id="14288398" name="name47176a90c6fc605ee" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33276a75fd3e59bbd" cstate="print"/>
+                    <a:blip r:embed="rId89606a90c6fc605ec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10613,137 +10613,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86830434">
+  <w:abstractNum w:abstractNumId="41995047">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58743170">
+    <w:lvl w:ilvl="0" w:tplc="39568036">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58743170" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39568036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58743170" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39568036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58743170" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39568036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58743170" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39568036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58743170" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39568036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58743170" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39568036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58743170" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39568036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58743170" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39568036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86830433">
+  <w:abstractNum w:abstractNumId="41995046">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75000233">
+    <w:lvl w:ilvl="0" w:tplc="23119532">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11495,55 +11495,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86830433">
-    <w:abstractNumId w:val="86830433"/>
+  <w:num w:numId="41995046">
+    <w:abstractNumId w:val="41995046"/>
   </w:num>
-  <w:num w:numId="86830434">
-    <w:abstractNumId w:val="86830434"/>
+  <w:num w:numId="41995047">
+    <w:abstractNumId w:val="41995047"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23093,51 +23093,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId764841935" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId101267034" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69296a75fd3e548ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId78456a75fd3e54924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/categorization" TargetMode="External"/><Relationship Id="rId39286a75fd3e58212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=78910" TargetMode="External"/><Relationship Id="rId89556a75fd3e5825f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId72346a75fd3e58907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId59626a75fd3e58d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId72156a75fd3e58dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId44496a75fd3e58e4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId58756a75fd3e58ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId23106a75fd3e58f60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId49196a75fd3e59514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId20646a75fd3e596f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17693" TargetMode="External"/><Relationship Id="rId74176a75fd3e597b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45536a75fd3e59941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId63076a75fd3e57b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63076a75fd3e57b2c.jpg"/><Relationship Id="rId33276a75fd3e59bbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33276a75fd3e59bbd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId911912055" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId148192508" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61416a90c6fc5ab2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId51466a90c6fc5ab99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUTR/categorization" TargetMode="External"/><Relationship Id="rId55986a90c6fc5e8e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=78910" TargetMode="External"/><Relationship Id="rId30066a90c6fc5e931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUTR/" TargetMode="External"/><Relationship Id="rId14586a90c6fc5efdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId56006a90c6fc5f429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId42446a90c6fc5f47e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_05_2009_En_2016-04-22_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId96596a90c6fc5f4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId13756a90c6fc5f588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId17046a90c6fc5f5fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2016/06/PT_17_2015_En_2016-05-27_PostCPM11_InkAm.pdf" TargetMode="External"/><Relationship Id="rId68066a90c6fc5fbc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId99186a90c6fc5fdb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17693" TargetMode="External"/><Relationship Id="rId87426a90c6fc5fe6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30486a90c6fc5ffdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId33576a90c6fc5e1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33576a90c6fc5e1c8.jpg"/><Relationship Id="rId89606a90c6fc605ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89606a90c6fc605ec.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>