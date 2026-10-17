--- v16 (2026-09-13)
+++ v17 (2026-10-17)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Hendel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Malaysian fruit fly, solanum fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98036aa6fa76d8484" w:history="1">
+            <w:hyperlink r:id="rId56266ad3389032a3c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30166aa6fa76d84ed" w:history="1">
+            <w:hyperlink r:id="rId38746ad3389032acb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACULA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90710474" name="name26976aa6fa76d8cc4" descr="14646.jpg"/>
+                  <wp:docPr id="53293703" name="name23086ad3389033a5d" descr="14646.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14646.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14356aa6fa76d8cc2" cstate="print"/>
+                          <a:blip r:embed="rId58366ad3389033a5b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32216aa6fa76d8d99" w:history="1">
+            <w:hyperlink r:id="rId69316ad3389033bba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2110,63 +2110,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39888525" name="name14886aa6fa76da199" descr="DACULA_distribution_map.jpg"/>
+            <wp:docPr id="34654883" name="name74576ad338903581a" descr="DACULA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACULA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97436aa6fa76da196" cstate="print"/>
+                    <a:blip r:embed="rId86126ad3389035818" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2771,100 +2771,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however the Barcoding Index Number Systems (BINs) in which this species is represented, also include a few unidentified / possibly misidentified reference sequences. However, at present no DNA barcodes are available for the closely related species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. parvula. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31716aa6fa76da70f" w:history="1">
+      <w:hyperlink r:id="rId85076ad3389035efa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52106aa6fa76da75b" w:history="1">
+      <w:hyperlink r:id="rId19846ad3389035f4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3555,51 +3555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92696aa6fa76dac3e" w:history="1">
+      <w:hyperlink r:id="rId50746ad338903650f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tryo.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3612,101 +3612,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drew RAI &amp; Romig MC (2013) Tropical Fruit Flies of South-East Asia. CABI, Wallingford (UK), vii+653pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doorenweerd C, Leblanc L, Hsu YF, Huang CL, Lin YC, San Jose M &amp; Rubinoff D (2019) Taiwan's Dacini Fruit Flies: Rare Endemics and Abundant Pests, along Altitudinal Gradients," Pacific Science 73(1), 35-59,. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74206aa6fa76dacac" w:history="1">
+      <w:hyperlink r:id="rId25786ad3389036581" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2984/73.1.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26116aa6fa76dad05" w:history="1">
+      <w:hyperlink r:id="rId79626ad33890365db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3966,51 +3966,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">McQuate GT &amp; Liquido NJ (2016) Provisional list of suitable host plants of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera (Bactrocera) carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hendel) (Diptera: Tephritidae), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68306aa6fa76daef5" w:history="1">
+      <w:hyperlink r:id="rId17586ad33890367ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5014,51 +5014,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10546aa6fa76db571" w:history="1">
+      <w:hyperlink r:id="rId46656ad3389036f68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5124,51 +5124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera latifrons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64366aa6fa76db626" w:history="1">
+      <w:hyperlink r:id="rId28046ad338903702f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5181,63 +5181,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="708035" name="name36196aa6fa76db720" descr="eu_funding_250.png"/>
+            <wp:docPr id="78297501" name="name31616ad33890370fa" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95556aa6fa76db71f" cstate="print"/>
+                    <a:blip r:embed="rId39406ad33890370f9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5335,137 +5335,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82120084">
+  <w:abstractNum w:abstractNumId="28121054">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19364617">
+    <w:lvl w:ilvl="0" w:tplc="28490606">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19364617" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28490606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19364617" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28490606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19364617" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28490606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19364617" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28490606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19364617" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28490606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19364617" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28490606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19364617" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28490606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19364617" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28490606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82120083">
+  <w:abstractNum w:abstractNumId="28121053">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57593804">
+    <w:lvl w:ilvl="0" w:tplc="43862990">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6217,55 +6217,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82120083">
-    <w:abstractNumId w:val="82120083"/>
+  <w:num w:numId="28121053">
+    <w:abstractNumId w:val="28121053"/>
   </w:num>
-  <w:num w:numId="82120084">
-    <w:abstractNumId w:val="82120084"/>
+  <w:num w:numId="28121054">
+    <w:abstractNumId w:val="28121054"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17815,51 +17815,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId268659533" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId513956940" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98036aa6fa76d8484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId30166aa6fa76d84ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/categorization" TargetMode="External"/><Relationship Id="rId32216aa6fa76d8d99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/photos" TargetMode="External"/><Relationship Id="rId31716aa6fa76da70f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+latifrons&amp;searchTax=" TargetMode="External"/><Relationship Id="rId52106aa6fa76da75b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId92696aa6fa76dac3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId74206aa6fa76dacac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2984/73.1.3" TargetMode="External"/><Relationship Id="rId26116aa6fa76dad05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId68306aa6fa76daef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId10546aa6fa76db571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8719" TargetMode="External"/><Relationship Id="rId64366aa6fa76db626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14356aa6fa76d8cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14356aa6fa76d8cc2.jpg"/><Relationship Id="rId97436aa6fa76da196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97436aa6fa76da196.jpg"/><Relationship Id="rId95556aa6fa76db71f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95556aa6fa76db71f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId315883366" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId757767865" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56266ad3389032a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId38746ad3389032acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/categorization" TargetMode="External"/><Relationship Id="rId69316ad3389033bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/photos" TargetMode="External"/><Relationship Id="rId85076ad3389035efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+latifrons&amp;searchTax=" TargetMode="External"/><Relationship Id="rId19846ad3389035f4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId50746ad338903650f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId25786ad3389036581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2984/73.1.3" TargetMode="External"/><Relationship Id="rId79626ad33890365db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId17586ad33890367ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId46656ad3389036f68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8719" TargetMode="External"/><Relationship Id="rId28046ad338903702f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58366ad3389033a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58366ad3389033a5b.jpg"/><Relationship Id="rId86126ad3389035818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86126ad3389035818.jpg"/><Relationship Id="rId39406ad33890370f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39406ad33890370f9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>