--- v7 (2026-03-27)
+++ v8 (2026-04-21)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Hendel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Malaysian fruit fly, solanum fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270869c6f1897c3f1" w:history="1">
+            <w:hyperlink r:id="rId577769e768991a94d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482969c6f1897c459" w:history="1">
+            <w:hyperlink r:id="rId876969e768991a9b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACULA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30541658" name="name616969c6f1897c849" descr="14646.jpg"/>
+                  <wp:docPr id="27339370" name="name300269e768991b05d" descr="14646.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14646.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId893169c6f1897c847" cstate="print"/>
+                          <a:blip r:embed="rId994269e768991b05c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId195369c6f1897c975" w:history="1">
+            <w:hyperlink r:id="rId723169e768991b185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2110,63 +2110,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99030799" name="name565369c6f1897ecc9" descr="DACULA_distribution_map.jpg"/>
+            <wp:docPr id="7767305" name="name618169e768991cb3c" descr="DACULA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACULA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId963769c6f1897ecc5" cstate="print"/>
+                    <a:blip r:embed="rId670069e768991cb38" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2771,100 +2771,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however the Barcoding Index Number Systems (BINs) in which this species is represented, also include a few unidentified / possibly misidentified reference sequences. However, at present no DNA barcodes are available for the closely related species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. parvula. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId394969c6f1897f563" w:history="1">
+      <w:hyperlink r:id="rId314369e768991d17b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId224369c6f1897f5b4" w:history="1">
+      <w:hyperlink r:id="rId550869e768991d1c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3555,51 +3555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId166469c6f189803b9" w:history="1">
+      <w:hyperlink r:id="rId916769e768991d6c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tryo.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3612,101 +3612,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drew RAI &amp; Romig MC (2013) Tropical Fruit Flies of South-East Asia. CABI, Wallingford (UK), vii+653pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doorenweerd C, Leblanc L, Hsu YF, Huang CL, Lin YC, San Jose M &amp; Rubinoff D (2019) Taiwan's Dacini Fruit Flies: Rare Endemics and Abundant Pests, along Altitudinal Gradients," Pacific Science 73(1), 35-59,. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId763469c6f1898047e" w:history="1">
+      <w:hyperlink r:id="rId938069e768991d72d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2984/73.1.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193169c6f189804e2" w:history="1">
+      <w:hyperlink r:id="rId499569e768991d782" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3966,51 +3966,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">McQuate GT &amp; Liquido NJ (2016) Provisional list of suitable host plants of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera (Bactrocera) carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hendel) (Diptera: Tephritidae), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId225569c6f189807f2" w:history="1">
+      <w:hyperlink r:id="rId480369e768991dbc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5014,51 +5014,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId658669c6f18981209" w:history="1">
+      <w:hyperlink r:id="rId453569e768991e281" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5124,51 +5124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera latifrons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId898269c6f189812d2" w:history="1">
+      <w:hyperlink r:id="rId217569e768991e33b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5181,63 +5181,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71550913" name="name647569c6f1898149c" descr="eu_funding_250.png"/>
+            <wp:docPr id="2697295" name="name174469e768991e469" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId948769c6f1898149b" cstate="print"/>
+                    <a:blip r:embed="rId885469e768991e468" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5335,137 +5335,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96971699">
+  <w:abstractNum w:abstractNumId="28683683">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47895478">
+    <w:lvl w:ilvl="0" w:tplc="71937404">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47895478" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71937404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47895478" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71937404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47895478" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71937404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47895478" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71937404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47895478" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71937404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47895478" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71937404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47895478" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71937404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47895478" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71937404" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96971698">
+  <w:abstractNum w:abstractNumId="28683682">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56673490">
+    <w:lvl w:ilvl="0" w:tplc="58375175">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6217,55 +6217,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96971698">
-    <w:abstractNumId w:val="96971698"/>
+  <w:num w:numId="28683682">
+    <w:abstractNumId w:val="28683682"/>
   </w:num>
-  <w:num w:numId="96971699">
-    <w:abstractNumId w:val="96971699"/>
+  <w:num w:numId="28683683">
+    <w:abstractNumId w:val="28683683"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17815,51 +17815,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId647405443" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId227043541" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId270869c6f1897c3f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId482969c6f1897c459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/categorization" TargetMode="External"/><Relationship Id="rId195369c6f1897c975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/photos" TargetMode="External"/><Relationship Id="rId394969c6f1897f563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+latifrons&amp;searchTax=" TargetMode="External"/><Relationship Id="rId224369c6f1897f5b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId166469c6f189803b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId763469c6f1898047e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2984/73.1.3" TargetMode="External"/><Relationship Id="rId193169c6f189804e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId225569c6f189807f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId658669c6f18981209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8719" TargetMode="External"/><Relationship Id="rId898269c6f189812d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId893169c6f1897c847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId893169c6f1897c847.jpg"/><Relationship Id="rId963769c6f1897ecc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId963769c6f1897ecc5.jpg"/><Relationship Id="rId948769c6f1898149b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId948769c6f1898149b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId886335007" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId106826128" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId577769e768991a94d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId876969e768991a9b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/categorization" TargetMode="External"/><Relationship Id="rId723169e768991b185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/photos" TargetMode="External"/><Relationship Id="rId314369e768991d17b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+latifrons&amp;searchTax=" TargetMode="External"/><Relationship Id="rId550869e768991d1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId916769e768991d6c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId938069e768991d72d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2984/73.1.3" TargetMode="External"/><Relationship Id="rId499569e768991d782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId480369e768991dbc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId453569e768991e281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8719" TargetMode="External"/><Relationship Id="rId217569e768991e33b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId994269e768991b05c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId994269e768991b05c.jpg"/><Relationship Id="rId670069e768991cb38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId670069e768991cb38.jpg"/><Relationship Id="rId885469e768991e468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId885469e768991e468.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>