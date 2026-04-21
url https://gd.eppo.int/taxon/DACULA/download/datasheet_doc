--- v8 (2026-04-21)
+++ v9 (2026-04-21)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Hendel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Malaysian fruit fly, solanum fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577769e768991a94d" w:history="1">
+            <w:hyperlink r:id="rId757069e77ae8b9383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876969e768991a9b6" w:history="1">
+            <w:hyperlink r:id="rId187669e77ae8b9407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACULA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27339370" name="name300269e768991b05d" descr="14646.jpg"/>
+                  <wp:docPr id="26836530" name="name933069e77ae8b9873" descr="14646.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14646.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId994269e768991b05c" cstate="print"/>
+                          <a:blip r:embed="rId365069e77ae8b9871" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId723169e768991b185" w:history="1">
+            <w:hyperlink r:id="rId934169e77ae8b99e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2110,63 +2110,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7767305" name="name618169e768991cb3c" descr="DACULA_distribution_map.jpg"/>
+            <wp:docPr id="21340383" name="name508269e77ae8baeff" descr="DACULA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACULA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId670069e768991cb38" cstate="print"/>
+                    <a:blip r:embed="rId543269e77ae8baefd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2771,100 +2771,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however the Barcoding Index Number Systems (BINs) in which this species is represented, also include a few unidentified / possibly misidentified reference sequences. However, at present no DNA barcodes are available for the closely related species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. parvula. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId314369e768991d17b" w:history="1">
+      <w:hyperlink r:id="rId99969e77ae8bb498" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId550869e768991d1c8" w:history="1">
+      <w:hyperlink r:id="rId307369e77ae8bb4e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3555,51 +3555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId916769e768991d6c8" w:history="1">
+      <w:hyperlink r:id="rId333969e77ae8bb9c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tryo.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3612,101 +3612,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drew RAI &amp; Romig MC (2013) Tropical Fruit Flies of South-East Asia. CABI, Wallingford (UK), vii+653pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doorenweerd C, Leblanc L, Hsu YF, Huang CL, Lin YC, San Jose M &amp; Rubinoff D (2019) Taiwan's Dacini Fruit Flies: Rare Endemics and Abundant Pests, along Altitudinal Gradients," Pacific Science 73(1), 35-59,. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId938069e768991d72d" w:history="1">
+      <w:hyperlink r:id="rId998969e77ae8bba20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2984/73.1.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId499569e768991d782" w:history="1">
+      <w:hyperlink r:id="rId722169e77ae8bba75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3966,51 +3966,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">McQuate GT &amp; Liquido NJ (2016) Provisional list of suitable host plants of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera (Bactrocera) carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hendel) (Diptera: Tephritidae), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId480369e768991dbc0" w:history="1">
+      <w:hyperlink r:id="rId244469e77ae8bbeca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5014,51 +5014,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId453569e768991e281" w:history="1">
+      <w:hyperlink r:id="rId649569e77ae8bc61b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5124,51 +5124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera latifrons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId217569e768991e33b" w:history="1">
+      <w:hyperlink r:id="rId675669e77ae8bc7d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5181,63 +5181,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2697295" name="name174469e768991e469" descr="eu_funding_250.png"/>
+            <wp:docPr id="505892" name="name970469e77ae8bc872" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId885469e768991e468" cstate="print"/>
+                    <a:blip r:embed="rId297069e77ae8bc871" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5335,137 +5335,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28683683">
+  <w:abstractNum w:abstractNumId="88250204">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71937404">
+    <w:lvl w:ilvl="0" w:tplc="72096822">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71937404" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72096822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71937404" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72096822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71937404" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72096822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71937404" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72096822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71937404" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72096822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71937404" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72096822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71937404" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72096822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71937404" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72096822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28683682">
+  <w:abstractNum w:abstractNumId="88250203">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58375175">
+    <w:lvl w:ilvl="0" w:tplc="48219230">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6217,55 +6217,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28683682">
-    <w:abstractNumId w:val="28683682"/>
+  <w:num w:numId="88250203">
+    <w:abstractNumId w:val="88250203"/>
   </w:num>
-  <w:num w:numId="28683683">
-    <w:abstractNumId w:val="28683683"/>
+  <w:num w:numId="88250204">
+    <w:abstractNumId w:val="88250204"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17815,51 +17815,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId886335007" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId106826128" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId577769e768991a94d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId876969e768991a9b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/categorization" TargetMode="External"/><Relationship Id="rId723169e768991b185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/photos" TargetMode="External"/><Relationship Id="rId314369e768991d17b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+latifrons&amp;searchTax=" TargetMode="External"/><Relationship Id="rId550869e768991d1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId916769e768991d6c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId938069e768991d72d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2984/73.1.3" TargetMode="External"/><Relationship Id="rId499569e768991d782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId480369e768991dbc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId453569e768991e281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8719" TargetMode="External"/><Relationship Id="rId217569e768991e33b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId994269e768991b05c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId994269e768991b05c.jpg"/><Relationship Id="rId670069e768991cb38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId670069e768991cb38.jpg"/><Relationship Id="rId885469e768991e468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId885469e768991e468.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId661977280" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId959286188" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId757069e77ae8b9383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId187669e77ae8b9407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/categorization" TargetMode="External"/><Relationship Id="rId934169e77ae8b99e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/photos" TargetMode="External"/><Relationship Id="rId99969e77ae8bb498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+latifrons&amp;searchTax=" TargetMode="External"/><Relationship Id="rId307369e77ae8bb4e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId333969e77ae8bb9c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId998969e77ae8bba20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2984/73.1.3" TargetMode="External"/><Relationship Id="rId722169e77ae8bba75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId244469e77ae8bbeca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId649569e77ae8bc61b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8719" TargetMode="External"/><Relationship Id="rId675669e77ae8bc7d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId365069e77ae8b9871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId365069e77ae8b9871.jpg"/><Relationship Id="rId543269e77ae8baefd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId543269e77ae8baefd.jpg"/><Relationship Id="rId297069e77ae8bc871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId297069e77ae8bc871.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>