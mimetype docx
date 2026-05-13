--- v9 (2026-04-21)
+++ v10 (2026-05-13)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Hendel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Malaysian fruit fly, solanum fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757069e77ae8b9383" w:history="1">
+            <w:hyperlink r:id="rId94026a04e37bb40e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187669e77ae8b9407" w:history="1">
+            <w:hyperlink r:id="rId65866a04e37bb415c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACULA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26836530" name="name933069e77ae8b9873" descr="14646.jpg"/>
+                  <wp:docPr id="5112057" name="name60586a04e37bb46d4" descr="14646.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14646.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId365069e77ae8b9871" cstate="print"/>
+                          <a:blip r:embed="rId51326a04e37bb46d2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId934169e77ae8b99e0" w:history="1">
+            <w:hyperlink r:id="rId87636a04e37bb47d9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2110,63 +2110,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21340383" name="name508269e77ae8baeff" descr="DACULA_distribution_map.jpg"/>
+            <wp:docPr id="44478457" name="name36696a04e37bb5c07" descr="DACULA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACULA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId543269e77ae8baefd" cstate="print"/>
+                    <a:blip r:embed="rId43686a04e37bb5c04" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2771,100 +2771,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however the Barcoding Index Number Systems (BINs) in which this species is represented, also include a few unidentified / possibly misidentified reference sequences. However, at present no DNA barcodes are available for the closely related species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. parvula. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99969e77ae8bb498" w:history="1">
+      <w:hyperlink r:id="rId71316a04e37bb6206" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId307369e77ae8bb4e2" w:history="1">
+      <w:hyperlink r:id="rId26216a04e37bb6253" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3555,51 +3555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId333969e77ae8bb9c0" w:history="1">
+      <w:hyperlink r:id="rId66466a04e37bb6734" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tryo.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3612,101 +3612,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drew RAI &amp; Romig MC (2013) Tropical Fruit Flies of South-East Asia. CABI, Wallingford (UK), vii+653pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doorenweerd C, Leblanc L, Hsu YF, Huang CL, Lin YC, San Jose M &amp; Rubinoff D (2019) Taiwan's Dacini Fruit Flies: Rare Endemics and Abundant Pests, along Altitudinal Gradients," Pacific Science 73(1), 35-59,. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId998969e77ae8bba20" w:history="1">
+      <w:hyperlink r:id="rId65046a04e37bb6796" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2984/73.1.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId722169e77ae8bba75" w:history="1">
+      <w:hyperlink r:id="rId45896a04e37bb67eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3966,51 +3966,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">McQuate GT &amp; Liquido NJ (2016) Provisional list of suitable host plants of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera (Bactrocera) carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hendel) (Diptera: Tephritidae), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId244469e77ae8bbeca" w:history="1">
+      <w:hyperlink r:id="rId56456a04e37bb6a02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5014,51 +5014,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId649569e77ae8bc61b" w:history="1">
+      <w:hyperlink r:id="rId24896a04e37bb708b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5124,51 +5124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera latifrons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId675669e77ae8bc7d8" w:history="1">
+      <w:hyperlink r:id="rId82816a04e37bb7141" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5181,63 +5181,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="505892" name="name970469e77ae8bc872" descr="eu_funding_250.png"/>
+            <wp:docPr id="63813752" name="name65986a04e37bb742c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId297069e77ae8bc871" cstate="print"/>
+                    <a:blip r:embed="rId31976a04e37bb742a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5335,137 +5335,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88250204">
+  <w:abstractNum w:abstractNumId="72621885">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72096822">
+    <w:lvl w:ilvl="0" w:tplc="70775000">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72096822" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70775000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72096822" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70775000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72096822" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70775000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72096822" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70775000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72096822" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70775000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72096822" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70775000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72096822" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70775000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72096822" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70775000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88250203">
+  <w:abstractNum w:abstractNumId="72621884">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48219230">
+    <w:lvl w:ilvl="0" w:tplc="64932351">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6217,55 +6217,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88250203">
-    <w:abstractNumId w:val="88250203"/>
+  <w:num w:numId="72621884">
+    <w:abstractNumId w:val="72621884"/>
   </w:num>
-  <w:num w:numId="88250204">
-    <w:abstractNumId w:val="88250204"/>
+  <w:num w:numId="72621885">
+    <w:abstractNumId w:val="72621885"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17815,51 +17815,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId661977280" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId959286188" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId757069e77ae8b9383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId187669e77ae8b9407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/categorization" TargetMode="External"/><Relationship Id="rId934169e77ae8b99e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/photos" TargetMode="External"/><Relationship Id="rId99969e77ae8bb498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+latifrons&amp;searchTax=" TargetMode="External"/><Relationship Id="rId307369e77ae8bb4e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId333969e77ae8bb9c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId998969e77ae8bba20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2984/73.1.3" TargetMode="External"/><Relationship Id="rId722169e77ae8bba75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId244469e77ae8bbeca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId649569e77ae8bc61b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8719" TargetMode="External"/><Relationship Id="rId675669e77ae8bc7d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId365069e77ae8b9871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId365069e77ae8b9871.jpg"/><Relationship Id="rId543269e77ae8baefd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId543269e77ae8baefd.jpg"/><Relationship Id="rId297069e77ae8bc871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId297069e77ae8bc871.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId196509958" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId528386235" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94026a04e37bb40e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId65866a04e37bb415c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/categorization" TargetMode="External"/><Relationship Id="rId87636a04e37bb47d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/photos" TargetMode="External"/><Relationship Id="rId71316a04e37bb6206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+latifrons&amp;searchTax=" TargetMode="External"/><Relationship Id="rId26216a04e37bb6253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId66466a04e37bb6734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId65046a04e37bb6796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2984/73.1.3" TargetMode="External"/><Relationship Id="rId45896a04e37bb67eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId56456a04e37bb6a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId24896a04e37bb708b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8719" TargetMode="External"/><Relationship Id="rId82816a04e37bb7141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51326a04e37bb46d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51326a04e37bb46d2.jpg"/><Relationship Id="rId43686a04e37bb5c04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43686a04e37bb5c04.jpg"/><Relationship Id="rId31976a04e37bb742a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31976a04e37bb742a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>