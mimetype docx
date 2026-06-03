--- v10 (2026-05-13)
+++ v11 (2026-06-03)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Hendel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Malaysian fruit fly, solanum fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94026a04e37bb40e8" w:history="1">
+            <w:hyperlink r:id="rId74716a1fe5aec48a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65866a04e37bb415c" w:history="1">
+            <w:hyperlink r:id="rId66746a1fe5aec4912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACULA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="5112057" name="name60586a04e37bb46d4" descr="14646.jpg"/>
+                  <wp:docPr id="4008206" name="name97206a1fe5aec4fc7" descr="14646.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14646.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51326a04e37bb46d2" cstate="print"/>
+                          <a:blip r:embed="rId61576a1fe5aec4fc6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId87636a04e37bb47d9" w:history="1">
+            <w:hyperlink r:id="rId28936a1fe5aec50f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2110,63 +2110,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44478457" name="name36696a04e37bb5c07" descr="DACULA_distribution_map.jpg"/>
+            <wp:docPr id="69594780" name="name59156a1fe5aec6e63" descr="DACULA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACULA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43686a04e37bb5c04" cstate="print"/>
+                    <a:blip r:embed="rId94046a1fe5aec6e5c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2771,100 +2771,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however the Barcoding Index Number Systems (BINs) in which this species is represented, also include a few unidentified / possibly misidentified reference sequences. However, at present no DNA barcodes are available for the closely related species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. parvula. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71316a04e37bb6206" w:history="1">
+      <w:hyperlink r:id="rId57016a1fe5aec794e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26216a04e37bb6253" w:history="1">
+      <w:hyperlink r:id="rId72986a1fe5aec79a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3555,51 +3555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66466a04e37bb6734" w:history="1">
+      <w:hyperlink r:id="rId67056a1fe5aec7e76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tryo.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3612,101 +3612,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drew RAI &amp; Romig MC (2013) Tropical Fruit Flies of South-East Asia. CABI, Wallingford (UK), vii+653pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doorenweerd C, Leblanc L, Hsu YF, Huang CL, Lin YC, San Jose M &amp; Rubinoff D (2019) Taiwan's Dacini Fruit Flies: Rare Endemics and Abundant Pests, along Altitudinal Gradients," Pacific Science 73(1), 35-59,. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65046a04e37bb6796" w:history="1">
+      <w:hyperlink r:id="rId74836a1fe5aec7ed6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2984/73.1.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45896a04e37bb67eb" w:history="1">
+      <w:hyperlink r:id="rId16156a1fe5aec7f2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3966,51 +3966,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">McQuate GT &amp; Liquido NJ (2016) Provisional list of suitable host plants of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera (Bactrocera) carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hendel) (Diptera: Tephritidae), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56456a04e37bb6a02" w:history="1">
+      <w:hyperlink r:id="rId32406a1fe5aec8116" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5014,51 +5014,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24896a04e37bb708b" w:history="1">
+      <w:hyperlink r:id="rId54866a1fe5aec8815" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5124,51 +5124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera latifrons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82816a04e37bb7141" w:history="1">
+      <w:hyperlink r:id="rId35306a1fe5aec88cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5181,63 +5181,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63813752" name="name65986a04e37bb742c" descr="eu_funding_250.png"/>
+            <wp:docPr id="67592899" name="name75506a1fe5aec8977" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31976a04e37bb742a" cstate="print"/>
+                    <a:blip r:embed="rId75136a1fe5aec8976" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5335,137 +5335,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72621885">
+  <w:abstractNum w:abstractNumId="83040343">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70775000">
+    <w:lvl w:ilvl="0" w:tplc="91299659">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70775000" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91299659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70775000" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91299659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70775000" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91299659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70775000" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91299659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70775000" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91299659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70775000" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91299659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70775000" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91299659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70775000" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91299659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72621884">
+  <w:abstractNum w:abstractNumId="83040342">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64932351">
+    <w:lvl w:ilvl="0" w:tplc="82335023">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6217,55 +6217,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72621884">
-    <w:abstractNumId w:val="72621884"/>
+  <w:num w:numId="83040342">
+    <w:abstractNumId w:val="83040342"/>
   </w:num>
-  <w:num w:numId="72621885">
-    <w:abstractNumId w:val="72621885"/>
+  <w:num w:numId="83040343">
+    <w:abstractNumId w:val="83040343"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17815,51 +17815,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId196509958" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId528386235" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94026a04e37bb40e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId65866a04e37bb415c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/categorization" TargetMode="External"/><Relationship Id="rId87636a04e37bb47d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/photos" TargetMode="External"/><Relationship Id="rId71316a04e37bb6206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+latifrons&amp;searchTax=" TargetMode="External"/><Relationship Id="rId26216a04e37bb6253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId66466a04e37bb6734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId65046a04e37bb6796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2984/73.1.3" TargetMode="External"/><Relationship Id="rId45896a04e37bb67eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId56456a04e37bb6a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId24896a04e37bb708b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8719" TargetMode="External"/><Relationship Id="rId82816a04e37bb7141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51326a04e37bb46d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51326a04e37bb46d2.jpg"/><Relationship Id="rId43686a04e37bb5c04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43686a04e37bb5c04.jpg"/><Relationship Id="rId31976a04e37bb742a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31976a04e37bb742a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId692464157" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId884509060" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74716a1fe5aec48a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId66746a1fe5aec4912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/categorization" TargetMode="External"/><Relationship Id="rId28936a1fe5aec50f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/photos" TargetMode="External"/><Relationship Id="rId57016a1fe5aec794e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+latifrons&amp;searchTax=" TargetMode="External"/><Relationship Id="rId72986a1fe5aec79a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId67056a1fe5aec7e76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId74836a1fe5aec7ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2984/73.1.3" TargetMode="External"/><Relationship Id="rId16156a1fe5aec7f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId32406a1fe5aec8116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId54866a1fe5aec8815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8719" TargetMode="External"/><Relationship Id="rId35306a1fe5aec88cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61576a1fe5aec4fc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61576a1fe5aec4fc6.jpg"/><Relationship Id="rId94046a1fe5aec6e5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94046a1fe5aec6e5c.jpg"/><Relationship Id="rId75136a1fe5aec8976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75136a1fe5aec8976.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>