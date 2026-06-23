--- v11 (2026-06-03)
+++ v12 (2026-06-23)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Hendel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Malaysian fruit fly, solanum fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74716a1fe5aec48a6" w:history="1">
+            <w:hyperlink r:id="rId15196a3a9895ea8c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66746a1fe5aec4912" w:history="1">
+            <w:hyperlink r:id="rId40926a3a9895ea931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACULA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="4008206" name="name97206a1fe5aec4fc7" descr="14646.jpg"/>
+                  <wp:docPr id="75005684" name="name99236a3a9895eb1aa" descr="14646.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14646.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61576a1fe5aec4fc6" cstate="print"/>
+                          <a:blip r:embed="rId60086a3a9895eb1a8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId28936a1fe5aec50f4" w:history="1">
+            <w:hyperlink r:id="rId42066a3a9895eb312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2110,63 +2110,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69594780" name="name59156a1fe5aec6e63" descr="DACULA_distribution_map.jpg"/>
+            <wp:docPr id="74498575" name="name34796a3a9895ec6ab" descr="DACULA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACULA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94046a1fe5aec6e5c" cstate="print"/>
+                    <a:blip r:embed="rId31796a3a9895ec6a7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2185,51 +2185,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Burundi, Congo, The Democratic Republic of the, Kenya, Tanzania, United Republic of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bangladesh, Bhutan, Brunei Darussalam, China (Fujian, Guangdong, Guangxi, Guizhou, Hainan, Hunan, Jiangxi, Xianggang (Hong Kong), Yunnan), East Timor, India (Bihar, Himachal Pradesh, Karnataka, Kerala, Mizoram, Tamil Nadu, West Bengal), Indonesia (Kalimantan, Sulawesi, Sumatra), Japan (Ryukyu Archipelago), Lao People's Democratic Republic, Malaysia (Sabah, West), Myanmar, Pakistan, Singapore, Sri Lanka, Taiwan, Thailand, Vietnam</w:t>
+        <w:t xml:space="preserve"> Bangladesh, Bhutan, Brunei Darussalam, China (Fujian, Guangdong, Guangxi, Guizhou, Hainan, Hunan, Jiangxi, Xianggang (Hong Kong), Yunnan), East Timor, India (Bihar, Himachal Pradesh, Karnataka, Kerala, Mizoram, Tamil Nadu, West Bengal), Indonesia (Java, Kalimantan, Sulawesi, Sumatra), Japan (Ryukyu Archipelago), Lao People's Democratic Republic, Malaysia (Sabah, West), Myanmar, Pakistan, Singapore, Sri Lanka, Taiwan, Thailand, Vietnam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> United States of America (Hawaii)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2771,100 +2771,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however the Barcoding Index Number Systems (BINs) in which this species is represented, also include a few unidentified / possibly misidentified reference sequences. However, at present no DNA barcodes are available for the closely related species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. parvula. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57016a1fe5aec794e" w:history="1">
+      <w:hyperlink r:id="rId94786a3a9895ecd15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72986a1fe5aec79a0" w:history="1">
+      <w:hyperlink r:id="rId61096a3a9895ecd63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3555,51 +3555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67056a1fe5aec7e76" w:history="1">
+      <w:hyperlink r:id="rId83306a3a9895ed262" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tryo.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3612,101 +3612,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drew RAI &amp; Romig MC (2013) Tropical Fruit Flies of South-East Asia. CABI, Wallingford (UK), vii+653pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doorenweerd C, Leblanc L, Hsu YF, Huang CL, Lin YC, San Jose M &amp; Rubinoff D (2019) Taiwan's Dacini Fruit Flies: Rare Endemics and Abundant Pests, along Altitudinal Gradients," Pacific Science 73(1), 35-59,. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74836a1fe5aec7ed6" w:history="1">
+      <w:hyperlink r:id="rId75036a3a9895ed2c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2984/73.1.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16156a1fe5aec7f2c" w:history="1">
+      <w:hyperlink r:id="rId62326a3a9895ed31c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3966,51 +3966,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">McQuate GT &amp; Liquido NJ (2016) Provisional list of suitable host plants of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera (Bactrocera) carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hendel) (Diptera: Tephritidae), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32406a1fe5aec8116" w:history="1">
+      <w:hyperlink r:id="rId23746a3a9895ed57d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5014,51 +5014,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54866a1fe5aec8815" w:history="1">
+      <w:hyperlink r:id="rId68476a3a9895edc43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5124,51 +5124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera latifrons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35306a1fe5aec88cc" w:history="1">
+      <w:hyperlink r:id="rId64236a3a9895edcfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5181,63 +5181,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67592899" name="name75506a1fe5aec8977" descr="eu_funding_250.png"/>
+            <wp:docPr id="79713062" name="name31606a3a9895eddd8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75136a1fe5aec8976" cstate="print"/>
+                    <a:blip r:embed="rId69736a3a9895eddd6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5335,137 +5335,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83040343">
+  <w:abstractNum w:abstractNumId="77052484">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91299659">
+    <w:lvl w:ilvl="0" w:tplc="34217596">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91299659" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34217596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91299659" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34217596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91299659" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34217596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91299659" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34217596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91299659" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34217596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91299659" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34217596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91299659" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34217596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91299659" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34217596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83040342">
+  <w:abstractNum w:abstractNumId="77052483">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82335023">
+    <w:lvl w:ilvl="0" w:tplc="98894540">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6217,55 +6217,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83040342">
-    <w:abstractNumId w:val="83040342"/>
+  <w:num w:numId="77052483">
+    <w:abstractNumId w:val="77052483"/>
   </w:num>
-  <w:num w:numId="83040343">
-    <w:abstractNumId w:val="83040343"/>
+  <w:num w:numId="77052484">
+    <w:abstractNumId w:val="77052484"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17815,51 +17815,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId692464157" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId884509060" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74716a1fe5aec48a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId66746a1fe5aec4912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/categorization" TargetMode="External"/><Relationship Id="rId28936a1fe5aec50f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/photos" TargetMode="External"/><Relationship Id="rId57016a1fe5aec794e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+latifrons&amp;searchTax=" TargetMode="External"/><Relationship Id="rId72986a1fe5aec79a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId67056a1fe5aec7e76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId74836a1fe5aec7ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2984/73.1.3" TargetMode="External"/><Relationship Id="rId16156a1fe5aec7f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId32406a1fe5aec8116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId54866a1fe5aec8815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8719" TargetMode="External"/><Relationship Id="rId35306a1fe5aec88cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61576a1fe5aec4fc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61576a1fe5aec4fc6.jpg"/><Relationship Id="rId94046a1fe5aec6e5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94046a1fe5aec6e5c.jpg"/><Relationship Id="rId75136a1fe5aec8976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75136a1fe5aec8976.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId996359948" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId273478741" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15196a3a9895ea8c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId40926a3a9895ea931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/categorization" TargetMode="External"/><Relationship Id="rId42066a3a9895eb312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/photos" TargetMode="External"/><Relationship Id="rId94786a3a9895ecd15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+latifrons&amp;searchTax=" TargetMode="External"/><Relationship Id="rId61096a3a9895ecd63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId83306a3a9895ed262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId75036a3a9895ed2c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2984/73.1.3" TargetMode="External"/><Relationship Id="rId62326a3a9895ed31c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId23746a3a9895ed57d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId68476a3a9895edc43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8719" TargetMode="External"/><Relationship Id="rId64236a3a9895edcfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60086a3a9895eb1a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60086a3a9895eb1a8.jpg"/><Relationship Id="rId31796a3a9895ec6a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31796a3a9895ec6a7.jpg"/><Relationship Id="rId69736a3a9895eddd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69736a3a9895eddd6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>