--- v12 (2026-06-23)
+++ v13 (2026-07-14)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Hendel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Malaysian fruit fly, solanum fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15196a3a9895ea8c6" w:history="1">
+            <w:hyperlink r:id="rId67256a5606d7b8048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40926a3a9895ea931" w:history="1">
+            <w:hyperlink r:id="rId39726a5606d7b80b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACULA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75005684" name="name99236a3a9895eb1aa" descr="14646.jpg"/>
+                  <wp:docPr id="453007" name="name58586a5606d7b8654" descr="14646.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14646.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60086a3a9895eb1a8" cstate="print"/>
+                          <a:blip r:embed="rId65106a5606d7b8651" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId42066a3a9895eb312" w:history="1">
+            <w:hyperlink r:id="rId38956a5606d7b877d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2110,63 +2110,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74498575" name="name34796a3a9895ec6ab" descr="DACULA_distribution_map.jpg"/>
+            <wp:docPr id="42028368" name="name21646a5606d7b998b" descr="DACULA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACULA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31796a3a9895ec6a7" cstate="print"/>
+                    <a:blip r:embed="rId15176a5606d7b9987" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2771,100 +2771,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however the Barcoding Index Number Systems (BINs) in which this species is represented, also include a few unidentified / possibly misidentified reference sequences. However, at present no DNA barcodes are available for the closely related species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. parvula. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94786a3a9895ecd15" w:history="1">
+      <w:hyperlink r:id="rId51916a5606d7b9fb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61096a3a9895ecd63" w:history="1">
+      <w:hyperlink r:id="rId53446a5606d7ba005" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3555,51 +3555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83306a3a9895ed262" w:history="1">
+      <w:hyperlink r:id="rId33626a5606d7ba4e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tryo.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3612,101 +3612,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drew RAI &amp; Romig MC (2013) Tropical Fruit Flies of South-East Asia. CABI, Wallingford (UK), vii+653pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doorenweerd C, Leblanc L, Hsu YF, Huang CL, Lin YC, San Jose M &amp; Rubinoff D (2019) Taiwan's Dacini Fruit Flies: Rare Endemics and Abundant Pests, along Altitudinal Gradients," Pacific Science 73(1), 35-59,. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75036a3a9895ed2c6" w:history="1">
+      <w:hyperlink r:id="rId49286a5606d7ba547" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2984/73.1.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62326a3a9895ed31c" w:history="1">
+      <w:hyperlink r:id="rId51476a5606d7ba59d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3966,51 +3966,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">McQuate GT &amp; Liquido NJ (2016) Provisional list of suitable host plants of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera (Bactrocera) carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hendel) (Diptera: Tephritidae), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23746a3a9895ed57d" w:history="1">
+      <w:hyperlink r:id="rId48586a5606d7ba7a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5014,51 +5014,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68476a3a9895edc43" w:history="1">
+      <w:hyperlink r:id="rId17296a5606d7bae57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5124,51 +5124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera latifrons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64236a3a9895edcfa" w:history="1">
+      <w:hyperlink r:id="rId83196a5606d7baf2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5181,63 +5181,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79713062" name="name31606a3a9895eddd8" descr="eu_funding_250.png"/>
+            <wp:docPr id="30666140" name="name71796a5606d7bb20e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69736a3a9895eddd6" cstate="print"/>
+                    <a:blip r:embed="rId33746a5606d7bb20d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5335,137 +5335,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77052484">
+  <w:abstractNum w:abstractNumId="47928545">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34217596">
+    <w:lvl w:ilvl="0" w:tplc="70175447">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34217596" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70175447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34217596" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70175447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34217596" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70175447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34217596" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70175447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34217596" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70175447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34217596" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70175447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34217596" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70175447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34217596" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70175447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77052483">
+  <w:abstractNum w:abstractNumId="47928544">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98894540">
+    <w:lvl w:ilvl="0" w:tplc="29701667">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6217,55 +6217,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77052483">
-    <w:abstractNumId w:val="77052483"/>
+  <w:num w:numId="47928544">
+    <w:abstractNumId w:val="47928544"/>
   </w:num>
-  <w:num w:numId="77052484">
-    <w:abstractNumId w:val="77052484"/>
+  <w:num w:numId="47928545">
+    <w:abstractNumId w:val="47928545"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17815,51 +17815,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId996359948" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId273478741" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15196a3a9895ea8c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId40926a3a9895ea931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/categorization" TargetMode="External"/><Relationship Id="rId42066a3a9895eb312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/photos" TargetMode="External"/><Relationship Id="rId94786a3a9895ecd15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+latifrons&amp;searchTax=" TargetMode="External"/><Relationship Id="rId61096a3a9895ecd63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId83306a3a9895ed262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId75036a3a9895ed2c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2984/73.1.3" TargetMode="External"/><Relationship Id="rId62326a3a9895ed31c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId23746a3a9895ed57d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId68476a3a9895edc43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8719" TargetMode="External"/><Relationship Id="rId64236a3a9895edcfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60086a3a9895eb1a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60086a3a9895eb1a8.jpg"/><Relationship Id="rId31796a3a9895ec6a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31796a3a9895ec6a7.jpg"/><Relationship Id="rId69736a3a9895eddd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69736a3a9895eddd6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId862126026" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId974580018" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67256a5606d7b8048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId39726a5606d7b80b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/categorization" TargetMode="External"/><Relationship Id="rId38956a5606d7b877d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/photos" TargetMode="External"/><Relationship Id="rId51916a5606d7b9fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+latifrons&amp;searchTax=" TargetMode="External"/><Relationship Id="rId53446a5606d7ba005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId33626a5606d7ba4e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId49286a5606d7ba547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2984/73.1.3" TargetMode="External"/><Relationship Id="rId51476a5606d7ba59d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId48586a5606d7ba7a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId17296a5606d7bae57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8719" TargetMode="External"/><Relationship Id="rId83196a5606d7baf2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65106a5606d7b8651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65106a5606d7b8651.jpg"/><Relationship Id="rId15176a5606d7b9987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15176a5606d7b9987.jpg"/><Relationship Id="rId33746a5606d7bb20d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33746a5606d7bb20d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>