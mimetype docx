--- v13 (2026-07-14)
+++ v14 (2026-08-03)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Hendel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Malaysian fruit fly, solanum fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67256a5606d7b8048" w:history="1">
+            <w:hyperlink r:id="rId66556a710c2bbf1bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39726a5606d7b80b7" w:history="1">
+            <w:hyperlink r:id="rId90566a710c2bbf22e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACULA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="453007" name="name58586a5606d7b8654" descr="14646.jpg"/>
+                  <wp:docPr id="61828201" name="name72866a710c2bbf32f" descr="14646.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14646.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65106a5606d7b8651" cstate="print"/>
+                          <a:blip r:embed="rId42796a710c2bbf32e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId38956a5606d7b877d" w:history="1">
+            <w:hyperlink r:id="rId29216a710c2bbf408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2110,63 +2110,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42028368" name="name21646a5606d7b998b" descr="DACULA_distribution_map.jpg"/>
+            <wp:docPr id="40355866" name="name10426a710c2bc0cb3" descr="DACULA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACULA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15176a5606d7b9987" cstate="print"/>
+                    <a:blip r:embed="rId66856a710c2bc0cb1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2771,100 +2771,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however the Barcoding Index Number Systems (BINs) in which this species is represented, also include a few unidentified / possibly misidentified reference sequences. However, at present no DNA barcodes are available for the closely related species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. parvula. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51916a5606d7b9fb8" w:history="1">
+      <w:hyperlink r:id="rId55446a710c2bc1275" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53446a5606d7ba005" w:history="1">
+      <w:hyperlink r:id="rId53966a710c2bc12c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3555,51 +3555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33626a5606d7ba4e4" w:history="1">
+      <w:hyperlink r:id="rId44166a710c2bc17d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tryo.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3612,101 +3612,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drew RAI &amp; Romig MC (2013) Tropical Fruit Flies of South-East Asia. CABI, Wallingford (UK), vii+653pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doorenweerd C, Leblanc L, Hsu YF, Huang CL, Lin YC, San Jose M &amp; Rubinoff D (2019) Taiwan's Dacini Fruit Flies: Rare Endemics and Abundant Pests, along Altitudinal Gradients," Pacific Science 73(1), 35-59,. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49286a5606d7ba547" w:history="1">
+      <w:hyperlink r:id="rId15716a710c2bc1837" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2984/73.1.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51476a5606d7ba59d" w:history="1">
+      <w:hyperlink r:id="rId67306a710c2bc188d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3966,51 +3966,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">McQuate GT &amp; Liquido NJ (2016) Provisional list of suitable host plants of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera (Bactrocera) carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hendel) (Diptera: Tephritidae), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48586a5606d7ba7a2" w:history="1">
+      <w:hyperlink r:id="rId61256a710c2bc1a77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5014,51 +5014,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17296a5606d7bae57" w:history="1">
+      <w:hyperlink r:id="rId23136a710c2bc20fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5124,51 +5124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera latifrons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83196a5606d7baf2a" w:history="1">
+      <w:hyperlink r:id="rId23606a710c2bc21b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5181,63 +5181,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30666140" name="name71796a5606d7bb20e" descr="eu_funding_250.png"/>
+            <wp:docPr id="98738190" name="name59666a710c2bc226e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33746a5606d7bb20d" cstate="print"/>
+                    <a:blip r:embed="rId56746a710c2bc226c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5335,137 +5335,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47928545">
+  <w:abstractNum w:abstractNumId="47919188">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70175447">
+    <w:lvl w:ilvl="0" w:tplc="31431800">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70175447" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31431800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70175447" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31431800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70175447" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31431800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70175447" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31431800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70175447" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31431800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70175447" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31431800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70175447" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31431800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70175447" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31431800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47928544">
+  <w:abstractNum w:abstractNumId="47919187">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29701667">
+    <w:lvl w:ilvl="0" w:tplc="48687093">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6217,55 +6217,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47928544">
-    <w:abstractNumId w:val="47928544"/>
+  <w:num w:numId="47919187">
+    <w:abstractNumId w:val="47919187"/>
   </w:num>
-  <w:num w:numId="47928545">
-    <w:abstractNumId w:val="47928545"/>
+  <w:num w:numId="47919188">
+    <w:abstractNumId w:val="47919188"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17815,51 +17815,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId862126026" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId974580018" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67256a5606d7b8048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId39726a5606d7b80b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/categorization" TargetMode="External"/><Relationship Id="rId38956a5606d7b877d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/photos" TargetMode="External"/><Relationship Id="rId51916a5606d7b9fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+latifrons&amp;searchTax=" TargetMode="External"/><Relationship Id="rId53446a5606d7ba005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId33626a5606d7ba4e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId49286a5606d7ba547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2984/73.1.3" TargetMode="External"/><Relationship Id="rId51476a5606d7ba59d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId48586a5606d7ba7a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId17296a5606d7bae57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8719" TargetMode="External"/><Relationship Id="rId83196a5606d7baf2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65106a5606d7b8651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65106a5606d7b8651.jpg"/><Relationship Id="rId15176a5606d7b9987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15176a5606d7b9987.jpg"/><Relationship Id="rId33746a5606d7bb20d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33746a5606d7bb20d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId993391622" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId508580269" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66556a710c2bbf1bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId90566a710c2bbf22e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/categorization" TargetMode="External"/><Relationship Id="rId29216a710c2bbf408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/photos" TargetMode="External"/><Relationship Id="rId55446a710c2bc1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+latifrons&amp;searchTax=" TargetMode="External"/><Relationship Id="rId53966a710c2bc12c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId44166a710c2bc17d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId15716a710c2bc1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2984/73.1.3" TargetMode="External"/><Relationship Id="rId67306a710c2bc188d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId61256a710c2bc1a77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId23136a710c2bc20fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8719" TargetMode="External"/><Relationship Id="rId23606a710c2bc21b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42796a710c2bbf32e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42796a710c2bbf32e.jpg"/><Relationship Id="rId66856a710c2bc0cb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66856a710c2bc0cb1.jpg"/><Relationship Id="rId56746a710c2bc226c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56746a710c2bc226c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>