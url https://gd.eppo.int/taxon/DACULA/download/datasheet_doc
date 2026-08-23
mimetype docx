--- v14 (2026-08-03)
+++ v15 (2026-08-23)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Hendel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Malaysian fruit fly, solanum fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66556a710c2bbf1bf" w:history="1">
+            <w:hyperlink r:id="rId77556a8b849fc7138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90566a710c2bbf22e" w:history="1">
+            <w:hyperlink r:id="rId93886a8b849fc71a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACULA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61828201" name="name72866a710c2bbf32f" descr="14646.jpg"/>
+                  <wp:docPr id="8597189" name="name40796a8b849fc7aee" descr="14646.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14646.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42796a710c2bbf32e" cstate="print"/>
+                          <a:blip r:embed="rId74956a8b849fc7aec" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId29216a710c2bbf408" w:history="1">
+            <w:hyperlink r:id="rId15466a8b849fc7c7b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2110,63 +2110,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="40355866" name="name10426a710c2bc0cb3" descr="DACULA_distribution_map.jpg"/>
+            <wp:docPr id="36395727" name="name43366a8b849fc9c1b" descr="DACULA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACULA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66856a710c2bc0cb1" cstate="print"/>
+                    <a:blip r:embed="rId61176a8b849fc9c18" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2771,100 +2771,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however the Barcoding Index Number Systems (BINs) in which this species is represented, also include a few unidentified / possibly misidentified reference sequences. However, at present no DNA barcodes are available for the closely related species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. parvula. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55446a710c2bc1275" w:history="1">
+      <w:hyperlink r:id="rId57956a8b849fca616" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53966a710c2bc12c1" w:history="1">
+      <w:hyperlink r:id="rId52176a8b849fca66d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3555,51 +3555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44166a710c2bc17d6" w:history="1">
+      <w:hyperlink r:id="rId70646a8b849fcab60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tryo.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3612,101 +3612,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drew RAI &amp; Romig MC (2013) Tropical Fruit Flies of South-East Asia. CABI, Wallingford (UK), vii+653pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doorenweerd C, Leblanc L, Hsu YF, Huang CL, Lin YC, San Jose M &amp; Rubinoff D (2019) Taiwan's Dacini Fruit Flies: Rare Endemics and Abundant Pests, along Altitudinal Gradients," Pacific Science 73(1), 35-59,. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15716a710c2bc1837" w:history="1">
+      <w:hyperlink r:id="rId18716a8b849fcabc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2984/73.1.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67306a710c2bc188d" w:history="1">
+      <w:hyperlink r:id="rId33636a8b849fcac18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3966,51 +3966,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">McQuate GT &amp; Liquido NJ (2016) Provisional list of suitable host plants of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera (Bactrocera) carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hendel) (Diptera: Tephritidae), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61256a710c2bc1a77" w:history="1">
+      <w:hyperlink r:id="rId31946a8b849fcae36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5014,51 +5014,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23136a710c2bc20fd" w:history="1">
+      <w:hyperlink r:id="rId23026a8b849fcb506" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5124,51 +5124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera latifrons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23606a710c2bc21b2" w:history="1">
+      <w:hyperlink r:id="rId20446a8b849fcb5bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5181,63 +5181,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98738190" name="name59666a710c2bc226e" descr="eu_funding_250.png"/>
+            <wp:docPr id="2809622" name="name45876a8b849fcb66f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56746a710c2bc226c" cstate="print"/>
+                    <a:blip r:embed="rId57986a8b849fcb66e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5335,137 +5335,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47919188">
+  <w:abstractNum w:abstractNumId="97862267">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31431800">
+    <w:lvl w:ilvl="0" w:tplc="36005164">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31431800" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36005164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31431800" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36005164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31431800" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36005164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31431800" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36005164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31431800" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36005164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31431800" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36005164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31431800" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36005164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31431800" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36005164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47919187">
+  <w:abstractNum w:abstractNumId="97862266">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48687093">
+    <w:lvl w:ilvl="0" w:tplc="59285111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6217,55 +6217,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47919187">
-    <w:abstractNumId w:val="47919187"/>
+  <w:num w:numId="97862266">
+    <w:abstractNumId w:val="97862266"/>
   </w:num>
-  <w:num w:numId="47919188">
-    <w:abstractNumId w:val="47919188"/>
+  <w:num w:numId="97862267">
+    <w:abstractNumId w:val="97862267"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17815,51 +17815,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId993391622" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId508580269" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66556a710c2bbf1bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId90566a710c2bbf22e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/categorization" TargetMode="External"/><Relationship Id="rId29216a710c2bbf408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/photos" TargetMode="External"/><Relationship Id="rId55446a710c2bc1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+latifrons&amp;searchTax=" TargetMode="External"/><Relationship Id="rId53966a710c2bc12c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId44166a710c2bc17d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId15716a710c2bc1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2984/73.1.3" TargetMode="External"/><Relationship Id="rId67306a710c2bc188d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId61256a710c2bc1a77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId23136a710c2bc20fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8719" TargetMode="External"/><Relationship Id="rId23606a710c2bc21b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42796a710c2bbf32e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42796a710c2bbf32e.jpg"/><Relationship Id="rId66856a710c2bc0cb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66856a710c2bc0cb1.jpg"/><Relationship Id="rId56746a710c2bc226c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56746a710c2bc226c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId532226454" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId415776929" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77556a8b849fc7138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId93886a8b849fc71a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/categorization" TargetMode="External"/><Relationship Id="rId15466a8b849fc7c7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/photos" TargetMode="External"/><Relationship Id="rId57956a8b849fca616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+latifrons&amp;searchTax=" TargetMode="External"/><Relationship Id="rId52176a8b849fca66d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId70646a8b849fcab60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId18716a8b849fcabc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2984/73.1.3" TargetMode="External"/><Relationship Id="rId33636a8b849fcac18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId31946a8b849fcae36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId23026a8b849fcb506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8719" TargetMode="External"/><Relationship Id="rId20446a8b849fcb5bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74956a8b849fc7aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74956a8b849fc7aec.jpg"/><Relationship Id="rId61176a8b849fc9c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61176a8b849fc9c18.jpg"/><Relationship Id="rId57986a8b849fcb66e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57986a8b849fcb66e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>