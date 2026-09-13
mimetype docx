--- v15 (2026-08-23)
+++ v16 (2026-09-13)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Hendel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Malaysian fruit fly, solanum fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77556a8b849fc7138" w:history="1">
+            <w:hyperlink r:id="rId98036aa6fa76d8484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93886a8b849fc71a1" w:history="1">
+            <w:hyperlink r:id="rId30166aa6fa76d84ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACULA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8597189" name="name40796a8b849fc7aee" descr="14646.jpg"/>
+                  <wp:docPr id="90710474" name="name26976aa6fa76d8cc4" descr="14646.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14646.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74956a8b849fc7aec" cstate="print"/>
+                          <a:blip r:embed="rId14356aa6fa76d8cc2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15466a8b849fc7c7b" w:history="1">
+            <w:hyperlink r:id="rId32216aa6fa76d8d99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2110,63 +2110,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36395727" name="name43366a8b849fc9c1b" descr="DACULA_distribution_map.jpg"/>
+            <wp:docPr id="39888525" name="name14886aa6fa76da199" descr="DACULA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACULA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61176a8b849fc9c18" cstate="print"/>
+                    <a:blip r:embed="rId97436aa6fa76da196" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2771,100 +2771,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however the Barcoding Index Number Systems (BINs) in which this species is represented, also include a few unidentified / possibly misidentified reference sequences. However, at present no DNA barcodes are available for the closely related species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. parvula. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57956a8b849fca616" w:history="1">
+      <w:hyperlink r:id="rId31716aa6fa76da70f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52176a8b849fca66d" w:history="1">
+      <w:hyperlink r:id="rId52106aa6fa76da75b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3555,51 +3555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70646a8b849fcab60" w:history="1">
+      <w:hyperlink r:id="rId92696aa6fa76dac3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_tryo.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3612,101 +3612,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drew RAI &amp; Romig MC (2013) Tropical Fruit Flies of South-East Asia. CABI, Wallingford (UK), vii+653pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doorenweerd C, Leblanc L, Hsu YF, Huang CL, Lin YC, San Jose M &amp; Rubinoff D (2019) Taiwan's Dacini Fruit Flies: Rare Endemics and Abundant Pests, along Altitudinal Gradients," Pacific Science 73(1), 35-59,. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18716a8b849fcabc2" w:history="1">
+      <w:hyperlink r:id="rId74206aa6fa76dacac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2984/73.1.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33636a8b849fcac18" w:history="1">
+      <w:hyperlink r:id="rId26116aa6fa76dad05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3966,51 +3966,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">McQuate GT &amp; Liquido NJ (2016) Provisional list of suitable host plants of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera (Bactrocera) carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hendel) (Diptera: Tephritidae), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31946a8b849fcae36" w:history="1">
+      <w:hyperlink r:id="rId68306aa6fa76daef5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5014,51 +5014,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23026a8b849fcb506" w:history="1">
+      <w:hyperlink r:id="rId10546aa6fa76db571" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5124,51 +5124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera latifrons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20446a8b849fcb5bf" w:history="1">
+      <w:hyperlink r:id="rId64366aa6fa76db626" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5181,63 +5181,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2809622" name="name45876a8b849fcb66f" descr="eu_funding_250.png"/>
+            <wp:docPr id="708035" name="name36196aa6fa76db720" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57986a8b849fcb66e" cstate="print"/>
+                    <a:blip r:embed="rId95556aa6fa76db71f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5335,137 +5335,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97862267">
+  <w:abstractNum w:abstractNumId="82120084">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36005164">
+    <w:lvl w:ilvl="0" w:tplc="19364617">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36005164" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19364617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36005164" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19364617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36005164" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19364617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36005164" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19364617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36005164" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19364617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36005164" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19364617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36005164" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19364617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36005164" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19364617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97862266">
+  <w:abstractNum w:abstractNumId="82120083">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59285111">
+    <w:lvl w:ilvl="0" w:tplc="57593804">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6217,55 +6217,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97862266">
-    <w:abstractNumId w:val="97862266"/>
+  <w:num w:numId="82120083">
+    <w:abstractNumId w:val="82120083"/>
   </w:num>
-  <w:num w:numId="97862267">
-    <w:abstractNumId w:val="97862267"/>
+  <w:num w:numId="82120084">
+    <w:abstractNumId w:val="82120084"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17815,51 +17815,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId532226454" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId415776929" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77556a8b849fc7138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId93886a8b849fc71a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/categorization" TargetMode="External"/><Relationship Id="rId15466a8b849fc7c7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/photos" TargetMode="External"/><Relationship Id="rId57956a8b849fca616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+latifrons&amp;searchTax=" TargetMode="External"/><Relationship Id="rId52176a8b849fca66d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId70646a8b849fcab60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId18716a8b849fcabc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2984/73.1.3" TargetMode="External"/><Relationship Id="rId33636a8b849fcac18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId31946a8b849fcae36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId23026a8b849fcb506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8719" TargetMode="External"/><Relationship Id="rId20446a8b849fcb5bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74956a8b849fc7aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74956a8b849fc7aec.jpg"/><Relationship Id="rId61176a8b849fc9c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61176a8b849fc9c18.jpg"/><Relationship Id="rId57986a8b849fcb66e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57986a8b849fcb66e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId268659533" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId513956940" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98036aa6fa76d8484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId30166aa6fa76d84ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/categorization" TargetMode="External"/><Relationship Id="rId32216aa6fa76d8d99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACULA/photos" TargetMode="External"/><Relationship Id="rId31716aa6fa76da70f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+latifrons&amp;searchTax=" TargetMode="External"/><Relationship Id="rId52106aa6fa76da75b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACULA/" TargetMode="External"/><Relationship Id="rId92696aa6fa76dac3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_tryo.htm" TargetMode="External"/><Relationship Id="rId74206aa6fa76dacac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2984/73.1.3" TargetMode="External"/><Relationship Id="rId26116aa6fa76dad05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId68306aa6fa76daef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId10546aa6fa76db571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8719" TargetMode="External"/><Relationship Id="rId64366aa6fa76db626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14356aa6fa76d8cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14356aa6fa76d8cc2.jpg"/><Relationship Id="rId97436aa6fa76da196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97436aa6fa76da196.jpg"/><Relationship Id="rId95556aa6fa76db71f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95556aa6fa76db71f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>