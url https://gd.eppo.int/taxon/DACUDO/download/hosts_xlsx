--- v3 (2026-06-04)
+++ v4 (2026-10-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="DACUDO" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1053">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1054">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>BPHTH</t>
   </si>
   <si>
     <t>Aphloia theiformis</t>
   </si>
   <si>
     <t>* Moquet L, Payet J, Glenac S, Delatte H (2021) Niche shift of tephritid species after the Oriental fruit fly (Bactrocera dorsalis) invasion in La Réunion. Diversity and Distributions. 27(1), 109-129. https://doi.org/10.1111/ddi.13172</t>
   </si>
   <si>
@@ -3245,50 +3245,54 @@
     <t>Zanthoxylum asiaticum</t>
   </si>
   <si>
     <t>MEEMU</t>
   </si>
   <si>
     <t>Zehneria mucronata</t>
   </si>
   <si>
     <t>ZEHWA</t>
   </si>
   <si>
     <t>Zehneria wallichii</t>
   </si>
   <si>
     <t>ZIPJU</t>
   </si>
   <si>
     <t>Ziziphus jujuba</t>
   </si>
   <si>
     <t>ZIPMA</t>
   </si>
   <si>
     <t>Ziziphus mauritiana</t>
+  </si>
+  <si>
+    <t>* Allwood AJ, Chinajariyawong A, Kritsaneepaiboon S, Drew RAI, Hamacek EL, Hancock DL, Hengsawad C, Jinapin JC, Jirasurat M, Krong CK, Leong CTS, Vijaysegaran S (1999) Host plant records for fruit flies (Diptera: Tephritidae) in Southeast Asia. The Raffles Bulletin of Zoology 47(7), 1-92.
+* Palanivelu K, Balakrishnan U, Damodharam KJ, Krishnasamy S, Singh S, Dhayalan A (2026) Morphometric and molecular insights into Bactrocera dorsalis (Hendel, 1912)(Diptera: Tephritidae) infestation on Ziziphus mauritiana Lamk.(Indian Jujube). Frontiers in Insect Science 6, 1716183.  https://doi.org/10.3389/finsc.2026.1716183</t>
   </si>
   <si>
     <t>ZIPMU</t>
   </si>
   <si>
     <t>Ziziphus mucronata</t>
   </si>
   <si>
     <t>ZIPNU</t>
   </si>
   <si>
     <t>Ziziphus nummularia</t>
   </si>
   <si>
     <t>ZIPOE</t>
   </si>
   <si>
     <t>Ziziphus oenopolia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -10255,90 +10259,90 @@
     <row r="473" spans="1:4">
       <c r="A473" t="s">
         <v>11</v>
       </c>
       <c r="B473" t="s">
         <v>1043</v>
       </c>
       <c r="C473" t="s">
         <v>1044</v>
       </c>
       <c r="D473" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" t="s">
         <v>11</v>
       </c>
       <c r="B474" t="s">
         <v>1045</v>
       </c>
       <c r="C474" t="s">
         <v>1046</v>
       </c>
       <c r="D474" t="s">
-        <v>20</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" t="s">
         <v>11</v>
       </c>
       <c r="B475" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="C475" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="D475" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" t="s">
         <v>11</v>
       </c>
       <c r="B476" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="C476" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="D476" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" t="s">
         <v>11</v>
       </c>
       <c r="B477" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="C477" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="D477" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>