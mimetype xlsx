--- v2 (2026-03-23)
+++ v3 (2026-06-04)
@@ -2696,51 +2696,53 @@
   <si>
     <t>SRPAN</t>
   </si>
   <si>
     <t>Sauropus androgynus</t>
   </si>
   <si>
     <t>SHFFR</t>
   </si>
   <si>
     <t>Schoepfia fragrans</t>
   </si>
   <si>
     <t>SLCBB</t>
   </si>
   <si>
     <t>Sclerocarya birrea</t>
   </si>
   <si>
     <t>HCRUN</t>
   </si>
   <si>
     <t>Selenicereus undatus</t>
   </si>
   <si>
-    <t>* Drew RAI, Romig MC (2013) Tropical Fruit Flies (Tephritidae: Dacinae) of South-East Asia: Indomalaya to North-West Australasia. CABI, Wallingford (GB), 653 pp.</t>
+    <t xml:space="preserve">* Akheela P, Santhoshkumar T, Varghese TS (2024) First report of Bactrocera dorsalis (Hendel)(Diptera, Tephritidae) on the white-fleshed dragon fruit Selenicereus undatus (Haworth) DR Hunt (Cactaceae) in India. Entomon 49(2), 283-286. https://doi.org/10.33307/entomon.v49i2.1190
+* Drew RAI, Romig MC (2013) Tropical Fruit Flies (Tephritidae: Dacinae) of South-East Asia: Indomalaya to North-West Australasia. CABI, Wallingford (GB), 653 pp.
+</t>
   </si>
   <si>
     <t>SEBGR</t>
   </si>
   <si>
     <t>Sesbania grandiflora</t>
   </si>
   <si>
     <t>SHYIN</t>
   </si>
   <si>
     <t>Shirakiopsis indica</t>
   </si>
   <si>
     <t>SEHED</t>
   </si>
   <si>
     <t>Sicyos edulis</t>
   </si>
   <si>
     <t>* He Y, Xu Y, Chen X (2023) Biology, ecology and management of Tephritid fruit flies in China: A review. Insects 14, 196. https://doi.org/10.3390/insects14020196
 * Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2021) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 1–12. https://doi.org/10.1017/ S0007485321000511</t>
   </si>
   <si>
     <t>SMBGL</t>