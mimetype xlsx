--- v1 (2026-03-23)
+++ v2 (2026-04-12)
@@ -3949,51 +3949,51 @@
       <c r="B142" t="s">
         <v>300</v>
       </c>
       <c r="C142"/>
       <c r="D142" t="s">
         <v>301</v>
       </c>
       <c r="E142"/>
       <c r="F142" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
         <v>295</v>
       </c>
       <c r="B143" t="s">
         <v>302</v>
       </c>
       <c r="C143"/>
       <c r="D143" t="s">
         <v>303</v>
       </c>
       <c r="E143"/>
       <c r="F143" t="s">
-        <v>104</v>
+        <v>14</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
         <v>295</v>
       </c>
       <c r="B144" t="s">
         <v>304</v>
       </c>
       <c r="C144"/>
       <c r="D144" t="s">
         <v>305</v>
       </c>
       <c r="E144"/>
       <c r="F144" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
         <v>295</v>
       </c>
       <c r="B145" t="s">
         <v>306</v>
       </c>
@@ -4217,51 +4217,51 @@
       <c r="B158" t="s">
         <v>333</v>
       </c>
       <c r="C158"/>
       <c r="D158" t="s">
         <v>334</v>
       </c>
       <c r="E158"/>
       <c r="F158" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
         <v>317</v>
       </c>
       <c r="B159" t="s">
         <v>335</v>
       </c>
       <c r="C159"/>
       <c r="D159" t="s">
         <v>336</v>
       </c>
       <c r="E159"/>
       <c r="F159" t="s">
-        <v>14</v>
+        <v>256</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
         <v>317</v>
       </c>
       <c r="B160" t="s">
         <v>337</v>
       </c>
       <c r="C160"/>
       <c r="D160" t="s">
         <v>338</v>
       </c>
       <c r="E160"/>
       <c r="F160" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
         <v>317</v>
       </c>
       <c r="B161" t="s">
         <v>339</v>
       </c>