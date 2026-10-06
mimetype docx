--- v13 (2026-09-01)
+++ v14 (2026-10-06)
@@ -512,51 +512,51 @@
               <w:t xml:space="preserve"> (Hendel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oriental fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77846a961bf008823" w:history="1">
+            <w:hyperlink r:id="rId70766ac503eb7c849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -572,51 +572,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62856a961bf00888e" w:history="1">
+            <w:hyperlink r:id="rId93746ac503eb7c8b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -630,86 +630,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3023022" name="name25066a961bf00913b" descr="14536.jpg"/>
+                  <wp:docPr id="76453060" name="name81816ac503eb7d096" descr="14536.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14536.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId88096a961bf009139" cstate="print"/>
+                          <a:blip r:embed="rId90406ac503eb7d094" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69526a961bf00921f" w:history="1">
+            <w:hyperlink r:id="rId20026ac503eb7d1b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -10699,63 +10699,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018) although there is currently no evidence that it has become established there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36501992" name="name20286a961bf00dff0" descr="DACUDO_distribution_map.jpg"/>
+            <wp:docPr id="96295313" name="name12756ac503eb81e0d" descr="DACUDO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUDO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17336a961bf00dfee" cstate="print"/>
+                    <a:blip r:embed="rId73986ac503eb81e04" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11620,87 +11620,87 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2014). Additionally, the presence of unidentified / possibly misidentified reference sequence in the Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sequences (both under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57426a961bf00e7f5" w:history="1">
+      <w:hyperlink r:id="rId59206ac503eb830ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56716a961bf00e83a" w:history="1">
+      <w:hyperlink r:id="rId97856ac503eb8311a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bactrocera invadens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
@@ -11721,51 +11721,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(BOLD). Sequences for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are available in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81506a961bf00e8a6" w:history="1">
+      <w:hyperlink r:id="rId57676ac503eb8319a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
@@ -12531,51 +12531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27836a961bf00ee64" w:history="1">
+      <w:hyperlink r:id="rId77976ac503eb8380e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13192,51 +13192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carica papaya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72376a961bf00f2b1" w:history="1">
+      <w:hyperlink r:id="rId97576ac503eb83cdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13465,51 +13465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Hendel) (Diptera: Tephritidae), Version 3.1. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 4.0, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61406a961bf00f46e" w:history="1">
+      <w:hyperlink r:id="rId49256ac503eb83ea4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13907,51 +13907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 456-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46776a961bf00f756" w:history="1">
+      <w:hyperlink r:id="rId19766ac503eb8417d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12113</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14144,51 +14144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1355-1361.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50246a961bf00f8eb" w:history="1">
+      <w:hyperlink r:id="rId76896ac503eb842fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14629,51 +14629,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28576a961bf00fe15" w:history="1">
+      <w:hyperlink r:id="rId66926ac503eb8463a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/17685</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14739,51 +14739,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94646a961bf00ff35" w:history="1">
+      <w:hyperlink r:id="rId17796ac503eb846fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14954,90 +14954,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54766a961bf0101ba" w:history="1">
+      <w:hyperlink r:id="rId98836ac503eb8487e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37340051" name="name69786a961bf010294" descr="eu_funding_250.png"/>
+            <wp:docPr id="48141737" name="name14546ac503eb84c39" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93226a961bf010293" cstate="print"/>
+                    <a:blip r:embed="rId25416ac503eb84c37" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -15135,137 +15135,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10828909">
+  <w:abstractNum w:abstractNumId="83020973">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41222204">
+    <w:lvl w:ilvl="0" w:tplc="42876664">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41222204" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42876664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41222204" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42876664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41222204" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42876664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41222204" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42876664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41222204" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42876664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41222204" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42876664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41222204" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42876664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41222204" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42876664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10828908">
+  <w:abstractNum w:abstractNumId="83020972">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74773496">
+    <w:lvl w:ilvl="0" w:tplc="29515189">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -16017,55 +16017,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10828908">
-    <w:abstractNumId w:val="10828908"/>
+  <w:num w:numId="83020972">
+    <w:abstractNumId w:val="83020972"/>
   </w:num>
-  <w:num w:numId="10828909">
-    <w:abstractNumId w:val="10828909"/>
+  <w:num w:numId="83020973">
+    <w:abstractNumId w:val="83020973"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27615,51 +27615,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId720164870" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId972102252" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77846a961bf008823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId62856a961bf00888e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/categorization" TargetMode="External"/><Relationship Id="rId69526a961bf00921f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/photos" TargetMode="External"/><Relationship Id="rId57426a961bf00e7f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+dorsalis&amp;searchTax=" TargetMode="External"/><Relationship Id="rId56716a961bf00e83a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+invadens&amp;searchTax=" TargetMode="External"/><Relationship Id="rId81506a961bf00e8a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId27836a961bf00ee64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId72376a961bf00f2b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf" TargetMode="External"/><Relationship Id="rId61406a961bf00f46e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId46776a961bf00f756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId50246a961bf00f8eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId28576a961bf00fe15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17685" TargetMode="External"/><Relationship Id="rId94646a961bf00ff35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54766a961bf0101ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId88096a961bf009139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88096a961bf009139.jpg"/><Relationship Id="rId17336a961bf00dfee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17336a961bf00dfee.jpg"/><Relationship Id="rId93226a961bf010293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93226a961bf010293.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId229457570" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId681749293" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70766ac503eb7c849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId93746ac503eb7c8b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/categorization" TargetMode="External"/><Relationship Id="rId20026ac503eb7d1b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/photos" TargetMode="External"/><Relationship Id="rId59206ac503eb830ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+dorsalis&amp;searchTax=" TargetMode="External"/><Relationship Id="rId97856ac503eb8311a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+invadens&amp;searchTax=" TargetMode="External"/><Relationship Id="rId57676ac503eb8319a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId77976ac503eb8380e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId97576ac503eb83cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf" TargetMode="External"/><Relationship Id="rId49256ac503eb83ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId19766ac503eb8417d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId76896ac503eb842fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId66926ac503eb8463a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17685" TargetMode="External"/><Relationship Id="rId17796ac503eb846fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98836ac503eb8487e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId90406ac503eb7d094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90406ac503eb7d094.jpg"/><Relationship Id="rId73986ac503eb81e04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73986ac503eb81e04.jpg"/><Relationship Id="rId25416ac503eb84c37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25416ac503eb84c37.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>