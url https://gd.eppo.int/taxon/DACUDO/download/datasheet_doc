--- v5 (2026-03-20)
+++ v6 (2026-04-09)
@@ -512,51 +512,51 @@
               <w:t xml:space="preserve"> (Hendel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oriental fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736469bca10518c10" w:history="1">
+            <w:hyperlink r:id="rId271769d720ec7d947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -572,51 +572,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504069bca10518c7e" w:history="1">
+            <w:hyperlink r:id="rId694669d720ec7d9b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -630,86 +630,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71176892" name="name894769bca1051921f" descr="14536.jpg"/>
+                  <wp:docPr id="50594687" name="name290469d720ec7df46" descr="14536.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14536.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId458669bca1051921d" cstate="print"/>
+                          <a:blip r:embed="rId144969d720ec7df44" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId138769bca10519385" w:history="1">
+            <w:hyperlink r:id="rId870269d720ec7e0ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -10699,105 +10699,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018) although there is currently no evidence that it has become established there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74865810" name="name208769bca1051e03d" descr="DACUDO_distribution_map.jpg"/>
+            <wp:docPr id="37294932" name="name632969d720ec82e25" descr="DACUDO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUDO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId530069bca1051e039" cstate="print"/>
+                    <a:blip r:embed="rId479369d720ec82e21" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> France (mainland), Italy (mainland)</w:t>
+        <w:t xml:space="preserve"> France (mainland), Greece (mainland), Italy (mainland), Spain (mainland)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Angola, Benin, Botswana, Burkina Faso, Burundi, Cabo Verde, Cameroon, Central African Republic, Chad, Comoros, Congo, Congo, The Democratic Republic of the, Cote d'Ivoire, Equatorial Guinea, Eritrea, Eswatini, Ethiopia, Gabon, Gambia, Ghana, Guinea, Guinea-Bissau, Kenya, Liberia, Madagascar, Malawi, Mali, Mauritania, Mauritius, Mayotte, Mozambique, Namibia, Niger, Nigeria, Reunion, Rwanda, Senegal, Sierra Leone, South Africa, Sudan, Tanzania, United Republic of, Togo, Uganda, Zambia, Zimbabwe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10837,51 +10837,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> United States of America (California, Hawaii)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Oceania:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Australia (Queensland), French Polynesia, New Zealand, Palau, Papua New Guinea</w:t>
+        <w:t xml:space="preserve"> Australia (Queensland), French Polynesia, Palau, Papua New Guinea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11620,87 +11620,87 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2014). Additionally, the presence of unidentified / possibly misidentified reference sequence in the Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sequences (both under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId180369bca1051e8db" w:history="1">
+      <w:hyperlink r:id="rId316269d720ec83669" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId262569bca1051e923" w:history="1">
+      <w:hyperlink r:id="rId932069d720ec836b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bactrocera invadens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
@@ -11721,51 +11721,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(BOLD). Sequences for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are available in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId847869bca1051e98e" w:history="1">
+      <w:hyperlink r:id="rId754869d720ec8371d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
@@ -12531,51 +12531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111669bca1051eee9" w:history="1">
+      <w:hyperlink r:id="rId702369d720ec83c95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13192,51 +13192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carica papaya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId713869bca1051f30a" w:history="1">
+      <w:hyperlink r:id="rId203769d720ec8412e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13465,51 +13465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Hendel) (Diptera: Tephritidae), Version 3.1. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 4.0, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId543069bca1051f4dd" w:history="1">
+      <w:hyperlink r:id="rId443769d720ec8431a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13907,51 +13907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 456-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId141369bca1051f7bb" w:history="1">
+      <w:hyperlink r:id="rId174069d720ec845f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12113</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14144,51 +14144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1355-1361.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId572169bca1051f932" w:history="1">
+      <w:hyperlink r:id="rId367669d720ec847a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14629,51 +14629,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId913569bca1051fc39" w:history="1">
+      <w:hyperlink r:id="rId668969d720ec84aca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/17685</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14739,51 +14739,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId210269bca1051fcee" w:history="1">
+      <w:hyperlink r:id="rId605869d720ec84b89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14954,90 +14954,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId482969bca1051fe5a" w:history="1">
+      <w:hyperlink r:id="rId539069d720ec84d0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36155872" name="name800269bca105200d8" descr="eu_funding_250.png"/>
+            <wp:docPr id="12612818" name="name632469d720ec84d81" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId928569bca105200d7" cstate="print"/>
+                    <a:blip r:embed="rId439269d720ec84d80" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -15135,137 +15135,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71863758">
+  <w:abstractNum w:abstractNumId="65029239">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45804407">
+    <w:lvl w:ilvl="0" w:tplc="47073740">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45804407" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47073740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45804407" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47073740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45804407" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47073740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45804407" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47073740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45804407" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47073740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45804407" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47073740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45804407" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47073740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45804407" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47073740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71863757">
+  <w:abstractNum w:abstractNumId="65029238">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20077619">
+    <w:lvl w:ilvl="0" w:tplc="63582934">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -16017,55 +16017,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71863757">
-    <w:abstractNumId w:val="71863757"/>
+  <w:num w:numId="65029238">
+    <w:abstractNumId w:val="65029238"/>
   </w:num>
-  <w:num w:numId="71863758">
-    <w:abstractNumId w:val="71863758"/>
+  <w:num w:numId="65029239">
+    <w:abstractNumId w:val="65029239"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27615,51 +27615,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId444681937" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId633772565" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId736469bca10518c10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId504069bca10518c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/categorization" TargetMode="External"/><Relationship Id="rId138769bca10519385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/photos" TargetMode="External"/><Relationship Id="rId180369bca1051e8db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+dorsalis&amp;searchTax=" TargetMode="External"/><Relationship Id="rId262569bca1051e923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+invadens&amp;searchTax=" TargetMode="External"/><Relationship Id="rId847869bca1051e98e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId111669bca1051eee9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId713869bca1051f30a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf" TargetMode="External"/><Relationship Id="rId543069bca1051f4dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId141369bca1051f7bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId572169bca1051f932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId913569bca1051fc39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17685" TargetMode="External"/><Relationship Id="rId210269bca1051fcee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId482969bca1051fe5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId458669bca1051921d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId458669bca1051921d.jpg"/><Relationship Id="rId530069bca1051e039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId530069bca1051e039.jpg"/><Relationship Id="rId928569bca105200d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId928569bca105200d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId826650154" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId984635605" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId271769d720ec7d947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId694669d720ec7d9b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/categorization" TargetMode="External"/><Relationship Id="rId870269d720ec7e0ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/photos" TargetMode="External"/><Relationship Id="rId316269d720ec83669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+dorsalis&amp;searchTax=" TargetMode="External"/><Relationship Id="rId932069d720ec836b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+invadens&amp;searchTax=" TargetMode="External"/><Relationship Id="rId754869d720ec8371d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId702369d720ec83c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId203769d720ec8412e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf" TargetMode="External"/><Relationship Id="rId443769d720ec8431a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId174069d720ec845f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId367669d720ec847a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId668969d720ec84aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17685" TargetMode="External"/><Relationship Id="rId605869d720ec84b89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId539069d720ec84d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId144969d720ec7df44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId144969d720ec7df44.jpg"/><Relationship Id="rId479369d720ec82e21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId479369d720ec82e21.jpg"/><Relationship Id="rId439269d720ec84d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId439269d720ec84d80.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>