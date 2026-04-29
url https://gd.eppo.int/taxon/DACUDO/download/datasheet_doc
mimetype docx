--- v6 (2026-04-09)
+++ v7 (2026-04-29)
@@ -512,51 +512,51 @@
               <w:t xml:space="preserve"> (Hendel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oriental fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271769d720ec7d947" w:history="1">
+            <w:hyperlink r:id="rId526869f1ad525c7b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -572,51 +572,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694669d720ec7d9b3" w:history="1">
+            <w:hyperlink r:id="rId256069f1ad525c83f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -630,86 +630,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="50594687" name="name290469d720ec7df46" descr="14536.jpg"/>
+                  <wp:docPr id="67731706" name="name735869f1ad525c907" descr="14536.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14536.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId144969d720ec7df44" cstate="print"/>
+                          <a:blip r:embed="rId899469f1ad525c906" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId870269d720ec7e0ae" w:history="1">
+            <w:hyperlink r:id="rId800669f1ad525ca0f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -10699,63 +10699,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018) although there is currently no evidence that it has become established there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37294932" name="name632969d720ec82e25" descr="DACUDO_distribution_map.jpg"/>
+            <wp:docPr id="87491038" name="name878969f1ad5261a51" descr="DACUDO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUDO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId479369d720ec82e21" cstate="print"/>
+                    <a:blip r:embed="rId878169f1ad5261a3e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11620,87 +11620,87 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2014). Additionally, the presence of unidentified / possibly misidentified reference sequence in the Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sequences (both under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId316269d720ec83669" w:history="1">
+      <w:hyperlink r:id="rId596269f1ad5262241" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId932069d720ec836b0" w:history="1">
+      <w:hyperlink r:id="rId171669f1ad5262289" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bactrocera invadens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
@@ -11721,51 +11721,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(BOLD). Sequences for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are available in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId754869d720ec8371d" w:history="1">
+      <w:hyperlink r:id="rId796369f1ad52622f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
@@ -12531,51 +12531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId702369d720ec83c95" w:history="1">
+      <w:hyperlink r:id="rId112469f1ad5262850" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13192,51 +13192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carica papaya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId203769d720ec8412e" w:history="1">
+      <w:hyperlink r:id="rId365969f1ad5262cec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13465,51 +13465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Hendel) (Diptera: Tephritidae), Version 3.1. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 4.0, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId443769d720ec8431a" w:history="1">
+      <w:hyperlink r:id="rId483869f1ad526309c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13907,51 +13907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 456-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId174069d720ec845f2" w:history="1">
+      <w:hyperlink r:id="rId242769f1ad5263389" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12113</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14144,51 +14144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1355-1361.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId367669d720ec847a5" w:history="1">
+      <w:hyperlink r:id="rId150769f1ad5263521" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14629,51 +14629,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId668969d720ec84aca" w:history="1">
+      <w:hyperlink r:id="rId244169f1ad5263838" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/17685</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14739,51 +14739,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId605869d720ec84b89" w:history="1">
+      <w:hyperlink r:id="rId264969f1ad526394f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14954,90 +14954,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId539069d720ec84d0f" w:history="1">
+      <w:hyperlink r:id="rId258969f1ad5263bb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="12612818" name="name632469d720ec84d81" descr="eu_funding_250.png"/>
+            <wp:docPr id="66725130" name="name262869f1ad5263c52" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId439269d720ec84d80" cstate="print"/>
+                    <a:blip r:embed="rId878869f1ad5263c51" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -15135,137 +15135,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65029239">
+  <w:abstractNum w:abstractNumId="93723718">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47073740">
+    <w:lvl w:ilvl="0" w:tplc="29976232">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47073740" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29976232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47073740" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29976232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47073740" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29976232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47073740" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29976232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47073740" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29976232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47073740" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29976232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47073740" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29976232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47073740" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29976232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65029238">
+  <w:abstractNum w:abstractNumId="93723717">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63582934">
+    <w:lvl w:ilvl="0" w:tplc="48358778">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -16017,55 +16017,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65029238">
-    <w:abstractNumId w:val="65029238"/>
+  <w:num w:numId="93723717">
+    <w:abstractNumId w:val="93723717"/>
   </w:num>
-  <w:num w:numId="65029239">
-    <w:abstractNumId w:val="65029239"/>
+  <w:num w:numId="93723718">
+    <w:abstractNumId w:val="93723718"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27615,51 +27615,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId826650154" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId984635605" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId271769d720ec7d947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId694669d720ec7d9b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/categorization" TargetMode="External"/><Relationship Id="rId870269d720ec7e0ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/photos" TargetMode="External"/><Relationship Id="rId316269d720ec83669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+dorsalis&amp;searchTax=" TargetMode="External"/><Relationship Id="rId932069d720ec836b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+invadens&amp;searchTax=" TargetMode="External"/><Relationship Id="rId754869d720ec8371d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId702369d720ec83c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId203769d720ec8412e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf" TargetMode="External"/><Relationship Id="rId443769d720ec8431a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId174069d720ec845f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId367669d720ec847a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId668969d720ec84aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17685" TargetMode="External"/><Relationship Id="rId605869d720ec84b89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId539069d720ec84d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId144969d720ec7df44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId144969d720ec7df44.jpg"/><Relationship Id="rId479369d720ec82e21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId479369d720ec82e21.jpg"/><Relationship Id="rId439269d720ec84d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId439269d720ec84d80.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId753167801" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId280697867" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId526869f1ad525c7b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId256069f1ad525c83f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/categorization" TargetMode="External"/><Relationship Id="rId800669f1ad525ca0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/photos" TargetMode="External"/><Relationship Id="rId596269f1ad5262241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+dorsalis&amp;searchTax=" TargetMode="External"/><Relationship Id="rId171669f1ad5262289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+invadens&amp;searchTax=" TargetMode="External"/><Relationship Id="rId796369f1ad52622f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId112469f1ad5262850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId365969f1ad5262cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf" TargetMode="External"/><Relationship Id="rId483869f1ad526309c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId242769f1ad5263389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId150769f1ad5263521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId244169f1ad5263838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17685" TargetMode="External"/><Relationship Id="rId264969f1ad526394f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId258969f1ad5263bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId899469f1ad525c906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId899469f1ad525c906.jpg"/><Relationship Id="rId878169f1ad5261a3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId878169f1ad5261a3e.jpg"/><Relationship Id="rId878869f1ad5263c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId878869f1ad5263c51.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>