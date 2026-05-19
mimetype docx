--- v7 (2026-04-29)
+++ v8 (2026-05-19)
@@ -512,51 +512,51 @@
               <w:t xml:space="preserve"> (Hendel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oriental fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526869f1ad525c7b9" w:history="1">
+            <w:hyperlink r:id="rId11446a0c432f0069e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -572,51 +572,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256069f1ad525c83f" w:history="1">
+            <w:hyperlink r:id="rId14986a0c432f0070a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -630,86 +630,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67731706" name="name735869f1ad525c907" descr="14536.jpg"/>
+                  <wp:docPr id="11971353" name="name47086a0c432f00e9e" descr="14536.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14536.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId899469f1ad525c906" cstate="print"/>
+                          <a:blip r:embed="rId62146a0c432f00e9b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId800669f1ad525ca0f" w:history="1">
+            <w:hyperlink r:id="rId23556a0c432f00ff6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -10699,63 +10699,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018) although there is currently no evidence that it has become established there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87491038" name="name878969f1ad5261a51" descr="DACUDO_distribution_map.jpg"/>
+            <wp:docPr id="42038509" name="name34706a0c432f05d53" descr="DACUDO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUDO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId878169f1ad5261a3e" cstate="print"/>
+                    <a:blip r:embed="rId72636a0c432f05d4e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11620,87 +11620,87 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2014). Additionally, the presence of unidentified / possibly misidentified reference sequence in the Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sequences (both under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId596269f1ad5262241" w:history="1">
+      <w:hyperlink r:id="rId44146a0c432f065d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId171669f1ad5262289" w:history="1">
+      <w:hyperlink r:id="rId85546a0c432f06623" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bactrocera invadens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
@@ -11721,51 +11721,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(BOLD). Sequences for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are available in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId796369f1ad52622f4" w:history="1">
+      <w:hyperlink r:id="rId99036a0c432f066b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
@@ -12531,51 +12531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId112469f1ad5262850" w:history="1">
+      <w:hyperlink r:id="rId98826a0c432f06c4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13192,51 +13192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carica papaya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId365969f1ad5262cec" w:history="1">
+      <w:hyperlink r:id="rId19496a0c432f070c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13465,51 +13465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Hendel) (Diptera: Tephritidae), Version 3.1. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 4.0, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId483869f1ad526309c" w:history="1">
+      <w:hyperlink r:id="rId64716a0c432f0729c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13907,51 +13907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 456-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId242769f1ad5263389" w:history="1">
+      <w:hyperlink r:id="rId40966a0c432f07591" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12113</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14144,51 +14144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1355-1361.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId150769f1ad5263521" w:history="1">
+      <w:hyperlink r:id="rId31886a0c432f0770c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14629,51 +14629,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId244169f1ad5263838" w:history="1">
+      <w:hyperlink r:id="rId90406a0c432f07a3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/17685</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14739,51 +14739,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264969f1ad526394f" w:history="1">
+      <w:hyperlink r:id="rId93206a0c432f07af2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14954,90 +14954,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId258969f1ad5263bb6" w:history="1">
+      <w:hyperlink r:id="rId39516a0c432f07c62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66725130" name="name262869f1ad5263c52" descr="eu_funding_250.png"/>
+            <wp:docPr id="95208231" name="name97986a0c432f0812c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId878869f1ad5263c51" cstate="print"/>
+                    <a:blip r:embed="rId41956a0c432f0812b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -15135,137 +15135,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93723718">
+  <w:abstractNum w:abstractNumId="42489169">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29976232">
+    <w:lvl w:ilvl="0" w:tplc="92909095">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29976232" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92909095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29976232" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92909095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29976232" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92909095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29976232" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92909095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29976232" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92909095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29976232" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92909095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29976232" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92909095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29976232" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92909095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93723717">
+  <w:abstractNum w:abstractNumId="42489168">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48358778">
+    <w:lvl w:ilvl="0" w:tplc="12409783">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -16017,55 +16017,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93723717">
-    <w:abstractNumId w:val="93723717"/>
+  <w:num w:numId="42489168">
+    <w:abstractNumId w:val="42489168"/>
   </w:num>
-  <w:num w:numId="93723718">
-    <w:abstractNumId w:val="93723718"/>
+  <w:num w:numId="42489169">
+    <w:abstractNumId w:val="42489169"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27615,51 +27615,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId753167801" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId280697867" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId526869f1ad525c7b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId256069f1ad525c83f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/categorization" TargetMode="External"/><Relationship Id="rId800669f1ad525ca0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/photos" TargetMode="External"/><Relationship Id="rId596269f1ad5262241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+dorsalis&amp;searchTax=" TargetMode="External"/><Relationship Id="rId171669f1ad5262289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+invadens&amp;searchTax=" TargetMode="External"/><Relationship Id="rId796369f1ad52622f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId112469f1ad5262850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId365969f1ad5262cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf" TargetMode="External"/><Relationship Id="rId483869f1ad526309c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId242769f1ad5263389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId150769f1ad5263521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId244169f1ad5263838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17685" TargetMode="External"/><Relationship Id="rId264969f1ad526394f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId258969f1ad5263bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId899469f1ad525c906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId899469f1ad525c906.jpg"/><Relationship Id="rId878169f1ad5261a3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId878169f1ad5261a3e.jpg"/><Relationship Id="rId878869f1ad5263c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId878869f1ad5263c51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId887782403" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId901183145" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11446a0c432f0069e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId14986a0c432f0070a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/categorization" TargetMode="External"/><Relationship Id="rId23556a0c432f00ff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/photos" TargetMode="External"/><Relationship Id="rId44146a0c432f065d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+dorsalis&amp;searchTax=" TargetMode="External"/><Relationship Id="rId85546a0c432f06623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+invadens&amp;searchTax=" TargetMode="External"/><Relationship Id="rId99036a0c432f066b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId98826a0c432f06c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId19496a0c432f070c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf" TargetMode="External"/><Relationship Id="rId64716a0c432f0729c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId40966a0c432f07591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId31886a0c432f0770c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId90406a0c432f07a3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17685" TargetMode="External"/><Relationship Id="rId93206a0c432f07af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39516a0c432f07c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId62146a0c432f00e9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62146a0c432f00e9b.jpg"/><Relationship Id="rId72636a0c432f05d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72636a0c432f05d4e.jpg"/><Relationship Id="rId41956a0c432f0812b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41956a0c432f0812b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>