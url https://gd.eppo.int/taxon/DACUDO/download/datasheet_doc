--- v8 (2026-05-19)
+++ v9 (2026-06-08)
@@ -512,51 +512,51 @@
               <w:t xml:space="preserve"> (Hendel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oriental fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11446a0c432f0069e" w:history="1">
+            <w:hyperlink r:id="rId23716a26b06852800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -572,51 +572,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14986a0c432f0070a" w:history="1">
+            <w:hyperlink r:id="rId22066a26b06852876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -630,86 +630,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11971353" name="name47086a0c432f00e9e" descr="14536.jpg"/>
+                  <wp:docPr id="49704630" name="name54046a26b06852f06" descr="14536.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14536.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId62146a0c432f00e9b" cstate="print"/>
+                          <a:blip r:embed="rId15716a26b06852f04" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId23556a0c432f00ff6" w:history="1">
+            <w:hyperlink r:id="rId74486a26b06853059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -10699,63 +10699,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018) although there is currently no evidence that it has become established there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42038509" name="name34706a0c432f05d53" descr="DACUDO_distribution_map.jpg"/>
+            <wp:docPr id="91772240" name="name18356a26b06858247" descr="DACUDO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUDO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72636a0c432f05d4e" cstate="print"/>
+                    <a:blip r:embed="rId34326a26b06858242" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11620,87 +11620,87 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2014). Additionally, the presence of unidentified / possibly misidentified reference sequence in the Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sequences (both under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44146a0c432f065d9" w:history="1">
+      <w:hyperlink r:id="rId94566a26b06858ccc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85546a0c432f06623" w:history="1">
+      <w:hyperlink r:id="rId12756a26b06858d17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bactrocera invadens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
@@ -11721,51 +11721,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(BOLD). Sequences for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are available in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99036a0c432f066b1" w:history="1">
+      <w:hyperlink r:id="rId42476a26b06858d81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
@@ -12531,51 +12531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98826a0c432f06c4c" w:history="1">
+      <w:hyperlink r:id="rId93026a26b068592ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13192,51 +13192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carica papaya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19496a0c432f070c4" w:history="1">
+      <w:hyperlink r:id="rId39046a26b0685972a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13465,51 +13465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Hendel) (Diptera: Tephritidae), Version 3.1. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 4.0, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64716a0c432f0729c" w:history="1">
+      <w:hyperlink r:id="rId93676a26b06859906" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13907,51 +13907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 456-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40966a0c432f07591" w:history="1">
+      <w:hyperlink r:id="rId97706a26b06859bd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12113</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14144,51 +14144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1355-1361.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31886a0c432f0770c" w:history="1">
+      <w:hyperlink r:id="rId83146a26b06859d7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14629,51 +14629,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90406a0c432f07a3b" w:history="1">
+      <w:hyperlink r:id="rId16666a26b0685a099" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/17685</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14739,51 +14739,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93206a0c432f07af2" w:history="1">
+      <w:hyperlink r:id="rId36596a26b0685a150" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14954,90 +14954,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39516a0c432f07c62" w:history="1">
+      <w:hyperlink r:id="rId95486a26b0685a2be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95208231" name="name97986a0c432f0812c" descr="eu_funding_250.png"/>
+            <wp:docPr id="76448707" name="name89746a26b0685a377" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41956a0c432f0812b" cstate="print"/>
+                    <a:blip r:embed="rId81666a26b0685a376" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -15135,137 +15135,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42489169">
+  <w:abstractNum w:abstractNumId="25247402">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92909095">
+    <w:lvl w:ilvl="0" w:tplc="14523020">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92909095" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14523020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92909095" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14523020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92909095" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14523020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92909095" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14523020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92909095" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14523020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92909095" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14523020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92909095" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14523020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92909095" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14523020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42489168">
+  <w:abstractNum w:abstractNumId="25247401">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12409783">
+    <w:lvl w:ilvl="0" w:tplc="68204293">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -16017,55 +16017,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42489168">
-    <w:abstractNumId w:val="42489168"/>
+  <w:num w:numId="25247401">
+    <w:abstractNumId w:val="25247401"/>
   </w:num>
-  <w:num w:numId="42489169">
-    <w:abstractNumId w:val="42489169"/>
+  <w:num w:numId="25247402">
+    <w:abstractNumId w:val="25247402"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27615,51 +27615,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId887782403" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId901183145" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11446a0c432f0069e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId14986a0c432f0070a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/categorization" TargetMode="External"/><Relationship Id="rId23556a0c432f00ff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/photos" TargetMode="External"/><Relationship Id="rId44146a0c432f065d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+dorsalis&amp;searchTax=" TargetMode="External"/><Relationship Id="rId85546a0c432f06623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+invadens&amp;searchTax=" TargetMode="External"/><Relationship Id="rId99036a0c432f066b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId98826a0c432f06c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId19496a0c432f070c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf" TargetMode="External"/><Relationship Id="rId64716a0c432f0729c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId40966a0c432f07591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId31886a0c432f0770c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId90406a0c432f07a3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17685" TargetMode="External"/><Relationship Id="rId93206a0c432f07af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39516a0c432f07c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId62146a0c432f00e9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62146a0c432f00e9b.jpg"/><Relationship Id="rId72636a0c432f05d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72636a0c432f05d4e.jpg"/><Relationship Id="rId41956a0c432f0812b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41956a0c432f0812b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId102236082" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId754748874" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23716a26b06852800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId22066a26b06852876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/categorization" TargetMode="External"/><Relationship Id="rId74486a26b06853059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/photos" TargetMode="External"/><Relationship Id="rId94566a26b06858ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+dorsalis&amp;searchTax=" TargetMode="External"/><Relationship Id="rId12756a26b06858d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+invadens&amp;searchTax=" TargetMode="External"/><Relationship Id="rId42476a26b06858d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId93026a26b068592ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId39046a26b0685972a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf" TargetMode="External"/><Relationship Id="rId93676a26b06859906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId97706a26b06859bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId83146a26b06859d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId16666a26b0685a099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17685" TargetMode="External"/><Relationship Id="rId36596a26b0685a150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95486a26b0685a2be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId15716a26b06852f04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15716a26b06852f04.jpg"/><Relationship Id="rId34326a26b06858242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34326a26b06858242.jpg"/><Relationship Id="rId81666a26b0685a376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81666a26b0685a376.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>