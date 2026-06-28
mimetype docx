--- v9 (2026-06-08)
+++ v10 (2026-06-28)
@@ -512,51 +512,51 @@
               <w:t xml:space="preserve"> (Hendel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oriental fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23716a26b06852800" w:history="1">
+            <w:hyperlink r:id="rId55256a4143325c40e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -572,51 +572,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22066a26b06852876" w:history="1">
+            <w:hyperlink r:id="rId88386a4143325c47d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -630,86 +630,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49704630" name="name54046a26b06852f06" descr="14536.jpg"/>
+                  <wp:docPr id="97678250" name="name49596a4143325cb4e" descr="14536.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14536.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15716a26b06852f04" cstate="print"/>
+                          <a:blip r:embed="rId12436a4143325cb4b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74486a26b06853059" w:history="1">
+            <w:hyperlink r:id="rId94736a4143325cc91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -10699,63 +10699,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018) although there is currently no evidence that it has become established there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91772240" name="name18356a26b06858247" descr="DACUDO_distribution_map.jpg"/>
+            <wp:docPr id="83722024" name="name49946a41433262cbc" descr="DACUDO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUDO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34326a26b06858242" cstate="print"/>
+                    <a:blip r:embed="rId88746a41433262cb9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11620,87 +11620,87 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2014). Additionally, the presence of unidentified / possibly misidentified reference sequence in the Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sequences (both under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94566a26b06858ccc" w:history="1">
+      <w:hyperlink r:id="rId62326a414332637f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12756a26b06858d17" w:history="1">
+      <w:hyperlink r:id="rId28706a41433263857" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bactrocera invadens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
@@ -11721,51 +11721,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(BOLD). Sequences for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are available in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42476a26b06858d81" w:history="1">
+      <w:hyperlink r:id="rId52796a414332638d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
@@ -12531,51 +12531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93026a26b068592ec" w:history="1">
+      <w:hyperlink r:id="rId17186a41433263e69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13192,51 +13192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carica papaya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39046a26b0685972a" w:history="1">
+      <w:hyperlink r:id="rId60646a414332642ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13465,51 +13465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Hendel) (Diptera: Tephritidae), Version 3.1. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 4.0, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93676a26b06859906" w:history="1">
+      <w:hyperlink r:id="rId27266a4143326448e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13907,51 +13907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 456-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97706a26b06859bd5" w:history="1">
+      <w:hyperlink r:id="rId87056a41433264774" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12113</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14144,51 +14144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1355-1361.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83146a26b06859d7d" w:history="1">
+      <w:hyperlink r:id="rId77326a414332648ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14629,51 +14629,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16666a26b0685a099" w:history="1">
+      <w:hyperlink r:id="rId99216a41433264c32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/17685</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14739,51 +14739,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36596a26b0685a150" w:history="1">
+      <w:hyperlink r:id="rId67286a41433264cee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14954,90 +14954,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95486a26b0685a2be" w:history="1">
+      <w:hyperlink r:id="rId10546a41433264e6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76448707" name="name89746a26b0685a377" descr="eu_funding_250.png"/>
+            <wp:docPr id="86671709" name="name79726a414332651f6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81666a26b0685a376" cstate="print"/>
+                    <a:blip r:embed="rId33286a414332651f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -15135,137 +15135,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25247402">
+  <w:abstractNum w:abstractNumId="14930577">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14523020">
+    <w:lvl w:ilvl="0" w:tplc="30055247">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14523020" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30055247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14523020" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30055247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14523020" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30055247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14523020" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30055247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14523020" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30055247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14523020" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30055247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14523020" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30055247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14523020" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30055247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25247401">
+  <w:abstractNum w:abstractNumId="14930576">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68204293">
+    <w:lvl w:ilvl="0" w:tplc="31118208">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -16017,55 +16017,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25247401">
-    <w:abstractNumId w:val="25247401"/>
+  <w:num w:numId="14930576">
+    <w:abstractNumId w:val="14930576"/>
   </w:num>
-  <w:num w:numId="25247402">
-    <w:abstractNumId w:val="25247402"/>
+  <w:num w:numId="14930577">
+    <w:abstractNumId w:val="14930577"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27615,51 +27615,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId102236082" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId754748874" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23716a26b06852800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId22066a26b06852876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/categorization" TargetMode="External"/><Relationship Id="rId74486a26b06853059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/photos" TargetMode="External"/><Relationship Id="rId94566a26b06858ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+dorsalis&amp;searchTax=" TargetMode="External"/><Relationship Id="rId12756a26b06858d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+invadens&amp;searchTax=" TargetMode="External"/><Relationship Id="rId42476a26b06858d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId93026a26b068592ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId39046a26b0685972a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf" TargetMode="External"/><Relationship Id="rId93676a26b06859906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId97706a26b06859bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId83146a26b06859d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId16666a26b0685a099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17685" TargetMode="External"/><Relationship Id="rId36596a26b0685a150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95486a26b0685a2be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId15716a26b06852f04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15716a26b06852f04.jpg"/><Relationship Id="rId34326a26b06858242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34326a26b06858242.jpg"/><Relationship Id="rId81666a26b0685a376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81666a26b0685a376.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId754981419" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId970212049" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55256a4143325c40e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId88386a4143325c47d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/categorization" TargetMode="External"/><Relationship Id="rId94736a4143325cc91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/photos" TargetMode="External"/><Relationship Id="rId62326a414332637f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+dorsalis&amp;searchTax=" TargetMode="External"/><Relationship Id="rId28706a41433263857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+invadens&amp;searchTax=" TargetMode="External"/><Relationship Id="rId52796a414332638d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId17186a41433263e69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId60646a414332642ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf" TargetMode="External"/><Relationship Id="rId27266a4143326448e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId87056a41433264774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId77326a414332648ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId99216a41433264c32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17685" TargetMode="External"/><Relationship Id="rId67286a41433264cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10546a41433264e6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId12436a4143325cb4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12436a4143325cb4b.jpg"/><Relationship Id="rId88746a41433262cb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88746a41433262cb9.jpg"/><Relationship Id="rId33286a414332651f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33286a414332651f4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>