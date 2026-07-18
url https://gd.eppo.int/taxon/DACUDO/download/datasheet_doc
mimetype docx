--- v10 (2026-06-28)
+++ v11 (2026-07-18)
@@ -512,51 +512,51 @@
               <w:t xml:space="preserve"> (Hendel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oriental fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55256a4143325c40e" w:history="1">
+            <w:hyperlink r:id="rId65336a5bde814cbdb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -572,51 +572,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88386a4143325c47d" w:history="1">
+            <w:hyperlink r:id="rId22996a5bde814cc43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -630,86 +630,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97678250" name="name49596a4143325cb4e" descr="14536.jpg"/>
+                  <wp:docPr id="72193250" name="name27536a5bde814d1ca" descr="14536.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14536.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12436a4143325cb4b" cstate="print"/>
+                          <a:blip r:embed="rId95556a5bde814d1c9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId94736a4143325cc91" w:history="1">
+            <w:hyperlink r:id="rId88096a5bde814d2fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -10699,63 +10699,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018) although there is currently no evidence that it has become established there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83722024" name="name49946a41433262cbc" descr="DACUDO_distribution_map.jpg"/>
+            <wp:docPr id="18582689" name="name92116a5bde815251b" descr="DACUDO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUDO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88746a41433262cb9" cstate="print"/>
+                    <a:blip r:embed="rId53336a5bde8152518" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11620,87 +11620,87 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2014). Additionally, the presence of unidentified / possibly misidentified reference sequence in the Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sequences (both under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62326a414332637f7" w:history="1">
+      <w:hyperlink r:id="rId30226a5bde8152e10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28706a41433263857" w:history="1">
+      <w:hyperlink r:id="rId72536a5bde8152e5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bactrocera invadens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
@@ -11721,51 +11721,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(BOLD). Sequences for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are available in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52796a414332638d7" w:history="1">
+      <w:hyperlink r:id="rId47856a5bde8152ec5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
@@ -12531,51 +12531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17186a41433263e69" w:history="1">
+      <w:hyperlink r:id="rId92946a5bde8153426" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13192,51 +13192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carica papaya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60646a414332642ad" w:history="1">
+      <w:hyperlink r:id="rId99516a5bde815384a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13465,51 +13465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Hendel) (Diptera: Tephritidae), Version 3.1. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 4.0, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27266a4143326448e" w:history="1">
+      <w:hyperlink r:id="rId28306a5bde8153a08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13907,51 +13907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 456-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87056a41433264774" w:history="1">
+      <w:hyperlink r:id="rId22466a5bde8153cdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12113</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14144,51 +14144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1355-1361.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77326a414332648ff" w:history="1">
+      <w:hyperlink r:id="rId89586a5bde8153e5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14629,51 +14629,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99216a41433264c32" w:history="1">
+      <w:hyperlink r:id="rId20006a5bde815419a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/17685</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14739,51 +14739,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67286a41433264cee" w:history="1">
+      <w:hyperlink r:id="rId50676a5bde8154252" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14954,90 +14954,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10546a41433264e6c" w:history="1">
+      <w:hyperlink r:id="rId98586a5bde81543be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="86671709" name="name79726a414332651f6" descr="eu_funding_250.png"/>
+            <wp:docPr id="71722701" name="name80986a5bde815472f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33286a414332651f4" cstate="print"/>
+                    <a:blip r:embed="rId55006a5bde815472e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -15135,137 +15135,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14930577">
+  <w:abstractNum w:abstractNumId="30544296">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30055247">
+    <w:lvl w:ilvl="0" w:tplc="56105417">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30055247" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56105417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30055247" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56105417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30055247" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56105417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30055247" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56105417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30055247" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56105417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30055247" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56105417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30055247" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56105417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30055247" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56105417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14930576">
+  <w:abstractNum w:abstractNumId="30544295">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31118208">
+    <w:lvl w:ilvl="0" w:tplc="71643931">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -16017,55 +16017,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14930576">
-    <w:abstractNumId w:val="14930576"/>
+  <w:num w:numId="30544295">
+    <w:abstractNumId w:val="30544295"/>
   </w:num>
-  <w:num w:numId="14930577">
-    <w:abstractNumId w:val="14930577"/>
+  <w:num w:numId="30544296">
+    <w:abstractNumId w:val="30544296"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27615,51 +27615,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId754981419" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId970212049" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55256a4143325c40e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId88386a4143325c47d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/categorization" TargetMode="External"/><Relationship Id="rId94736a4143325cc91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/photos" TargetMode="External"/><Relationship Id="rId62326a414332637f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+dorsalis&amp;searchTax=" TargetMode="External"/><Relationship Id="rId28706a41433263857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+invadens&amp;searchTax=" TargetMode="External"/><Relationship Id="rId52796a414332638d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId17186a41433263e69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId60646a414332642ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf" TargetMode="External"/><Relationship Id="rId27266a4143326448e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId87056a41433264774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId77326a414332648ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId99216a41433264c32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17685" TargetMode="External"/><Relationship Id="rId67286a41433264cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10546a41433264e6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId12436a4143325cb4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12436a4143325cb4b.jpg"/><Relationship Id="rId88746a41433262cb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88746a41433262cb9.jpg"/><Relationship Id="rId33286a414332651f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33286a414332651f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId770039960" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId291574323" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65336a5bde814cbdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId22996a5bde814cc43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/categorization" TargetMode="External"/><Relationship Id="rId88096a5bde814d2fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/photos" TargetMode="External"/><Relationship Id="rId30226a5bde8152e10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+dorsalis&amp;searchTax=" TargetMode="External"/><Relationship Id="rId72536a5bde8152e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+invadens&amp;searchTax=" TargetMode="External"/><Relationship Id="rId47856a5bde8152ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId92946a5bde8153426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId99516a5bde815384a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf" TargetMode="External"/><Relationship Id="rId28306a5bde8153a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId22466a5bde8153cdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId89586a5bde8153e5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId20006a5bde815419a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17685" TargetMode="External"/><Relationship Id="rId50676a5bde8154252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98586a5bde81543be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId95556a5bde814d1c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95556a5bde814d1c9.jpg"/><Relationship Id="rId53336a5bde8152518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53336a5bde8152518.jpg"/><Relationship Id="rId55006a5bde815472e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55006a5bde815472e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>