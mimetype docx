--- v11 (2026-07-18)
+++ v12 (2026-08-08)
@@ -512,51 +512,51 @@
               <w:t xml:space="preserve"> (Hendel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oriental fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65336a5bde814cbdb" w:history="1">
+            <w:hyperlink r:id="rId95146a7703f77fb41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -572,51 +572,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22996a5bde814cc43" w:history="1">
+            <w:hyperlink r:id="rId23446a7703f77fbb2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -630,86 +630,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="72193250" name="name27536a5bde814d1ca" descr="14536.jpg"/>
+                  <wp:docPr id="7137044" name="name74766a7703f782071" descr="14536.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14536.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId95556a5bde814d1c9" cstate="print"/>
+                          <a:blip r:embed="rId31346a7703f78206d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88096a5bde814d2fe" w:history="1">
+            <w:hyperlink r:id="rId15296a7703f782171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -10699,63 +10699,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018) although there is currently no evidence that it has become established there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18582689" name="name92116a5bde815251b" descr="DACUDO_distribution_map.jpg"/>
+            <wp:docPr id="44058316" name="name38836a7703f78ff99" descr="DACUDO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUDO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53336a5bde8152518" cstate="print"/>
+                    <a:blip r:embed="rId96636a7703f78ff95" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11620,87 +11620,87 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2014). Additionally, the presence of unidentified / possibly misidentified reference sequence in the Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sequences (both under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30226a5bde8152e10" w:history="1">
+      <w:hyperlink r:id="rId39276a7703f790885" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72536a5bde8152e5b" w:history="1">
+      <w:hyperlink r:id="rId79246a7703f7908d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bactrocera invadens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
@@ -11721,51 +11721,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(BOLD). Sequences for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are available in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47856a5bde8152ec5" w:history="1">
+      <w:hyperlink r:id="rId95986a7703f790946" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
@@ -12531,51 +12531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92946a5bde8153426" w:history="1">
+      <w:hyperlink r:id="rId28616a7703f790eb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13192,51 +13192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carica papaya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99516a5bde815384a" w:history="1">
+      <w:hyperlink r:id="rId54376a7703f791307" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13465,51 +13465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Hendel) (Diptera: Tephritidae), Version 3.1. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 4.0, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28306a5bde8153a08" w:history="1">
+      <w:hyperlink r:id="rId47346a7703f7914c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13907,51 +13907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 456-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22466a5bde8153cdc" w:history="1">
+      <w:hyperlink r:id="rId90556a7703f793707" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12113</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14144,51 +14144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1355-1361.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89586a5bde8153e5d" w:history="1">
+      <w:hyperlink r:id="rId72746a7703f7938a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14629,51 +14629,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20006a5bde815419a" w:history="1">
+      <w:hyperlink r:id="rId20226a7703f793c1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/17685</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14739,51 +14739,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50676a5bde8154252" w:history="1">
+      <w:hyperlink r:id="rId36696a7703f793ce3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14954,90 +14954,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98586a5bde81543be" w:history="1">
+      <w:hyperlink r:id="rId19386a7703f793e63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71722701" name="name80986a5bde815472f" descr="eu_funding_250.png"/>
+            <wp:docPr id="88353747" name="name91696a7703f7946b7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55006a5bde815472e" cstate="print"/>
+                    <a:blip r:embed="rId37506a7703f7946b6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -15135,137 +15135,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30544296">
+  <w:abstractNum w:abstractNumId="63758949">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56105417">
+    <w:lvl w:ilvl="0" w:tplc="55091526">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56105417" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55091526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56105417" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55091526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56105417" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55091526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56105417" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55091526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56105417" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55091526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56105417" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55091526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56105417" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55091526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56105417" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55091526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30544295">
+  <w:abstractNum w:abstractNumId="63758948">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71643931">
+    <w:lvl w:ilvl="0" w:tplc="13360520">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -16017,55 +16017,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30544295">
-    <w:abstractNumId w:val="30544295"/>
+  <w:num w:numId="63758948">
+    <w:abstractNumId w:val="63758948"/>
   </w:num>
-  <w:num w:numId="30544296">
-    <w:abstractNumId w:val="30544296"/>
+  <w:num w:numId="63758949">
+    <w:abstractNumId w:val="63758949"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27615,51 +27615,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId770039960" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId291574323" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65336a5bde814cbdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId22996a5bde814cc43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/categorization" TargetMode="External"/><Relationship Id="rId88096a5bde814d2fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/photos" TargetMode="External"/><Relationship Id="rId30226a5bde8152e10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+dorsalis&amp;searchTax=" TargetMode="External"/><Relationship Id="rId72536a5bde8152e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+invadens&amp;searchTax=" TargetMode="External"/><Relationship Id="rId47856a5bde8152ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId92946a5bde8153426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId99516a5bde815384a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf" TargetMode="External"/><Relationship Id="rId28306a5bde8153a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId22466a5bde8153cdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId89586a5bde8153e5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId20006a5bde815419a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17685" TargetMode="External"/><Relationship Id="rId50676a5bde8154252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98586a5bde81543be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId95556a5bde814d1c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95556a5bde814d1c9.jpg"/><Relationship Id="rId53336a5bde8152518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53336a5bde8152518.jpg"/><Relationship Id="rId55006a5bde815472e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55006a5bde815472e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId431615629" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId752423143" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95146a7703f77fb41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId23446a7703f77fbb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/categorization" TargetMode="External"/><Relationship Id="rId15296a7703f782171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/photos" TargetMode="External"/><Relationship Id="rId39276a7703f790885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+dorsalis&amp;searchTax=" TargetMode="External"/><Relationship Id="rId79246a7703f7908d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+invadens&amp;searchTax=" TargetMode="External"/><Relationship Id="rId95986a7703f790946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId28616a7703f790eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId54376a7703f791307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf" TargetMode="External"/><Relationship Id="rId47346a7703f7914c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId90556a7703f793707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId72746a7703f7938a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId20226a7703f793c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17685" TargetMode="External"/><Relationship Id="rId36696a7703f793ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19386a7703f793e63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId31346a7703f78206d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31346a7703f78206d.jpg"/><Relationship Id="rId96636a7703f78ff95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96636a7703f78ff95.jpg"/><Relationship Id="rId37506a7703f7946b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37506a7703f7946b6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>