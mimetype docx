--- v12 (2026-08-08)
+++ v13 (2026-09-01)
@@ -512,51 +512,51 @@
               <w:t xml:space="preserve"> (Hendel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oriental fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95146a7703f77fb41" w:history="1">
+            <w:hyperlink r:id="rId77846a961bf008823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -572,51 +572,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23446a7703f77fbb2" w:history="1">
+            <w:hyperlink r:id="rId62856a961bf00888e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -630,86 +630,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7137044" name="name74766a7703f782071" descr="14536.jpg"/>
+                  <wp:docPr id="3023022" name="name25066a961bf00913b" descr="14536.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14536.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31346a7703f78206d" cstate="print"/>
+                          <a:blip r:embed="rId88096a961bf009139" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15296a7703f782171" w:history="1">
+            <w:hyperlink r:id="rId69526a961bf00921f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -10699,63 +10699,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018) although there is currently no evidence that it has become established there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44058316" name="name38836a7703f78ff99" descr="DACUDO_distribution_map.jpg"/>
+            <wp:docPr id="36501992" name="name20286a961bf00dff0" descr="DACUDO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUDO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96636a7703f78ff95" cstate="print"/>
+                    <a:blip r:embed="rId17336a961bf00dfee" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11620,87 +11620,87 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2014). Additionally, the presence of unidentified / possibly misidentified reference sequence in the Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sequences (both under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39276a7703f790885" w:history="1">
+      <w:hyperlink r:id="rId57426a961bf00e7f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79246a7703f7908d2" w:history="1">
+      <w:hyperlink r:id="rId56716a961bf00e83a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bactrocera invadens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
@@ -11721,51 +11721,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(BOLD). Sequences for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are available in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95986a7703f790946" w:history="1">
+      <w:hyperlink r:id="rId81506a961bf00e8a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
@@ -12531,51 +12531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28616a7703f790eb6" w:history="1">
+      <w:hyperlink r:id="rId27836a961bf00ee64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13192,51 +13192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carica papaya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54376a7703f791307" w:history="1">
+      <w:hyperlink r:id="rId72376a961bf00f2b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13465,51 +13465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Hendel) (Diptera: Tephritidae), Version 3.1. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 4.0, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47346a7703f7914c8" w:history="1">
+      <w:hyperlink r:id="rId61406a961bf00f46e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13907,51 +13907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 456-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90556a7703f793707" w:history="1">
+      <w:hyperlink r:id="rId46776a961bf00f756" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12113</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14144,51 +14144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1355-1361.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72746a7703f7938a9" w:history="1">
+      <w:hyperlink r:id="rId50246a961bf00f8eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14629,51 +14629,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20226a7703f793c1b" w:history="1">
+      <w:hyperlink r:id="rId28576a961bf00fe15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/17685</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14739,51 +14739,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera dorsalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36696a7703f793ce3" w:history="1">
+      <w:hyperlink r:id="rId94646a961bf00ff35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14954,90 +14954,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19386a7703f793e63" w:history="1">
+      <w:hyperlink r:id="rId54766a961bf0101ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88353747" name="name91696a7703f7946b7" descr="eu_funding_250.png"/>
+            <wp:docPr id="37340051" name="name69786a961bf010294" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37506a7703f7946b6" cstate="print"/>
+                    <a:blip r:embed="rId93226a961bf010293" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -15135,137 +15135,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63758949">
+  <w:abstractNum w:abstractNumId="10828909">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55091526">
+    <w:lvl w:ilvl="0" w:tplc="41222204">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55091526" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41222204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55091526" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41222204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55091526" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41222204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55091526" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41222204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55091526" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41222204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55091526" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41222204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55091526" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41222204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55091526" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41222204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63758948">
+  <w:abstractNum w:abstractNumId="10828908">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13360520">
+    <w:lvl w:ilvl="0" w:tplc="74773496">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -16017,55 +16017,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63758948">
-    <w:abstractNumId w:val="63758948"/>
+  <w:num w:numId="10828908">
+    <w:abstractNumId w:val="10828908"/>
   </w:num>
-  <w:num w:numId="63758949">
-    <w:abstractNumId w:val="63758949"/>
+  <w:num w:numId="10828909">
+    <w:abstractNumId w:val="10828909"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27615,51 +27615,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId431615629" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId752423143" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95146a7703f77fb41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId23446a7703f77fbb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/categorization" TargetMode="External"/><Relationship Id="rId15296a7703f782171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/photos" TargetMode="External"/><Relationship Id="rId39276a7703f790885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+dorsalis&amp;searchTax=" TargetMode="External"/><Relationship Id="rId79246a7703f7908d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+invadens&amp;searchTax=" TargetMode="External"/><Relationship Id="rId95986a7703f790946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId28616a7703f790eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId54376a7703f791307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf" TargetMode="External"/><Relationship Id="rId47346a7703f7914c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId90556a7703f793707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId72746a7703f7938a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId20226a7703f793c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17685" TargetMode="External"/><Relationship Id="rId36696a7703f793ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19386a7703f793e63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId31346a7703f78206d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31346a7703f78206d.jpg"/><Relationship Id="rId96636a7703f78ff95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96636a7703f78ff95.jpg"/><Relationship Id="rId37506a7703f7946b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37506a7703f7946b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId720164870" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId972102252" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77846a961bf008823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId62856a961bf00888e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/categorization" TargetMode="External"/><Relationship Id="rId69526a961bf00921f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUDO/photos" TargetMode="External"/><Relationship Id="rId57426a961bf00e7f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+dorsalis&amp;searchTax=" TargetMode="External"/><Relationship Id="rId56716a961bf00e83a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Bactrocera+invadens&amp;searchTax=" TargetMode="External"/><Relationship Id="rId81506a961bf00e8a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUDO/" TargetMode="External"/><Relationship Id="rId27836a961bf00ee64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId72376a961bf00f2b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2019/02/PT_32_2018_En_VHT_Bactr_papaya_2018-04-21_WithCover.pdf" TargetMode="External"/><Relationship Id="rId61406a961bf00f46e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId46776a961bf00f756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId50246a961bf00f8eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId28576a961bf00fe15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17685" TargetMode="External"/><Relationship Id="rId94646a961bf00ff35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54766a961bf0101ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId88096a961bf009139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88096a961bf009139.jpg"/><Relationship Id="rId17336a961bf00dfee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17336a961bf00dfee.jpg"/><Relationship Id="rId93226a961bf010293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93226a961bf010293.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>