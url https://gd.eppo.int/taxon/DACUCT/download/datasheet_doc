--- v5 (2026-03-18)
+++ v6 (2026-04-15)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> (Chen)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese citrus fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797069baa6db5aa11" w:history="1">
+            <w:hyperlink r:id="rId824569dfb3b7d3d7b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280569baa6db5aa6a" w:history="1">
+            <w:hyperlink r:id="rId472969dfb3b7d3dd0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1224,63 +1224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. minax </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is restricted to northeastern India, Bhutan, Nepal, and southern China. The record from Donghai County in Jiangsu, China is uncertain according to Hancock &amp; Drew (2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15261785" name="name779269baa6db5c161" descr="DACUCT_distribution_map.jpg"/>
+            <wp:docPr id="93594225" name="name872669dfb3b7d4fc0" descr="DACUCT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUCT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId234169baa6db5c157" cstate="print"/>
+                    <a:blip r:embed="rId828369dfb3b7d4fbd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2081,74 +2081,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> only forms monospecific Barcoding Index Number Systems (BINs) including representatives from the geographical distribution of this species. For this reason, DNA barcoding might be considered as a suitable tool for the molecular identification of this species. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId222169baa6db5d123" w:history="1">
+      <w:hyperlink r:id="rId234069dfb3b7d581a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId260969baa6db5d166" w:history="1">
+      <w:hyperlink r:id="rId116769dfb3b7d5849" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3237,101 +3237,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928669baa6db5da8d" w:history="1">
+      <w:hyperlink r:id="rId921069dfb3b7d5fc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chang CL, Liquido NJ, Nakamichi KAA &amp; Ching AJ (2018) Host Plant Records of the Chinese Citrus Fruit Fly (柑橘大实蝇), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera minax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Enderlein) (Diptera: Tephritidae). Version 1.0 February 06, 2018. United States Department of Agriculture, 22pp. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId672569baa6db5dae4" w:history="1">
+      <w:hyperlink r:id="rId916969dfb3b7d601b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed  12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4728,51 +4728,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI invasive species compendium: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId465769baa6db5eeb1" w:history="1">
+      <w:hyperlink r:id="rId112969dfb3b7d691e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8726</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4838,51 +4838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera minax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId573869baa6db5efd9" w:history="1">
+      <w:hyperlink r:id="rId654669dfb3b7d69d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5041,63 +5041,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28848892" name="name375569baa6db5f27c" descr="eu_funding_250.png"/>
+            <wp:docPr id="90244437" name="name239269dfb3b7d6b84" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId370269baa6db5f27a" cstate="print"/>
+                    <a:blip r:embed="rId926769dfb3b7d6b82" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5195,137 +5195,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84390093">
+  <w:abstractNum w:abstractNumId="36245347">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70208043">
+    <w:lvl w:ilvl="0" w:tplc="99915664">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70208043" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99915664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70208043" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99915664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70208043" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99915664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70208043" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99915664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70208043" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99915664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70208043" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99915664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70208043" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99915664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70208043" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99915664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84390092">
+  <w:abstractNum w:abstractNumId="36245346">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60333121">
+    <w:lvl w:ilvl="0" w:tplc="56496835">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6077,55 +6077,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84390092">
-    <w:abstractNumId w:val="84390092"/>
+  <w:num w:numId="36245346">
+    <w:abstractNumId w:val="36245346"/>
   </w:num>
-  <w:num w:numId="84390093">
-    <w:abstractNumId w:val="84390093"/>
+  <w:num w:numId="36245347">
+    <w:abstractNumId w:val="36245347"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17675,51 +17675,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId857990477" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId616391100" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId797069baa6db5aa11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/" TargetMode="External"/><Relationship Id="rId280569baa6db5aa6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/categorization" TargetMode="External"/><Relationship Id="rId222169baa6db5d123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=492655" TargetMode="External"/><Relationship Id="rId260969baa6db5d166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId928669baa6db5da8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId672569baa6db5dae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId465769baa6db5eeb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8726" TargetMode="External"/><Relationship Id="rId573869baa6db5efd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId234169baa6db5c157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId234169baa6db5c157.jpg"/><Relationship Id="rId370269baa6db5f27a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId370269baa6db5f27a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId764195597" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId442399662" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId824569dfb3b7d3d7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/" TargetMode="External"/><Relationship Id="rId472969dfb3b7d3dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/categorization" TargetMode="External"/><Relationship Id="rId234069dfb3b7d581a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=492655" TargetMode="External"/><Relationship Id="rId116769dfb3b7d5849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId921069dfb3b7d5fc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId916969dfb3b7d601b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId112969dfb3b7d691e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8726" TargetMode="External"/><Relationship Id="rId654669dfb3b7d69d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId828369dfb3b7d4fbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId828369dfb3b7d4fbd.jpg"/><Relationship Id="rId926769dfb3b7d6b82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId926769dfb3b7d6b82.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>