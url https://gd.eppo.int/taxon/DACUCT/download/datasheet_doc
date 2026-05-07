--- v6 (2026-04-15)
+++ v7 (2026-05-07)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> (Chen)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese citrus fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824569dfb3b7d3d7b" w:history="1">
+            <w:hyperlink r:id="rId798669fcb76e0ee6d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472969dfb3b7d3dd0" w:history="1">
+            <w:hyperlink r:id="rId774569fcb76e0eead" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1224,63 +1224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. minax </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is restricted to northeastern India, Bhutan, Nepal, and southern China. The record from Donghai County in Jiangsu, China is uncertain according to Hancock &amp; Drew (2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93594225" name="name872669dfb3b7d4fc0" descr="DACUCT_distribution_map.jpg"/>
+            <wp:docPr id="5195554" name="name975469fcb76e1213e" descr="DACUCT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUCT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId828369dfb3b7d4fbd" cstate="print"/>
+                    <a:blip r:embed="rId785569fcb76e1213b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2081,74 +2081,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> only forms monospecific Barcoding Index Number Systems (BINs) including representatives from the geographical distribution of this species. For this reason, DNA barcoding might be considered as a suitable tool for the molecular identification of this species. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId234069dfb3b7d581a" w:history="1">
+      <w:hyperlink r:id="rId248669fcb76e1289e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116769dfb3b7d5849" w:history="1">
+      <w:hyperlink r:id="rId371569fcb76e128e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3237,101 +3237,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId921069dfb3b7d5fc2" w:history="1">
+      <w:hyperlink r:id="rId734469fcb76e13039" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chang CL, Liquido NJ, Nakamichi KAA &amp; Ching AJ (2018) Host Plant Records of the Chinese Citrus Fruit Fly (柑橘大实蝇), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera minax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Enderlein) (Diptera: Tephritidae). Version 1.0 February 06, 2018. United States Department of Agriculture, 22pp. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId916969dfb3b7d601b" w:history="1">
+      <w:hyperlink r:id="rId596569fcb76e13091" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed  12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4728,51 +4728,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI invasive species compendium: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId112969dfb3b7d691e" w:history="1">
+      <w:hyperlink r:id="rId239369fcb76e178d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8726</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4838,51 +4838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera minax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId654669dfb3b7d69d5" w:history="1">
+      <w:hyperlink r:id="rId900869fcb76e179a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5041,63 +5041,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90244437" name="name239269dfb3b7d6b84" descr="eu_funding_250.png"/>
+            <wp:docPr id="27798943" name="name163769fcb76e1869a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId926769dfb3b7d6b82" cstate="print"/>
+                    <a:blip r:embed="rId980069fcb76e18699" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5195,137 +5195,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36245347">
+  <w:abstractNum w:abstractNumId="61516281">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99915664">
+    <w:lvl w:ilvl="0" w:tplc="51571637">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99915664" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51571637" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99915664" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51571637" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99915664" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51571637" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99915664" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51571637" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99915664" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51571637" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99915664" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51571637" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99915664" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51571637" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99915664" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51571637" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36245346">
+  <w:abstractNum w:abstractNumId="61516280">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56496835">
+    <w:lvl w:ilvl="0" w:tplc="74351475">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6077,55 +6077,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36245346">
-    <w:abstractNumId w:val="36245346"/>
+  <w:num w:numId="61516280">
+    <w:abstractNumId w:val="61516280"/>
   </w:num>
-  <w:num w:numId="36245347">
-    <w:abstractNumId w:val="36245347"/>
+  <w:num w:numId="61516281">
+    <w:abstractNumId w:val="61516281"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17675,51 +17675,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId764195597" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId442399662" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId824569dfb3b7d3d7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/" TargetMode="External"/><Relationship Id="rId472969dfb3b7d3dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/categorization" TargetMode="External"/><Relationship Id="rId234069dfb3b7d581a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=492655" TargetMode="External"/><Relationship Id="rId116769dfb3b7d5849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId921069dfb3b7d5fc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId916969dfb3b7d601b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId112969dfb3b7d691e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8726" TargetMode="External"/><Relationship Id="rId654669dfb3b7d69d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId828369dfb3b7d4fbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId828369dfb3b7d4fbd.jpg"/><Relationship Id="rId926769dfb3b7d6b82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId926769dfb3b7d6b82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId650162532" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId845331034" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId798669fcb76e0ee6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/" TargetMode="External"/><Relationship Id="rId774569fcb76e0eead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/categorization" TargetMode="External"/><Relationship Id="rId248669fcb76e1289e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=492655" TargetMode="External"/><Relationship Id="rId371569fcb76e128e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId734469fcb76e13039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId596569fcb76e13091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId239369fcb76e178d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8726" TargetMode="External"/><Relationship Id="rId900869fcb76e179a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId785569fcb76e1213b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId785569fcb76e1213b.jpg"/><Relationship Id="rId980069fcb76e18699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId980069fcb76e18699.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>