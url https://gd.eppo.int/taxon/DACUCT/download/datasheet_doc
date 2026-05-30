--- v7 (2026-05-07)
+++ v8 (2026-05-30)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> (Chen)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese citrus fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798669fcb76e0ee6d" w:history="1">
+            <w:hyperlink r:id="rId31546a1acd4f3cbb8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774569fcb76e0eead" w:history="1">
+            <w:hyperlink r:id="rId90166a1acd4f3cbfd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1224,63 +1224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. minax </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is restricted to northeastern India, Bhutan, Nepal, and southern China. The record from Donghai County in Jiangsu, China is uncertain according to Hancock &amp; Drew (2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5195554" name="name975469fcb76e1213e" descr="DACUCT_distribution_map.jpg"/>
+            <wp:docPr id="71907900" name="name79706a1acd4f3e113" descr="DACUCT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUCT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId785569fcb76e1213b" cstate="print"/>
+                    <a:blip r:embed="rId12106a1acd4f3e10f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2081,74 +2081,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> only forms monospecific Barcoding Index Number Systems (BINs) including representatives from the geographical distribution of this species. For this reason, DNA barcoding might be considered as a suitable tool for the molecular identification of this species. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId248669fcb76e1289e" w:history="1">
+      <w:hyperlink r:id="rId71246a1acd4f3e9d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId371569fcb76e128e5" w:history="1">
+      <w:hyperlink r:id="rId77796a1acd4f3ea00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3237,101 +3237,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId734469fcb76e13039" w:history="1">
+      <w:hyperlink r:id="rId85056a1acd4f3f277" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chang CL, Liquido NJ, Nakamichi KAA &amp; Ching AJ (2018) Host Plant Records of the Chinese Citrus Fruit Fly (柑橘大实蝇), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera minax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Enderlein) (Diptera: Tephritidae). Version 1.0 February 06, 2018. United States Department of Agriculture, 22pp. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId596569fcb76e13091" w:history="1">
+      <w:hyperlink r:id="rId90366a1acd4f3f2d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed  12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4728,51 +4728,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI invasive species compendium: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId239369fcb76e178d5" w:history="1">
+      <w:hyperlink r:id="rId22486a1acd4f3fd6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8726</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4838,51 +4838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera minax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId900869fcb76e179a9" w:history="1">
+      <w:hyperlink r:id="rId34246a1acd4f3fe5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5041,63 +5041,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27798943" name="name163769fcb76e1869a" descr="eu_funding_250.png"/>
+            <wp:docPr id="57613655" name="name49216a1acd4f40246" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId980069fcb76e18699" cstate="print"/>
+                    <a:blip r:embed="rId22146a1acd4f40244" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5195,137 +5195,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61516281">
+  <w:abstractNum w:abstractNumId="97765043">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51571637">
+    <w:lvl w:ilvl="0" w:tplc="46991638">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51571637" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46991638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51571637" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46991638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51571637" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46991638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51571637" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46991638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51571637" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46991638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51571637" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46991638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51571637" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46991638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51571637" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46991638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61516280">
+  <w:abstractNum w:abstractNumId="97765042">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74351475">
+    <w:lvl w:ilvl="0" w:tplc="70284563">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6077,55 +6077,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61516280">
-    <w:abstractNumId w:val="61516280"/>
+  <w:num w:numId="97765042">
+    <w:abstractNumId w:val="97765042"/>
   </w:num>
-  <w:num w:numId="61516281">
-    <w:abstractNumId w:val="61516281"/>
+  <w:num w:numId="97765043">
+    <w:abstractNumId w:val="97765043"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17675,51 +17675,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId650162532" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId845331034" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId798669fcb76e0ee6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/" TargetMode="External"/><Relationship Id="rId774569fcb76e0eead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/categorization" TargetMode="External"/><Relationship Id="rId248669fcb76e1289e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=492655" TargetMode="External"/><Relationship Id="rId371569fcb76e128e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId734469fcb76e13039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId596569fcb76e13091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId239369fcb76e178d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8726" TargetMode="External"/><Relationship Id="rId900869fcb76e179a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId785569fcb76e1213b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId785569fcb76e1213b.jpg"/><Relationship Id="rId980069fcb76e18699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId980069fcb76e18699.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId715258099" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId176410516" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31546a1acd4f3cbb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/" TargetMode="External"/><Relationship Id="rId90166a1acd4f3cbfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/categorization" TargetMode="External"/><Relationship Id="rId71246a1acd4f3e9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=492655" TargetMode="External"/><Relationship Id="rId77796a1acd4f3ea00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId85056a1acd4f3f277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId90366a1acd4f3f2d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId22486a1acd4f3fd6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8726" TargetMode="External"/><Relationship Id="rId34246a1acd4f3fe5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12106a1acd4f3e10f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12106a1acd4f3e10f.jpg"/><Relationship Id="rId22146a1acd4f40244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22146a1acd4f40244.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>