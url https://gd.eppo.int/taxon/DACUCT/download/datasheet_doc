--- v8 (2026-05-30)
+++ v9 (2026-06-22)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> (Chen)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese citrus fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31546a1acd4f3cbb8" w:history="1">
+            <w:hyperlink r:id="rId66566a393739e60f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90166a1acd4f3cbfd" w:history="1">
+            <w:hyperlink r:id="rId15106a393739e6139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1224,63 +1224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. minax </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is restricted to northeastern India, Bhutan, Nepal, and southern China. The record from Donghai County in Jiangsu, China is uncertain according to Hancock &amp; Drew (2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71907900" name="name79706a1acd4f3e113" descr="DACUCT_distribution_map.jpg"/>
+            <wp:docPr id="32907045" name="name14546a393739e75a7" descr="DACUCT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUCT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12106a1acd4f3e10f" cstate="print"/>
+                    <a:blip r:embed="rId62206a393739e75a4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2081,74 +2081,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> only forms monospecific Barcoding Index Number Systems (BINs) including representatives from the geographical distribution of this species. For this reason, DNA barcoding might be considered as a suitable tool for the molecular identification of this species. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId71246a1acd4f3e9d1" w:history="1">
+      <w:hyperlink r:id="rId49026a393739e7dd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77796a1acd4f3ea00" w:history="1">
+      <w:hyperlink r:id="rId54616a393739e7e00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3237,101 +3237,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85056a1acd4f3f277" w:history="1">
+      <w:hyperlink r:id="rId95406a393739e8558" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chang CL, Liquido NJ, Nakamichi KAA &amp; Ching AJ (2018) Host Plant Records of the Chinese Citrus Fruit Fly (柑橘大实蝇), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera minax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Enderlein) (Diptera: Tephritidae). Version 1.0 February 06, 2018. United States Department of Agriculture, 22pp. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90366a1acd4f3f2d1" w:history="1">
+      <w:hyperlink r:id="rId71616a393739e85b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed  12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4728,51 +4728,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI invasive species compendium: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22486a1acd4f3fd6a" w:history="1">
+      <w:hyperlink r:id="rId79936a393739e8ef1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8726</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4838,51 +4838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera minax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34246a1acd4f3fe5e" w:history="1">
+      <w:hyperlink r:id="rId84946a393739e8fa9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5041,63 +5041,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57613655" name="name49216a1acd4f40246" descr="eu_funding_250.png"/>
+            <wp:docPr id="14482685" name="name36926a393739e92a4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22146a1acd4f40244" cstate="print"/>
+                    <a:blip r:embed="rId54676a393739e92a2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5195,137 +5195,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97765043">
+  <w:abstractNum w:abstractNumId="92149127">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46991638">
+    <w:lvl w:ilvl="0" w:tplc="20661552">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46991638" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20661552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46991638" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20661552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46991638" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20661552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46991638" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20661552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46991638" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20661552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46991638" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20661552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46991638" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20661552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46991638" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20661552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97765042">
+  <w:abstractNum w:abstractNumId="92149126">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70284563">
+    <w:lvl w:ilvl="0" w:tplc="83557662">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6077,55 +6077,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97765042">
-    <w:abstractNumId w:val="97765042"/>
+  <w:num w:numId="92149126">
+    <w:abstractNumId w:val="92149126"/>
   </w:num>
-  <w:num w:numId="97765043">
-    <w:abstractNumId w:val="97765043"/>
+  <w:num w:numId="92149127">
+    <w:abstractNumId w:val="92149127"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17675,51 +17675,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId715258099" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId176410516" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31546a1acd4f3cbb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/" TargetMode="External"/><Relationship Id="rId90166a1acd4f3cbfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/categorization" TargetMode="External"/><Relationship Id="rId71246a1acd4f3e9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=492655" TargetMode="External"/><Relationship Id="rId77796a1acd4f3ea00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId85056a1acd4f3f277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId90366a1acd4f3f2d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId22486a1acd4f3fd6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8726" TargetMode="External"/><Relationship Id="rId34246a1acd4f3fe5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12106a1acd4f3e10f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12106a1acd4f3e10f.jpg"/><Relationship Id="rId22146a1acd4f40244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22146a1acd4f40244.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId284526432" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId143642129" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66566a393739e60f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/" TargetMode="External"/><Relationship Id="rId15106a393739e6139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/categorization" TargetMode="External"/><Relationship Id="rId49026a393739e7dd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=492655" TargetMode="External"/><Relationship Id="rId54616a393739e7e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId95406a393739e8558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId71616a393739e85b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId79936a393739e8ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8726" TargetMode="External"/><Relationship Id="rId84946a393739e8fa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62206a393739e75a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62206a393739e75a4.jpg"/><Relationship Id="rId54676a393739e92a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54676a393739e92a2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>