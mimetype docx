--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> (Chen)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese citrus fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66566a393739e60f6" w:history="1">
+            <w:hyperlink r:id="rId23576a53d5ae0578c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15106a393739e6139" w:history="1">
+            <w:hyperlink r:id="rId58836a53d5ae057d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1224,63 +1224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. minax </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is restricted to northeastern India, Bhutan, Nepal, and southern China. The record from Donghai County in Jiangsu, China is uncertain according to Hancock &amp; Drew (2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32907045" name="name14546a393739e75a7" descr="DACUCT_distribution_map.jpg"/>
+            <wp:docPr id="80162043" name="name52696a53d5ae07221" descr="DACUCT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUCT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62206a393739e75a4" cstate="print"/>
+                    <a:blip r:embed="rId25346a53d5ae0721f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2081,74 +2081,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> only forms monospecific Barcoding Index Number Systems (BINs) including representatives from the geographical distribution of this species. For this reason, DNA barcoding might be considered as a suitable tool for the molecular identification of this species. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId49026a393739e7dd4" w:history="1">
+      <w:hyperlink r:id="rId20416a53d5ae07a92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54616a393739e7e00" w:history="1">
+      <w:hyperlink r:id="rId32516a53d5ae07abe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3237,101 +3237,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95406a393739e8558" w:history="1">
+      <w:hyperlink r:id="rId93466a53d5ae08299" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chang CL, Liquido NJ, Nakamichi KAA &amp; Ching AJ (2018) Host Plant Records of the Chinese Citrus Fruit Fly (柑橘大实蝇), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera minax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Enderlein) (Diptera: Tephritidae). Version 1.0 February 06, 2018. United States Department of Agriculture, 22pp. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71616a393739e85b0" w:history="1">
+      <w:hyperlink r:id="rId15356a53d5ae082f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed  12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4728,51 +4728,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI invasive species compendium: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79936a393739e8ef1" w:history="1">
+      <w:hyperlink r:id="rId96156a53d5ae08d2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8726</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4838,51 +4838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera minax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84946a393739e8fa9" w:history="1">
+      <w:hyperlink r:id="rId95286a53d5ae08de8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5041,63 +5041,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14482685" name="name36926a393739e92a4" descr="eu_funding_250.png"/>
+            <wp:docPr id="37825159" name="name98686a53d5ae091fc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54676a393739e92a2" cstate="print"/>
+                    <a:blip r:embed="rId70386a53d5ae091fa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5195,137 +5195,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92149127">
+  <w:abstractNum w:abstractNumId="72967673">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20661552">
+    <w:lvl w:ilvl="0" w:tplc="74164599">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20661552" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74164599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20661552" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74164599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20661552" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74164599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20661552" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74164599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20661552" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74164599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20661552" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74164599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20661552" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74164599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20661552" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74164599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92149126">
+  <w:abstractNum w:abstractNumId="72967672">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83557662">
+    <w:lvl w:ilvl="0" w:tplc="19090141">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6077,55 +6077,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92149126">
-    <w:abstractNumId w:val="92149126"/>
+  <w:num w:numId="72967672">
+    <w:abstractNumId w:val="72967672"/>
   </w:num>
-  <w:num w:numId="92149127">
-    <w:abstractNumId w:val="92149127"/>
+  <w:num w:numId="72967673">
+    <w:abstractNumId w:val="72967673"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17675,51 +17675,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId284526432" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId143642129" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66566a393739e60f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/" TargetMode="External"/><Relationship Id="rId15106a393739e6139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/categorization" TargetMode="External"/><Relationship Id="rId49026a393739e7dd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=492655" TargetMode="External"/><Relationship Id="rId54616a393739e7e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId95406a393739e8558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId71616a393739e85b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId79936a393739e8ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8726" TargetMode="External"/><Relationship Id="rId84946a393739e8fa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62206a393739e75a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62206a393739e75a4.jpg"/><Relationship Id="rId54676a393739e92a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54676a393739e92a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId544195239" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId318863922" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23576a53d5ae0578c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/" TargetMode="External"/><Relationship Id="rId58836a53d5ae057d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/categorization" TargetMode="External"/><Relationship Id="rId20416a53d5ae07a92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=492655" TargetMode="External"/><Relationship Id="rId32516a53d5ae07abe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId93466a53d5ae08299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId15356a53d5ae082f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId96156a53d5ae08d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8726" TargetMode="External"/><Relationship Id="rId95286a53d5ae08de8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25346a53d5ae0721f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25346a53d5ae0721f.jpg"/><Relationship Id="rId70386a53d5ae091fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70386a53d5ae091fa.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>