--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> (Chen)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese citrus fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23576a53d5ae0578c" w:history="1">
+            <w:hyperlink r:id="rId49796a6e68709f53e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58836a53d5ae057d0" w:history="1">
+            <w:hyperlink r:id="rId53766a6e68709f598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1224,63 +1224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. minax </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is restricted to northeastern India, Bhutan, Nepal, and southern China. The record from Donghai County in Jiangsu, China is uncertain according to Hancock &amp; Drew (2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80162043" name="name52696a53d5ae07221" descr="DACUCT_distribution_map.jpg"/>
+            <wp:docPr id="97233727" name="name18466a6e6870a0a94" descr="DACUCT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUCT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25346a53d5ae0721f" cstate="print"/>
+                    <a:blip r:embed="rId41306a6e6870a0a90" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2081,74 +2081,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> only forms monospecific Barcoding Index Number Systems (BINs) including representatives from the geographical distribution of this species. For this reason, DNA barcoding might be considered as a suitable tool for the molecular identification of this species. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20416a53d5ae07a92" w:history="1">
+      <w:hyperlink r:id="rId83456a6e6870a13d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32516a53d5ae07abe" w:history="1">
+      <w:hyperlink r:id="rId27636a6e6870a1404" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3237,101 +3237,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93466a53d5ae08299" w:history="1">
+      <w:hyperlink r:id="rId83616a6e6870a1b92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chang CL, Liquido NJ, Nakamichi KAA &amp; Ching AJ (2018) Host Plant Records of the Chinese Citrus Fruit Fly (柑橘大实蝇), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera minax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Enderlein) (Diptera: Tephritidae). Version 1.0 February 06, 2018. United States Department of Agriculture, 22pp. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15356a53d5ae082f1" w:history="1">
+      <w:hyperlink r:id="rId62256a6e6870a1bea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed  12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4728,51 +4728,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI invasive species compendium: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96156a53d5ae08d2c" w:history="1">
+      <w:hyperlink r:id="rId72626a6e6870a25eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8726</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4838,51 +4838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera minax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95286a53d5ae08de8" w:history="1">
+      <w:hyperlink r:id="rId57826a6e6870a26d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5041,63 +5041,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37825159" name="name98686a53d5ae091fc" descr="eu_funding_250.png"/>
+            <wp:docPr id="26258317" name="name19916a6e6870a2df4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70386a53d5ae091fa" cstate="print"/>
+                    <a:blip r:embed="rId36056a6e6870a2df2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5195,137 +5195,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72967673">
+  <w:abstractNum w:abstractNumId="81794158">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74164599">
+    <w:lvl w:ilvl="0" w:tplc="84630945">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74164599" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84630945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74164599" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84630945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74164599" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84630945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74164599" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84630945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74164599" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84630945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74164599" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84630945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74164599" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84630945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74164599" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84630945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72967672">
+  <w:abstractNum w:abstractNumId="81794157">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19090141">
+    <w:lvl w:ilvl="0" w:tplc="48394079">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6077,55 +6077,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72967672">
-    <w:abstractNumId w:val="72967672"/>
+  <w:num w:numId="81794157">
+    <w:abstractNumId w:val="81794157"/>
   </w:num>
-  <w:num w:numId="72967673">
-    <w:abstractNumId w:val="72967673"/>
+  <w:num w:numId="81794158">
+    <w:abstractNumId w:val="81794158"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17675,51 +17675,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId544195239" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId318863922" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23576a53d5ae0578c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/" TargetMode="External"/><Relationship Id="rId58836a53d5ae057d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/categorization" TargetMode="External"/><Relationship Id="rId20416a53d5ae07a92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=492655" TargetMode="External"/><Relationship Id="rId32516a53d5ae07abe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId93466a53d5ae08299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId15356a53d5ae082f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId96156a53d5ae08d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8726" TargetMode="External"/><Relationship Id="rId95286a53d5ae08de8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25346a53d5ae0721f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25346a53d5ae0721f.jpg"/><Relationship Id="rId70386a53d5ae091fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70386a53d5ae091fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId358711228" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId501061103" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49796a6e68709f53e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/" TargetMode="External"/><Relationship Id="rId53766a6e68709f598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/categorization" TargetMode="External"/><Relationship Id="rId83456a6e6870a13d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=492655" TargetMode="External"/><Relationship Id="rId27636a6e6870a1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId83616a6e6870a1b92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId62256a6e6870a1bea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId72626a6e6870a25eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8726" TargetMode="External"/><Relationship Id="rId57826a6e6870a26d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41306a6e6870a0a90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41306a6e6870a0a90.jpg"/><Relationship Id="rId36056a6e6870a2df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36056a6e6870a2df2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>