--- v11 (2026-08-01)
+++ v12 (2026-08-22)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> (Chen)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese citrus fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49796a6e68709f53e" w:history="1">
+            <w:hyperlink r:id="rId79756a890a939c1f5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53766a6e68709f598" w:history="1">
+            <w:hyperlink r:id="rId37406a890a939c239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1224,63 +1224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. minax </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is restricted to northeastern India, Bhutan, Nepal, and southern China. The record from Donghai County in Jiangsu, China is uncertain according to Hancock &amp; Drew (2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="97233727" name="name18466a6e6870a0a94" descr="DACUCT_distribution_map.jpg"/>
+            <wp:docPr id="59364410" name="name26106a890a939d567" descr="DACUCT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUCT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41306a6e6870a0a90" cstate="print"/>
+                    <a:blip r:embed="rId70626a890a939d565" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2081,74 +2081,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> only forms monospecific Barcoding Index Number Systems (BINs) including representatives from the geographical distribution of this species. For this reason, DNA barcoding might be considered as a suitable tool for the molecular identification of this species. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId83456a6e6870a13d6" w:history="1">
+      <w:hyperlink r:id="rId63436a890a939dd40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27636a6e6870a1404" w:history="1">
+      <w:hyperlink r:id="rId81416a890a939dd6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-Bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3237,101 +3237,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83616a6e6870a1b92" w:history="1">
+      <w:hyperlink r:id="rId10916a890a939e587" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chang CL, Liquido NJ, Nakamichi KAA &amp; Ching AJ (2018) Host Plant Records of the Chinese Citrus Fruit Fly (柑橘大实蝇), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera minax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Enderlein) (Diptera: Tephritidae). Version 1.0 February 06, 2018. United States Department of Agriculture, 22pp. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62256a6e6870a1bea" w:history="1">
+      <w:hyperlink r:id="rId45996a890a939e5e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed  12/04/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4728,51 +4728,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI invasive species compendium: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72626a6e6870a25eb" w:history="1">
+      <w:hyperlink r:id="rId36296a890a939ef10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8726</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4838,51 +4838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera minax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57826a6e6870a26d5" w:history="1">
+      <w:hyperlink r:id="rId28196a890a939efc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5041,63 +5041,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26258317" name="name19916a6e6870a2df4" descr="eu_funding_250.png"/>
+            <wp:docPr id="63246656" name="name52946a890a939f168" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36056a6e6870a2df2" cstate="print"/>
+                    <a:blip r:embed="rId67486a890a939f167" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5195,137 +5195,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81794158">
+  <w:abstractNum w:abstractNumId="10586108">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84630945">
+    <w:lvl w:ilvl="0" w:tplc="95107244">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84630945" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95107244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84630945" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95107244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84630945" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95107244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84630945" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95107244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84630945" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95107244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84630945" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95107244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84630945" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95107244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84630945" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95107244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81794157">
+  <w:abstractNum w:abstractNumId="10586107">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48394079">
+    <w:lvl w:ilvl="0" w:tplc="18464443">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6077,55 +6077,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81794157">
-    <w:abstractNumId w:val="81794157"/>
+  <w:num w:numId="10586107">
+    <w:abstractNumId w:val="10586107"/>
   </w:num>
-  <w:num w:numId="81794158">
-    <w:abstractNumId w:val="81794158"/>
+  <w:num w:numId="10586108">
+    <w:abstractNumId w:val="10586108"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17675,51 +17675,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId358711228" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId501061103" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49796a6e68709f53e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/" TargetMode="External"/><Relationship Id="rId53766a6e68709f598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/categorization" TargetMode="External"/><Relationship Id="rId83456a6e6870a13d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=492655" TargetMode="External"/><Relationship Id="rId27636a6e6870a1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId83616a6e6870a1b92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId62256a6e6870a1bea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId72626a6e6870a25eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8726" TargetMode="External"/><Relationship Id="rId57826a6e6870a26d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41306a6e6870a0a90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41306a6e6870a0a90.jpg"/><Relationship Id="rId36056a6e6870a2df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36056a6e6870a2df2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId568972005" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId286591596" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79756a890a939c1f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/" TargetMode="External"/><Relationship Id="rId37406a890a939c239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCT/categorization" TargetMode="External"/><Relationship Id="rId63436a890a939dd40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=492655" TargetMode="External"/><Relationship Id="rId81416a890a939dd6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId10916a890a939e587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId45996a890a939e5e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId36296a890a939ef10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8726" TargetMode="External"/><Relationship Id="rId28196a890a939efc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70626a890a939d565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70626a890a939d565.jpg"/><Relationship Id="rId67486a890a939f167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67486a890a939f167.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>