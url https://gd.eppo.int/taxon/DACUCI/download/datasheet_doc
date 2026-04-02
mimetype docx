--- v5 (2026-03-13)
+++ v6 (2026-04-02)
@@ -468,51 +468,51 @@
               <w:t xml:space="preserve"> Munro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ethiopian fruit fly, cucurbit fly, lesser melon fly, lesser pumpkin fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253969b353bb5a85b" w:history="1">
+            <w:hyperlink r:id="rId101469cde98a9b60d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -528,51 +528,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282069b353bb5a8c5" w:history="1">
+            <w:hyperlink r:id="rId872369cde98a9b676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -586,86 +586,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55127156" name="name516969b353bb5a98a" descr="19122.jpg"/>
+                  <wp:docPr id="76958576" name="name593469cde98a9bd14" descr="19122.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19122.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId355569b353bb5a988" cstate="print"/>
+                          <a:blip r:embed="rId630869cde98a9bd13" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId680769b353bb5aa89" w:history="1">
+            <w:hyperlink r:id="rId631469cde98a9be40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2224,63 +2224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dacus ciliatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has a wide distribution throughout Sub-Saharan Africa including drier areas of the Sahelian belt and Southern Africa. Also known from the Middle East and the Indian subcontinent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94978492" name="name334769b353bb5c025" descr="DACUCI_distribution_map.jpg"/>
+            <wp:docPr id="31076967" name="name524769cde98a9d31d" descr="DACUCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId832269b353bb5c022" cstate="print"/>
+                    <a:blip r:embed="rId146769cde98a9d31b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3076,74 +3076,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however it should be noted that the Barcoding Index Number Systems (BINs) in which this species is represented in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(BOLD), also include a few unidentified / possibly misidentified reference sequences. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId165169b353bb5c778" w:history="1">
+      <w:hyperlink r:id="rId328569cde98a9da60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems (BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId199369b353bb5c7a4" w:history="1">
+      <w:hyperlink r:id="rId936169cde98a9da8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3963,51 +3963,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId463369b353bb5cd63" w:history="1">
+      <w:hyperlink r:id="rId163769cde98a9e453" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4296,51 +4296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Loew (Diptera: Tephritidae), Version 3.1. Available online at USDA Compendium of Fruit Fly Host Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId608569b353bb5cf7d" w:history="1">
+      <w:hyperlink r:id="rId792269cde98a9e677" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -4881,51 +4881,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId871169b353bb5d338" w:history="1">
+      <w:hyperlink r:id="rId834469cde98a9ea21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/17682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4991,51 +4991,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dacus ciliatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560769b353bb5d3eb" w:history="1">
+      <w:hyperlink r:id="rId741369cde98a9eae5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5206,99 +5206,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId948469b353bb5d554" w:history="1">
+      <w:hyperlink r:id="rId559969cde98a9ec50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99497248" name="name890769b353bb5d5d8" descr="eu_funding_250.png"/>
+            <wp:docPr id="94790935" name="name623869cde98a9ecda" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId688669b353bb5d5d7" cstate="print"/>
+                    <a:blip r:embed="rId809769cde98a9ecd9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -5397,137 +5397,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75913208">
+  <w:abstractNum w:abstractNumId="38689784">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88465202">
+    <w:lvl w:ilvl="0" w:tplc="22154312">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88465202" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22154312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88465202" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22154312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88465202" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22154312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88465202" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22154312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88465202" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22154312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88465202" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22154312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88465202" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22154312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88465202" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22154312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75913207">
+  <w:abstractNum w:abstractNumId="38689783">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52697898">
+    <w:lvl w:ilvl="0" w:tplc="85355545">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6279,55 +6279,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75913207">
-    <w:abstractNumId w:val="75913207"/>
+  <w:num w:numId="38689783">
+    <w:abstractNumId w:val="38689783"/>
   </w:num>
-  <w:num w:numId="75913208">
-    <w:abstractNumId w:val="75913208"/>
+  <w:num w:numId="38689784">
+    <w:abstractNumId w:val="38689784"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17877,51 +17877,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId842055808" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId368776936" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId253969b353bb5a85b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId282069b353bb5a8c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/categorization" TargetMode="External"/><Relationship Id="rId680769b353bb5aa89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/photos" TargetMode="External"/><Relationship Id="rId165169b353bb5c778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Dacus+ciliatus&amp;searchTax=" TargetMode="External"/><Relationship Id="rId199369b353bb5c7a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId463369b353bb5cd63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId608569b353bb5cf7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId871169b353bb5d338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17682" TargetMode="External"/><Relationship Id="rId560769b353bb5d3eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId948469b353bb5d554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId355569b353bb5a988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId355569b353bb5a988.jpg"/><Relationship Id="rId832269b353bb5c022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId832269b353bb5c022.jpg"/><Relationship Id="rId688669b353bb5d5d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId688669b353bb5d5d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId938154349" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId194910043" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId101469cde98a9b60d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId872369cde98a9b676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/categorization" TargetMode="External"/><Relationship Id="rId631469cde98a9be40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/photos" TargetMode="External"/><Relationship Id="rId328569cde98a9da60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Dacus+ciliatus&amp;searchTax=" TargetMode="External"/><Relationship Id="rId936169cde98a9da8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId163769cde98a9e453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId792269cde98a9e677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId834469cde98a9ea21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17682" TargetMode="External"/><Relationship Id="rId741369cde98a9eae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId559969cde98a9ec50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId630869cde98a9bd13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId630869cde98a9bd13.jpg"/><Relationship Id="rId146769cde98a9d31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId146769cde98a9d31b.jpg"/><Relationship Id="rId809769cde98a9ecd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId809769cde98a9ecd9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>