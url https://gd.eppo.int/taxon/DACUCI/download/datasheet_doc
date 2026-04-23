--- v6 (2026-04-02)
+++ v7 (2026-04-23)
@@ -468,51 +468,51 @@
               <w:t xml:space="preserve"> Munro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ethiopian fruit fly, cucurbit fly, lesser melon fly, lesser pumpkin fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101469cde98a9b60d" w:history="1">
+            <w:hyperlink r:id="rId132969ea0f6f9b279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -528,51 +528,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872369cde98a9b676" w:history="1">
+            <w:hyperlink r:id="rId654069ea0f6f9b2e2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -586,86 +586,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76958576" name="name593469cde98a9bd14" descr="19122.jpg"/>
+                  <wp:docPr id="6132031" name="name441669ea0f6f9bb8f" descr="19122.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19122.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId630869cde98a9bd13" cstate="print"/>
+                          <a:blip r:embed="rId157869ea0f6f9bb8d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId631469cde98a9be40" w:history="1">
+            <w:hyperlink r:id="rId372169ea0f6f9bcd3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2224,63 +2224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dacus ciliatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has a wide distribution throughout Sub-Saharan Africa including drier areas of the Sahelian belt and Southern Africa. Also known from the Middle East and the Indian subcontinent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31076967" name="name524769cde98a9d31d" descr="DACUCI_distribution_map.jpg"/>
+            <wp:docPr id="7933706" name="name270969ea0f6f9d2df" descr="DACUCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId146769cde98a9d31b" cstate="print"/>
+                    <a:blip r:embed="rId772169ea0f6f9d2dc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3076,74 +3076,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however it should be noted that the Barcoding Index Number Systems (BINs) in which this species is represented in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(BOLD), also include a few unidentified / possibly misidentified reference sequences. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId328569cde98a9da60" w:history="1">
+      <w:hyperlink r:id="rId306869ea0f6f9daa3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems (BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId936169cde98a9da8c" w:history="1">
+      <w:hyperlink r:id="rId375669ea0f6f9dad3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3963,51 +3963,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId163769cde98a9e453" w:history="1">
+      <w:hyperlink r:id="rId579769ea0f6f9e0a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4296,51 +4296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Loew (Diptera: Tephritidae), Version 3.1. Available online at USDA Compendium of Fruit Fly Host Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId792269cde98a9e677" w:history="1">
+      <w:hyperlink r:id="rId647369ea0f6f9e2b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -4881,51 +4881,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId834469cde98a9ea21" w:history="1">
+      <w:hyperlink r:id="rId870969ea0f6f9e683" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/17682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4991,51 +4991,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dacus ciliatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId741369cde98a9eae5" w:history="1">
+      <w:hyperlink r:id="rId747769ea0f6f9e73e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5206,99 +5206,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId559969cde98a9ec50" w:history="1">
+      <w:hyperlink r:id="rId361769ea0f6f9e8b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94790935" name="name623869cde98a9ecda" descr="eu_funding_250.png"/>
+            <wp:docPr id="54815659" name="name121769ea0f6f9e968" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId809769cde98a9ecd9" cstate="print"/>
+                    <a:blip r:embed="rId306269ea0f6f9e966" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -5397,137 +5397,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38689784">
+  <w:abstractNum w:abstractNumId="74283220">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22154312">
+    <w:lvl w:ilvl="0" w:tplc="78454741">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22154312" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78454741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22154312" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78454741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22154312" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78454741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22154312" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78454741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22154312" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78454741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22154312" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78454741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22154312" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78454741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22154312" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78454741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38689783">
+  <w:abstractNum w:abstractNumId="74283219">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85355545">
+    <w:lvl w:ilvl="0" w:tplc="37655088">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6279,55 +6279,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38689783">
-    <w:abstractNumId w:val="38689783"/>
+  <w:num w:numId="74283219">
+    <w:abstractNumId w:val="74283219"/>
   </w:num>
-  <w:num w:numId="38689784">
-    <w:abstractNumId w:val="38689784"/>
+  <w:num w:numId="74283220">
+    <w:abstractNumId w:val="74283220"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17877,51 +17877,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId938154349" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId194910043" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId101469cde98a9b60d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId872369cde98a9b676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/categorization" TargetMode="External"/><Relationship Id="rId631469cde98a9be40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/photos" TargetMode="External"/><Relationship Id="rId328569cde98a9da60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Dacus+ciliatus&amp;searchTax=" TargetMode="External"/><Relationship Id="rId936169cde98a9da8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId163769cde98a9e453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId792269cde98a9e677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId834469cde98a9ea21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17682" TargetMode="External"/><Relationship Id="rId741369cde98a9eae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId559969cde98a9ec50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId630869cde98a9bd13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId630869cde98a9bd13.jpg"/><Relationship Id="rId146769cde98a9d31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId146769cde98a9d31b.jpg"/><Relationship Id="rId809769cde98a9ecd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId809769cde98a9ecd9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId979068461" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId761340101" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId132969ea0f6f9b279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId654069ea0f6f9b2e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/categorization" TargetMode="External"/><Relationship Id="rId372169ea0f6f9bcd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/photos" TargetMode="External"/><Relationship Id="rId306869ea0f6f9daa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Dacus+ciliatus&amp;searchTax=" TargetMode="External"/><Relationship Id="rId375669ea0f6f9dad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId579769ea0f6f9e0a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId647369ea0f6f9e2b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId870969ea0f6f9e683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17682" TargetMode="External"/><Relationship Id="rId747769ea0f6f9e73e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId361769ea0f6f9e8b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId157869ea0f6f9bb8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId157869ea0f6f9bb8d.jpg"/><Relationship Id="rId772169ea0f6f9d2dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId772169ea0f6f9d2dc.jpg"/><Relationship Id="rId306269ea0f6f9e966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId306269ea0f6f9e966.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>