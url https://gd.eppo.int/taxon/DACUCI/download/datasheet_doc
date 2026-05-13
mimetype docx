--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -468,51 +468,51 @@
               <w:t xml:space="preserve"> Munro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ethiopian fruit fly, cucurbit fly, lesser melon fly, lesser pumpkin fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132969ea0f6f9b279" w:history="1">
+            <w:hyperlink r:id="rId19066a04e0f62055b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -528,51 +528,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654069ea0f6f9b2e2" w:history="1">
+            <w:hyperlink r:id="rId49226a04e0f6205c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -586,86 +586,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="6132031" name="name441669ea0f6f9bb8f" descr="19122.jpg"/>
+                  <wp:docPr id="93974124" name="name26046a04e0f620aaf" descr="19122.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19122.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId157869ea0f6f9bb8d" cstate="print"/>
+                          <a:blip r:embed="rId23316a04e0f620aad" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId372169ea0f6f9bcd3" w:history="1">
+            <w:hyperlink r:id="rId85366a04e0f620bb1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2224,63 +2224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dacus ciliatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has a wide distribution throughout Sub-Saharan Africa including drier areas of the Sahelian belt and Southern Africa. Also known from the Middle East and the Indian subcontinent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7933706" name="name270969ea0f6f9d2df" descr="DACUCI_distribution_map.jpg"/>
+            <wp:docPr id="30486562" name="name55326a04e0f622088" descr="DACUCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId772169ea0f6f9d2dc" cstate="print"/>
+                    <a:blip r:embed="rId10546a04e0f622084" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3076,74 +3076,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however it should be noted that the Barcoding Index Number Systems (BINs) in which this species is represented in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(BOLD), also include a few unidentified / possibly misidentified reference sequences. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId306869ea0f6f9daa3" w:history="1">
+      <w:hyperlink r:id="rId42966a04e0f62285f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems (BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId375669ea0f6f9dad3" w:history="1">
+      <w:hyperlink r:id="rId26766a04e0f62288c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3963,51 +3963,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId579769ea0f6f9e0a1" w:history="1">
+      <w:hyperlink r:id="rId86556a04e0f622e38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4296,51 +4296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Loew (Diptera: Tephritidae), Version 3.1. Available online at USDA Compendium of Fruit Fly Host Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId647369ea0f6f9e2b4" w:history="1">
+      <w:hyperlink r:id="rId78506a04e0f623062" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -4881,51 +4881,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId870969ea0f6f9e683" w:history="1">
+      <w:hyperlink r:id="rId29286a04e0f62342a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/17682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4991,51 +4991,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dacus ciliatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId747769ea0f6f9e73e" w:history="1">
+      <w:hyperlink r:id="rId96176a04e0f6234e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5206,99 +5206,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId361769ea0f6f9e8b2" w:history="1">
+      <w:hyperlink r:id="rId66756a04e0f62364c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54815659" name="name121769ea0f6f9e968" descr="eu_funding_250.png"/>
+            <wp:docPr id="67489937" name="name16546a04e0f623709" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId306269ea0f6f9e966" cstate="print"/>
+                    <a:blip r:embed="rId89816a04e0f623708" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -5397,137 +5397,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74283220">
+  <w:abstractNum w:abstractNumId="84866446">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78454741">
+    <w:lvl w:ilvl="0" w:tplc="96494531">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78454741" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96494531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78454741" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96494531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78454741" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96494531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78454741" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96494531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78454741" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96494531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78454741" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96494531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78454741" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96494531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78454741" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96494531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74283219">
+  <w:abstractNum w:abstractNumId="84866445">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37655088">
+    <w:lvl w:ilvl="0" w:tplc="26619950">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6279,55 +6279,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74283219">
-    <w:abstractNumId w:val="74283219"/>
+  <w:num w:numId="84866445">
+    <w:abstractNumId w:val="84866445"/>
   </w:num>
-  <w:num w:numId="74283220">
-    <w:abstractNumId w:val="74283220"/>
+  <w:num w:numId="84866446">
+    <w:abstractNumId w:val="84866446"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17877,51 +17877,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId979068461" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId761340101" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId132969ea0f6f9b279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId654069ea0f6f9b2e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/categorization" TargetMode="External"/><Relationship Id="rId372169ea0f6f9bcd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/photos" TargetMode="External"/><Relationship Id="rId306869ea0f6f9daa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Dacus+ciliatus&amp;searchTax=" TargetMode="External"/><Relationship Id="rId375669ea0f6f9dad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId579769ea0f6f9e0a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId647369ea0f6f9e2b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId870969ea0f6f9e683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17682" TargetMode="External"/><Relationship Id="rId747769ea0f6f9e73e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId361769ea0f6f9e8b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId157869ea0f6f9bb8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId157869ea0f6f9bb8d.jpg"/><Relationship Id="rId772169ea0f6f9d2dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId772169ea0f6f9d2dc.jpg"/><Relationship Id="rId306269ea0f6f9e966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId306269ea0f6f9e966.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId860969684" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId987370042" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19066a04e0f62055b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId49226a04e0f6205c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/categorization" TargetMode="External"/><Relationship Id="rId85366a04e0f620bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/photos" TargetMode="External"/><Relationship Id="rId42966a04e0f62285f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Dacus+ciliatus&amp;searchTax=" TargetMode="External"/><Relationship Id="rId26766a04e0f62288c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId86556a04e0f622e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId78506a04e0f623062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId29286a04e0f62342a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17682" TargetMode="External"/><Relationship Id="rId96176a04e0f6234e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66756a04e0f62364c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId23316a04e0f620aad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23316a04e0f620aad.jpg"/><Relationship Id="rId10546a04e0f622084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10546a04e0f622084.jpg"/><Relationship Id="rId89816a04e0f623708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89816a04e0f623708.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>