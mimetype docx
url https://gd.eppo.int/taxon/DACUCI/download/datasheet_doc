--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -468,51 +468,51 @@
               <w:t xml:space="preserve"> Munro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ethiopian fruit fly, cucurbit fly, lesser melon fly, lesser pumpkin fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19066a04e0f62055b" w:history="1">
+            <w:hyperlink r:id="rId16436a1fe5c2c1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -528,51 +528,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49226a04e0f6205c4" w:history="1">
+            <w:hyperlink r:id="rId52006a1fe5c2c1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -586,86 +586,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93974124" name="name26046a04e0f620aaf" descr="19122.jpg"/>
+                  <wp:docPr id="75401299" name="name41046a1fe5c2c116c" descr="19122.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19122.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23316a04e0f620aad" cstate="print"/>
+                          <a:blip r:embed="rId31656a1fe5c2c116a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId85366a04e0f620bb1" w:history="1">
+            <w:hyperlink r:id="rId79936a1fe5c2c1296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2224,63 +2224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dacus ciliatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has a wide distribution throughout Sub-Saharan Africa including drier areas of the Sahelian belt and Southern Africa. Also known from the Middle East and the Indian subcontinent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30486562" name="name55326a04e0f622088" descr="DACUCI_distribution_map.jpg"/>
+            <wp:docPr id="72816472" name="name68046a1fe5c2c29c7" descr="DACUCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10546a04e0f622084" cstate="print"/>
+                    <a:blip r:embed="rId69936a1fe5c2c29c2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3076,74 +3076,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however it should be noted that the Barcoding Index Number Systems (BINs) in which this species is represented in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(BOLD), also include a few unidentified / possibly misidentified reference sequences. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42966a04e0f62285f" w:history="1">
+      <w:hyperlink r:id="rId39646a1fe5c2c3279" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems (BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26766a04e0f62288c" w:history="1">
+      <w:hyperlink r:id="rId51506a1fe5c2c32f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3963,51 +3963,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86556a04e0f622e38" w:history="1">
+      <w:hyperlink r:id="rId40846a1fe5c2c3a01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4296,51 +4296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Loew (Diptera: Tephritidae), Version 3.1. Available online at USDA Compendium of Fruit Fly Host Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78506a04e0f623062" w:history="1">
+      <w:hyperlink r:id="rId51806a1fe5c2c3cd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -4881,51 +4881,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29286a04e0f62342a" w:history="1">
+      <w:hyperlink r:id="rId97866a1fe5c2c40fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/17682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4991,51 +4991,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dacus ciliatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96176a04e0f6234e3" w:history="1">
+      <w:hyperlink r:id="rId17686a1fe5c2c41ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5206,99 +5206,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66756a04e0f62364c" w:history="1">
+      <w:hyperlink r:id="rId26806a1fe5c2c433a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67489937" name="name16546a04e0f623709" descr="eu_funding_250.png"/>
+            <wp:docPr id="3688213" name="name53536a1fe5c2c43c1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89816a04e0f623708" cstate="print"/>
+                    <a:blip r:embed="rId60826a1fe5c2c43c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -5397,137 +5397,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84866446">
+  <w:abstractNum w:abstractNumId="87711924">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96494531">
+    <w:lvl w:ilvl="0" w:tplc="55096812">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96494531" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55096812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96494531" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55096812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96494531" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55096812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96494531" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55096812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96494531" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55096812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96494531" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55096812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96494531" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55096812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96494531" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55096812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84866445">
+  <w:abstractNum w:abstractNumId="87711923">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26619950">
+    <w:lvl w:ilvl="0" w:tplc="86370384">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6279,55 +6279,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84866445">
-    <w:abstractNumId w:val="84866445"/>
+  <w:num w:numId="87711923">
+    <w:abstractNumId w:val="87711923"/>
   </w:num>
-  <w:num w:numId="84866446">
-    <w:abstractNumId w:val="84866446"/>
+  <w:num w:numId="87711924">
+    <w:abstractNumId w:val="87711924"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17877,51 +17877,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId860969684" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId987370042" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19066a04e0f62055b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId49226a04e0f6205c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/categorization" TargetMode="External"/><Relationship Id="rId85366a04e0f620bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/photos" TargetMode="External"/><Relationship Id="rId42966a04e0f62285f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Dacus+ciliatus&amp;searchTax=" TargetMode="External"/><Relationship Id="rId26766a04e0f62288c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId86556a04e0f622e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId78506a04e0f623062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId29286a04e0f62342a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17682" TargetMode="External"/><Relationship Id="rId96176a04e0f6234e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66756a04e0f62364c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId23316a04e0f620aad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23316a04e0f620aad.jpg"/><Relationship Id="rId10546a04e0f622084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10546a04e0f622084.jpg"/><Relationship Id="rId89816a04e0f623708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89816a04e0f623708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId390286111" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId690095978" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16436a1fe5c2c1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId52006a1fe5c2c1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/categorization" TargetMode="External"/><Relationship Id="rId79936a1fe5c2c1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/photos" TargetMode="External"/><Relationship Id="rId39646a1fe5c2c3279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Dacus+ciliatus&amp;searchTax=" TargetMode="External"/><Relationship Id="rId51506a1fe5c2c32f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId40846a1fe5c2c3a01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId51806a1fe5c2c3cd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId97866a1fe5c2c40fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17682" TargetMode="External"/><Relationship Id="rId17686a1fe5c2c41ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26806a1fe5c2c433a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId31656a1fe5c2c116a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31656a1fe5c2c116a.jpg"/><Relationship Id="rId69936a1fe5c2c29c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69936a1fe5c2c29c2.jpg"/><Relationship Id="rId60826a1fe5c2c43c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60826a1fe5c2c43c0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>