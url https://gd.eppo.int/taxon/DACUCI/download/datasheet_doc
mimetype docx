--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -468,51 +468,51 @@
               <w:t xml:space="preserve"> Munro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ethiopian fruit fly, cucurbit fly, lesser melon fly, lesser pumpkin fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16436a1fe5c2c1003" w:history="1">
+            <w:hyperlink r:id="rId19926a3a986dd092c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -528,51 +528,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52006a1fe5c2c1083" w:history="1">
+            <w:hyperlink r:id="rId20166a3a986dd09a0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -586,86 +586,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75401299" name="name41046a1fe5c2c116c" descr="19122.jpg"/>
+                  <wp:docPr id="60058594" name="name62076a3a986dd1145" descr="19122.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19122.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31656a1fe5c2c116a" cstate="print"/>
+                          <a:blip r:embed="rId54536a3a986dd1143" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId79936a1fe5c2c1296" w:history="1">
+            <w:hyperlink r:id="rId47536a3a986dd12b8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2224,63 +2224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dacus ciliatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has a wide distribution throughout Sub-Saharan Africa including drier areas of the Sahelian belt and Southern Africa. Also known from the Middle East and the Indian subcontinent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72816472" name="name68046a1fe5c2c29c7" descr="DACUCI_distribution_map.jpg"/>
+            <wp:docPr id="21434107" name="name93446a3a986dd286f" descr="DACUCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69936a1fe5c2c29c2" cstate="print"/>
+                    <a:blip r:embed="rId61566a3a986dd286b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3076,74 +3076,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however it should be noted that the Barcoding Index Number Systems (BINs) in which this species is represented in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(BOLD), also include a few unidentified / possibly misidentified reference sequences. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39646a1fe5c2c3279" w:history="1">
+      <w:hyperlink r:id="rId43206a3a986dd30f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems (BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51506a1fe5c2c32f0" w:history="1">
+      <w:hyperlink r:id="rId60196a3a986dd3121" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3963,51 +3963,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40846a1fe5c2c3a01" w:history="1">
+      <w:hyperlink r:id="rId71136a3a986dd36f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4296,51 +4296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Loew (Diptera: Tephritidae), Version 3.1. Available online at USDA Compendium of Fruit Fly Host Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51806a1fe5c2c3cd5" w:history="1">
+      <w:hyperlink r:id="rId67956a3a986dd3916" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -4881,51 +4881,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97866a1fe5c2c40fc" w:history="1">
+      <w:hyperlink r:id="rId58616a3a986dd3cbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/17682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4991,51 +4991,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dacus ciliatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17686a1fe5c2c41ba" w:history="1">
+      <w:hyperlink r:id="rId50286a3a986dd3d88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5206,99 +5206,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26806a1fe5c2c433a" w:history="1">
+      <w:hyperlink r:id="rId68406a3a986dd3f06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3688213" name="name53536a1fe5c2c43c1" descr="eu_funding_250.png"/>
+            <wp:docPr id="99364244" name="name87036a3a986dd40f3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60826a1fe5c2c43c0" cstate="print"/>
+                    <a:blip r:embed="rId14796a3a986dd40f2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -5397,137 +5397,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87711924">
+  <w:abstractNum w:abstractNumId="81257444">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55096812">
+    <w:lvl w:ilvl="0" w:tplc="94530161">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55096812" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94530161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55096812" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94530161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55096812" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94530161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55096812" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94530161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55096812" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94530161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55096812" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94530161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55096812" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94530161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55096812" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94530161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87711923">
+  <w:abstractNum w:abstractNumId="81257443">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86370384">
+    <w:lvl w:ilvl="0" w:tplc="65766498">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6279,55 +6279,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87711923">
-    <w:abstractNumId w:val="87711923"/>
+  <w:num w:numId="81257443">
+    <w:abstractNumId w:val="81257443"/>
   </w:num>
-  <w:num w:numId="87711924">
-    <w:abstractNumId w:val="87711924"/>
+  <w:num w:numId="81257444">
+    <w:abstractNumId w:val="81257444"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17877,51 +17877,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId390286111" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId690095978" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16436a1fe5c2c1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId52006a1fe5c2c1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/categorization" TargetMode="External"/><Relationship Id="rId79936a1fe5c2c1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/photos" TargetMode="External"/><Relationship Id="rId39646a1fe5c2c3279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Dacus+ciliatus&amp;searchTax=" TargetMode="External"/><Relationship Id="rId51506a1fe5c2c32f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId40846a1fe5c2c3a01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId51806a1fe5c2c3cd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId97866a1fe5c2c40fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17682" TargetMode="External"/><Relationship Id="rId17686a1fe5c2c41ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26806a1fe5c2c433a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId31656a1fe5c2c116a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31656a1fe5c2c116a.jpg"/><Relationship Id="rId69936a1fe5c2c29c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69936a1fe5c2c29c2.jpg"/><Relationship Id="rId60826a1fe5c2c43c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60826a1fe5c2c43c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId384941050" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId864676156" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19926a3a986dd092c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId20166a3a986dd09a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/categorization" TargetMode="External"/><Relationship Id="rId47536a3a986dd12b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/photos" TargetMode="External"/><Relationship Id="rId43206a3a986dd30f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Dacus+ciliatus&amp;searchTax=" TargetMode="External"/><Relationship Id="rId60196a3a986dd3121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId71136a3a986dd36f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId67956a3a986dd3916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId58616a3a986dd3cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17682" TargetMode="External"/><Relationship Id="rId50286a3a986dd3d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68406a3a986dd3f06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId54536a3a986dd1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54536a3a986dd1143.jpg"/><Relationship Id="rId61566a3a986dd286b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61566a3a986dd286b.jpg"/><Relationship Id="rId14796a3a986dd40f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14796a3a986dd40f2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>