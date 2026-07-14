--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -468,51 +468,51 @@
               <w:t xml:space="preserve"> Munro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ethiopian fruit fly, cucurbit fly, lesser melon fly, lesser pumpkin fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19926a3a986dd092c" w:history="1">
+            <w:hyperlink r:id="rId89596a566b579f768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -528,51 +528,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20166a3a986dd09a0" w:history="1">
+            <w:hyperlink r:id="rId35126a566b579f7cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -586,86 +586,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60058594" name="name62076a3a986dd1145" descr="19122.jpg"/>
+                  <wp:docPr id="24268471" name="name81366a566b579ff60" descr="19122.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19122.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54536a3a986dd1143" cstate="print"/>
+                          <a:blip r:embed="rId78296a566b579ff5e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47536a3a986dd12b8" w:history="1">
+            <w:hyperlink r:id="rId99406a566b57a00a0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2224,63 +2224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dacus ciliatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has a wide distribution throughout Sub-Saharan Africa including drier areas of the Sahelian belt and Southern Africa. Also known from the Middle East and the Indian subcontinent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21434107" name="name93446a3a986dd286f" descr="DACUCI_distribution_map.jpg"/>
+            <wp:docPr id="10056111" name="name72486a566b57a14da" descr="DACUCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61566a3a986dd286b" cstate="print"/>
+                    <a:blip r:embed="rId17936a566b57a14d6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3076,74 +3076,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however it should be noted that the Barcoding Index Number Systems (BINs) in which this species is represented in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(BOLD), also include a few unidentified / possibly misidentified reference sequences. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43206a3a986dd30f2" w:history="1">
+      <w:hyperlink r:id="rId49066a566b57a1c06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems (BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60196a3a986dd3121" w:history="1">
+      <w:hyperlink r:id="rId28526a566b57a1c30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3963,51 +3963,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71136a3a986dd36f5" w:history="1">
+      <w:hyperlink r:id="rId10426a566b57a21f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4296,51 +4296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Loew (Diptera: Tephritidae), Version 3.1. Available online at USDA Compendium of Fruit Fly Host Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67956a3a986dd3916" w:history="1">
+      <w:hyperlink r:id="rId65986a566b57a242a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -4881,51 +4881,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58616a3a986dd3cbe" w:history="1">
+      <w:hyperlink r:id="rId75126a566b57a2820" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/17682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4991,51 +4991,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dacus ciliatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50286a3a986dd3d88" w:history="1">
+      <w:hyperlink r:id="rId70436a566b57a28d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5206,99 +5206,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68406a3a986dd3f06" w:history="1">
+      <w:hyperlink r:id="rId56666a566b57a2a4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99364244" name="name87036a3a986dd40f3" descr="eu_funding_250.png"/>
+            <wp:docPr id="59374278" name="name39236a566b57a2bde" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14796a3a986dd40f2" cstate="print"/>
+                    <a:blip r:embed="rId54316a566b57a2bdd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -5397,137 +5397,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81257444">
+  <w:abstractNum w:abstractNumId="15549481">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94530161">
+    <w:lvl w:ilvl="0" w:tplc="82278826">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94530161" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82278826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94530161" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82278826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94530161" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82278826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94530161" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82278826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94530161" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82278826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94530161" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82278826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94530161" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82278826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94530161" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82278826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81257443">
+  <w:abstractNum w:abstractNumId="15549480">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65766498">
+    <w:lvl w:ilvl="0" w:tplc="67292837">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6279,55 +6279,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81257443">
-    <w:abstractNumId w:val="81257443"/>
+  <w:num w:numId="15549480">
+    <w:abstractNumId w:val="15549480"/>
   </w:num>
-  <w:num w:numId="81257444">
-    <w:abstractNumId w:val="81257444"/>
+  <w:num w:numId="15549481">
+    <w:abstractNumId w:val="15549481"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17877,51 +17877,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId384941050" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId864676156" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19926a3a986dd092c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId20166a3a986dd09a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/categorization" TargetMode="External"/><Relationship Id="rId47536a3a986dd12b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/photos" TargetMode="External"/><Relationship Id="rId43206a3a986dd30f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Dacus+ciliatus&amp;searchTax=" TargetMode="External"/><Relationship Id="rId60196a3a986dd3121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId71136a3a986dd36f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId67956a3a986dd3916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId58616a3a986dd3cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17682" TargetMode="External"/><Relationship Id="rId50286a3a986dd3d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68406a3a986dd3f06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId54536a3a986dd1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54536a3a986dd1143.jpg"/><Relationship Id="rId61566a3a986dd286b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61566a3a986dd286b.jpg"/><Relationship Id="rId14796a3a986dd40f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14796a3a986dd40f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId268511211" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId171102659" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89596a566b579f768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId35126a566b579f7cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/categorization" TargetMode="External"/><Relationship Id="rId99406a566b57a00a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/photos" TargetMode="External"/><Relationship Id="rId49066a566b57a1c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Dacus+ciliatus&amp;searchTax=" TargetMode="External"/><Relationship Id="rId28526a566b57a1c30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId10426a566b57a21f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId65986a566b57a242a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId75126a566b57a2820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17682" TargetMode="External"/><Relationship Id="rId70436a566b57a28d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56666a566b57a2a4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId78296a566b579ff5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78296a566b579ff5e.jpg"/><Relationship Id="rId17936a566b57a14d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17936a566b57a14d6.jpg"/><Relationship Id="rId54316a566b57a2bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54316a566b57a2bdd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>