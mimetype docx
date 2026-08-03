--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -468,51 +468,51 @@
               <w:t xml:space="preserve"> Munro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ethiopian fruit fly, cucurbit fly, lesser melon fly, lesser pumpkin fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89596a566b579f768" w:history="1">
+            <w:hyperlink r:id="rId69886a710a6a70bf4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -528,51 +528,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35126a566b579f7cf" w:history="1">
+            <w:hyperlink r:id="rId53336a710a6a70c6b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -586,86 +586,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24268471" name="name81366a566b579ff60" descr="19122.jpg"/>
+                  <wp:docPr id="14949423" name="name33386a710a6a714cd" descr="19122.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19122.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId78296a566b579ff5e" cstate="print"/>
+                          <a:blip r:embed="rId29846a710a6a714cc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99406a566b57a00a0" w:history="1">
+            <w:hyperlink r:id="rId43596a710a6a715ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2224,63 +2224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dacus ciliatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has a wide distribution throughout Sub-Saharan Africa including drier areas of the Sahelian belt and Southern Africa. Also known from the Middle East and the Indian subcontinent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10056111" name="name72486a566b57a14da" descr="DACUCI_distribution_map.jpg"/>
+            <wp:docPr id="3390783" name="name93356a710a6a72e56" descr="DACUCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17936a566b57a14d6" cstate="print"/>
+                    <a:blip r:embed="rId35766a710a6a72e53" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3076,74 +3076,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however it should be noted that the Barcoding Index Number Systems (BINs) in which this species is represented in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(BOLD), also include a few unidentified / possibly misidentified reference sequences. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49066a566b57a1c06" w:history="1">
+      <w:hyperlink r:id="rId29096a710a6a73561" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems (BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28526a566b57a1c30" w:history="1">
+      <w:hyperlink r:id="rId69296a710a6a7358b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3963,51 +3963,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10426a566b57a21f6" w:history="1">
+      <w:hyperlink r:id="rId46446a710a6a73b68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4296,51 +4296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Loew (Diptera: Tephritidae), Version 3.1. Available online at USDA Compendium of Fruit Fly Host Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65986a566b57a242a" w:history="1">
+      <w:hyperlink r:id="rId76316a710a6a73d81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -4881,51 +4881,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75126a566b57a2820" w:history="1">
+      <w:hyperlink r:id="rId78826a710a6a74125" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/17682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4991,51 +4991,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dacus ciliatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70436a566b57a28d5" w:history="1">
+      <w:hyperlink r:id="rId12786a710a6a741d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5206,99 +5206,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56666a566b57a2a4b" w:history="1">
+      <w:hyperlink r:id="rId88786a710a6a7434f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59374278" name="name39236a566b57a2bde" descr="eu_funding_250.png"/>
+            <wp:docPr id="14269817" name="name31696a710a6a743c4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54316a566b57a2bdd" cstate="print"/>
+                    <a:blip r:embed="rId76436a710a6a743c3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -5397,137 +5397,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15549481">
+  <w:abstractNum w:abstractNumId="65543625">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82278826">
+    <w:lvl w:ilvl="0" w:tplc="10671823">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82278826" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10671823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82278826" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10671823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82278826" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10671823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82278826" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10671823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82278826" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10671823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82278826" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10671823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82278826" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10671823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82278826" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10671823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15549480">
+  <w:abstractNum w:abstractNumId="65543624">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67292837">
+    <w:lvl w:ilvl="0" w:tplc="12298702">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6279,55 +6279,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15549480">
-    <w:abstractNumId w:val="15549480"/>
+  <w:num w:numId="65543624">
+    <w:abstractNumId w:val="65543624"/>
   </w:num>
-  <w:num w:numId="15549481">
-    <w:abstractNumId w:val="15549481"/>
+  <w:num w:numId="65543625">
+    <w:abstractNumId w:val="65543625"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17877,51 +17877,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId268511211" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId171102659" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89596a566b579f768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId35126a566b579f7cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/categorization" TargetMode="External"/><Relationship Id="rId99406a566b57a00a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/photos" TargetMode="External"/><Relationship Id="rId49066a566b57a1c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Dacus+ciliatus&amp;searchTax=" TargetMode="External"/><Relationship Id="rId28526a566b57a1c30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId10426a566b57a21f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId65986a566b57a242a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId75126a566b57a2820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17682" TargetMode="External"/><Relationship Id="rId70436a566b57a28d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56666a566b57a2a4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId78296a566b579ff5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78296a566b579ff5e.jpg"/><Relationship Id="rId17936a566b57a14d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17936a566b57a14d6.jpg"/><Relationship Id="rId54316a566b57a2bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54316a566b57a2bdd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId877362324" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId367386986" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69886a710a6a70bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId53336a710a6a70c6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/categorization" TargetMode="External"/><Relationship Id="rId43596a710a6a715ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/photos" TargetMode="External"/><Relationship Id="rId29096a710a6a73561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Dacus+ciliatus&amp;searchTax=" TargetMode="External"/><Relationship Id="rId69296a710a6a7358b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId46446a710a6a73b68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId76316a710a6a73d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId78826a710a6a74125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17682" TargetMode="External"/><Relationship Id="rId12786a710a6a741d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88786a710a6a7434f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId29846a710a6a714cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29846a710a6a714cc.jpg"/><Relationship Id="rId35766a710a6a72e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35766a710a6a72e53.jpg"/><Relationship Id="rId76436a710a6a743c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76436a710a6a743c3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>