--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -468,51 +468,51 @@
               <w:t xml:space="preserve"> Munro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ethiopian fruit fly, cucurbit fly, lesser melon fly, lesser pumpkin fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69886a710a6a70bf4" w:history="1">
+            <w:hyperlink r:id="rId17396a8b878e25928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -528,51 +528,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53336a710a6a70c6b" w:history="1">
+            <w:hyperlink r:id="rId52566a8b878e25994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -586,86 +586,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14949423" name="name33386a710a6a714cd" descr="19122.jpg"/>
+                  <wp:docPr id="83503517" name="name37216a8b878e25a6e" descr="19122.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19122.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29846a710a6a714cc" cstate="print"/>
+                          <a:blip r:embed="rId63526a8b878e25a6d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43596a710a6a715ac" w:history="1">
+            <w:hyperlink r:id="rId39546a8b878e25b9e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2224,63 +2224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dacus ciliatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has a wide distribution throughout Sub-Saharan Africa including drier areas of the Sahelian belt and Southern Africa. Also known from the Middle East and the Indian subcontinent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3390783" name="name93356a710a6a72e56" descr="DACUCI_distribution_map.jpg"/>
+            <wp:docPr id="44193165" name="name28246a8b878e27491" descr="DACUCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35766a710a6a72e53" cstate="print"/>
+                    <a:blip r:embed="rId93126a8b878e2748d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3076,74 +3076,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however it should be noted that the Barcoding Index Number Systems (BINs) in which this species is represented in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(BOLD), also include a few unidentified / possibly misidentified reference sequences. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29096a710a6a73561" w:history="1">
+      <w:hyperlink r:id="rId63166a8b878e27c52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems (BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69296a710a6a7358b" w:history="1">
+      <w:hyperlink r:id="rId79966a8b878e27c7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3963,51 +3963,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46446a710a6a73b68" w:history="1">
+      <w:hyperlink r:id="rId88526a8b878e2827a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4296,51 +4296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Loew (Diptera: Tephritidae), Version 3.1. Available online at USDA Compendium of Fruit Fly Host Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76316a710a6a73d81" w:history="1">
+      <w:hyperlink r:id="rId74636a8b878e284dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -4881,51 +4881,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78826a710a6a74125" w:history="1">
+      <w:hyperlink r:id="rId30146a8b878e288a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/17682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4991,51 +4991,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dacus ciliatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12786a710a6a741d7" w:history="1">
+      <w:hyperlink r:id="rId54046a8b878e2895b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5206,99 +5206,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88786a710a6a7434f" w:history="1">
+      <w:hyperlink r:id="rId69196a8b878e28acb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14269817" name="name31696a710a6a743c4" descr="eu_funding_250.png"/>
+            <wp:docPr id="61770865" name="name29936a8b878e29f6e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76436a710a6a743c3" cstate="print"/>
+                    <a:blip r:embed="rId99406a8b878e29f6c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -5397,137 +5397,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65543625">
+  <w:abstractNum w:abstractNumId="39977132">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10671823">
+    <w:lvl w:ilvl="0" w:tplc="68080854">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10671823" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68080854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10671823" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68080854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10671823" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68080854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10671823" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68080854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10671823" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68080854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10671823" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68080854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10671823" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68080854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10671823" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68080854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65543624">
+  <w:abstractNum w:abstractNumId="39977131">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12298702">
+    <w:lvl w:ilvl="0" w:tplc="62173197">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6279,55 +6279,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65543624">
-    <w:abstractNumId w:val="65543624"/>
+  <w:num w:numId="39977131">
+    <w:abstractNumId w:val="39977131"/>
   </w:num>
-  <w:num w:numId="65543625">
-    <w:abstractNumId w:val="65543625"/>
+  <w:num w:numId="39977132">
+    <w:abstractNumId w:val="39977132"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17877,51 +17877,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId877362324" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId367386986" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69886a710a6a70bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId53336a710a6a70c6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/categorization" TargetMode="External"/><Relationship Id="rId43596a710a6a715ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/photos" TargetMode="External"/><Relationship Id="rId29096a710a6a73561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Dacus+ciliatus&amp;searchTax=" TargetMode="External"/><Relationship Id="rId69296a710a6a7358b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId46446a710a6a73b68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId76316a710a6a73d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId78826a710a6a74125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17682" TargetMode="External"/><Relationship Id="rId12786a710a6a741d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88786a710a6a7434f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId29846a710a6a714cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29846a710a6a714cc.jpg"/><Relationship Id="rId35766a710a6a72e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35766a710a6a72e53.jpg"/><Relationship Id="rId76436a710a6a743c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76436a710a6a743c3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId848670862" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId977700521" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17396a8b878e25928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId52566a8b878e25994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/categorization" TargetMode="External"/><Relationship Id="rId39546a8b878e25b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/photos" TargetMode="External"/><Relationship Id="rId63166a8b878e27c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Dacus+ciliatus&amp;searchTax=" TargetMode="External"/><Relationship Id="rId79966a8b878e27c7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId88526a8b878e2827a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId74636a8b878e284dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId30146a8b878e288a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17682" TargetMode="External"/><Relationship Id="rId54046a8b878e2895b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69196a8b878e28acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId63526a8b878e25a6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63526a8b878e25a6d.jpg"/><Relationship Id="rId93126a8b878e2748d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93126a8b878e2748d.jpg"/><Relationship Id="rId99406a8b878e29f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99406a8b878e29f6c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>