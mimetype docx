--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -468,51 +468,51 @@
               <w:t xml:space="preserve"> Munro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ethiopian fruit fly, cucurbit fly, lesser melon fly, lesser pumpkin fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17396a8b878e25928" w:history="1">
+            <w:hyperlink r:id="rId12956aa6154183082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -528,51 +528,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52566a8b878e25994" w:history="1">
+            <w:hyperlink r:id="rId27496aa61541830ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -586,86 +586,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACUCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83503517" name="name37216a8b878e25a6e" descr="19122.jpg"/>
+                  <wp:docPr id="45293037" name="name94196aa615418390f" descr="19122.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19122.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63526a8b878e25a6d" cstate="print"/>
+                          <a:blip r:embed="rId17006aa615418390d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39546a8b878e25b9e" w:history="1">
+            <w:hyperlink r:id="rId43806aa6154183a26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2224,63 +2224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dacus ciliatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has a wide distribution throughout Sub-Saharan Africa including drier areas of the Sahelian belt and Southern Africa. Also known from the Middle East and the Indian subcontinent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44193165" name="name28246a8b878e27491" descr="DACUCI_distribution_map.jpg"/>
+            <wp:docPr id="3469355" name="name46986aa6154185dda" descr="DACUCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACUCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93126a8b878e2748d" cstate="print"/>
+                    <a:blip r:embed="rId58966aa6154185dd8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3076,74 +3076,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however it should be noted that the Barcoding Index Number Systems (BINs) in which this species is represented in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(BOLD), also include a few unidentified / possibly misidentified reference sequences. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63166a8b878e27c52" w:history="1">
+      <w:hyperlink r:id="rId84276aa61541867d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems (BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79966a8b878e27c7f" w:history="1">
+      <w:hyperlink r:id="rId91826aa6154186800" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3963,51 +3963,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88526a8b878e2827a" w:history="1">
+      <w:hyperlink r:id="rId36756aa6154186e16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4296,51 +4296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Loew (Diptera: Tephritidae), Version 3.1. Available online at USDA Compendium of Fruit Fly Host Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74636a8b878e284dc" w:history="1">
+      <w:hyperlink r:id="rId82836aa61541870ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -4881,51 +4881,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30146a8b878e288a4" w:history="1">
+      <w:hyperlink r:id="rId25906aa61541874df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/17682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4991,51 +4991,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dacus ciliatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54046a8b878e2895b" w:history="1">
+      <w:hyperlink r:id="rId58406aa6154187597" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5206,99 +5206,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69196a8b878e28acb" w:history="1">
+      <w:hyperlink r:id="rId27286aa6154187707" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61770865" name="name29936a8b878e29f6e" descr="eu_funding_250.png"/>
+            <wp:docPr id="17505048" name="name32366aa6154187793" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99406a8b878e29f6c" cstate="print"/>
+                    <a:blip r:embed="rId89986aa6154187792" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -5397,137 +5397,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39977132">
+  <w:abstractNum w:abstractNumId="58220762">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68080854">
+    <w:lvl w:ilvl="0" w:tplc="60620130">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68080854" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60620130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68080854" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60620130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68080854" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60620130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68080854" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60620130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68080854" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60620130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68080854" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60620130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68080854" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60620130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68080854" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60620130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39977131">
+  <w:abstractNum w:abstractNumId="58220761">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62173197">
+    <w:lvl w:ilvl="0" w:tplc="78318741">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6279,55 +6279,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39977131">
-    <w:abstractNumId w:val="39977131"/>
+  <w:num w:numId="58220761">
+    <w:abstractNumId w:val="58220761"/>
   </w:num>
-  <w:num w:numId="39977132">
-    <w:abstractNumId w:val="39977132"/>
+  <w:num w:numId="58220762">
+    <w:abstractNumId w:val="58220762"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17877,51 +17877,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId848670862" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId977700521" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17396a8b878e25928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId52566a8b878e25994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/categorization" TargetMode="External"/><Relationship Id="rId39546a8b878e25b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/photos" TargetMode="External"/><Relationship Id="rId63166a8b878e27c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Dacus+ciliatus&amp;searchTax=" TargetMode="External"/><Relationship Id="rId79966a8b878e27c7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId88526a8b878e2827a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId74636a8b878e284dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId30146a8b878e288a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17682" TargetMode="External"/><Relationship Id="rId54046a8b878e2895b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69196a8b878e28acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId63526a8b878e25a6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63526a8b878e25a6d.jpg"/><Relationship Id="rId93126a8b878e2748d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93126a8b878e2748d.jpg"/><Relationship Id="rId99406a8b878e29f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99406a8b878e29f6c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId229500793" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId897026218" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12956aa6154183082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId27496aa61541830ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/categorization" TargetMode="External"/><Relationship Id="rId43806aa6154183a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACUCI/photos" TargetMode="External"/><Relationship Id="rId84276aa61541867d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Dacus+ciliatus&amp;searchTax=" TargetMode="External"/><Relationship Id="rId91826aa6154186800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DACUCI/" TargetMode="External"/><Relationship Id="rId36756aa6154186e16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId82836aa61541870ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId25906aa61541874df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/17682" TargetMode="External"/><Relationship Id="rId58406aa6154187597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27286aa6154187707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId17006aa615418390d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17006aa615418390d.jpg"/><Relationship Id="rId58966aa6154185dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58966aa6154185dd8.jpg"/><Relationship Id="rId89986aa6154187792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89986aa6154187792.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>