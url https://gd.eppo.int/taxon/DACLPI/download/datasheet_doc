--- v0 (2026-04-20)
+++ v1 (2026-05-13)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Fernald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese pine mealybug, Kuwana pine mealybug</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595769e58e9422056" w:history="1">
+            <w:hyperlink r:id="rId99746a044e8979231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637569e58e942209a" w:history="1">
+            <w:hyperlink r:id="rId92046a044e8979276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACLPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77747132" name="name891769e58e9422174" descr="7794.jpg"/>
+                  <wp:docPr id="9776733" name="name91156a044e8979813" descr="7794.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7794.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId304669e58e9422172" cstate="print"/>
+                          <a:blip r:embed="rId77366a044e8979812" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId760669e58e94222db" w:history="1">
+            <w:hyperlink r:id="rId52746a044e89798f1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1206,63 +1206,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Japan (Boselli &amp; Pellizzari, 2016) and has been introduced to other parts of Asia, as well as to North America (Kosztarab, 1996; Miller et al., 2005; von Ellenrieder, 2025), and Europe. There is a single record from Monaco (Germain &amp; Matile-Ferrero, 2006), and a mistaken record from France which appears to be based on the Monaco record (EFSA PLH Panel, 2021; Foldi &amp; Germain, 2018; Germain &amp; Matile-Ferrero, 2006).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86794575" name="name409469e58e9423619" descr="DACLPI_distribution_map.jpg"/>
+            <wp:docPr id="89124131" name="name37446a044e897abc7" descr="DACLPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACLPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId430569e58e9423615" cstate="print"/>
+                    <a:blip r:embed="rId67326a044e897abc3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3275,51 +3275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 6928, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId211469e58e9424560" w:history="1">
+      <w:hyperlink r:id="rId78016a044e897bd43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6928</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3334,51 +3334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hemiptera: Coccidae): addition to the EPPO Alert. EPPO Reporting Service no. 01 – 2019. Num. article: 2019/011. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId148769e58e94245d8" w:history="1">
+      <w:hyperlink r:id="rId20016a044e897bda8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6441</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3393,51 +3393,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId209269e58e9424639" w:history="1">
+      <w:hyperlink r:id="rId71016a044e897be07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DACLPI/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3916,51 +3916,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miller D, Rung A, Parikh G, Venable G, Redford AJ, Evans GA &amp; Gill RJ (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus azaleae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Tinsley). Scale Insects. Edition 2. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId143569e58e94249e9" w:history="1">
+      <w:hyperlink r:id="rId77396a044e897c172" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4501,51 +4501,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId415869e58e9424dba" w:history="1">
+      <w:hyperlink r:id="rId49646a044e897c542" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4624,51 +4624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 97-101. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId909269e58e9424e7d" w:history="1">
+      <w:hyperlink r:id="rId10696a044e897c605" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70059</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -4764,137 +4764,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50304066">
+  <w:abstractNum w:abstractNumId="32476189">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37785881">
+    <w:lvl w:ilvl="0" w:tplc="31573365">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37785881" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31573365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37785881" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31573365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37785881" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31573365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37785881" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31573365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37785881" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31573365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37785881" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31573365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37785881" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31573365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37785881" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31573365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50304065">
+  <w:abstractNum w:abstractNumId="32476188">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88137733">
+    <w:lvl w:ilvl="0" w:tplc="35942226">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5646,55 +5646,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50304065">
-    <w:abstractNumId w:val="50304065"/>
+  <w:num w:numId="32476188">
+    <w:abstractNumId w:val="32476188"/>
   </w:num>
-  <w:num w:numId="50304066">
-    <w:abstractNumId w:val="50304066"/>
+  <w:num w:numId="32476189">
+    <w:abstractNumId w:val="32476189"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17244,51 +17244,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId887563903" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId168946290" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId595769e58e9422056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/" TargetMode="External"/><Relationship Id="rId637569e58e942209a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/categorization" TargetMode="External"/><Relationship Id="rId760669e58e94222db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/photos" TargetMode="External"/><Relationship Id="rId211469e58e9424560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6928" TargetMode="External"/><Relationship Id="rId148769e58e94245d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6441" TargetMode="External"/><Relationship Id="rId209269e58e9424639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/documents" TargetMode="External"/><Relationship Id="rId143569e58e94249e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392" TargetMode="External"/><Relationship Id="rId415869e58e9424dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId909269e58e9424e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70059" TargetMode="External"/><Relationship Id="rId304669e58e9422172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId304669e58e9422172.jpg"/><Relationship Id="rId430569e58e9423615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId430569e58e9423615.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId963969367" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId145199198" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99746a044e8979231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/" TargetMode="External"/><Relationship Id="rId92046a044e8979276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/categorization" TargetMode="External"/><Relationship Id="rId52746a044e89798f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/photos" TargetMode="External"/><Relationship Id="rId78016a044e897bd43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6928" TargetMode="External"/><Relationship Id="rId20016a044e897bda8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6441" TargetMode="External"/><Relationship Id="rId71016a044e897be07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/documents" TargetMode="External"/><Relationship Id="rId77396a044e897c172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392" TargetMode="External"/><Relationship Id="rId49646a044e897c542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10696a044e897c605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70059" TargetMode="External"/><Relationship Id="rId77366a044e8979812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77366a044e8979812.jpg"/><Relationship Id="rId67326a044e897abc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67326a044e897abc3.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>