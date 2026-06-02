--- v1 (2026-05-13)
+++ v2 (2026-06-02)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Fernald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese pine mealybug, Kuwana pine mealybug</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99746a044e8979231" w:history="1">
+            <w:hyperlink r:id="rId73196a1f1add3728c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92046a044e8979276" w:history="1">
+            <w:hyperlink r:id="rId75586a1f1add372d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACLPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9776733" name="name91156a044e8979813" descr="7794.jpg"/>
+                  <wp:docPr id="19216574" name="name99436a1f1add37ad1" descr="7794.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7794.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId77366a044e8979812" cstate="print"/>
+                          <a:blip r:embed="rId76216a1f1add37acf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId52746a044e89798f1" w:history="1">
+            <w:hyperlink r:id="rId65976a1f1add37bf4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1206,63 +1206,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Japan (Boselli &amp; Pellizzari, 2016) and has been introduced to other parts of Asia, as well as to North America (Kosztarab, 1996; Miller et al., 2005; von Ellenrieder, 2025), and Europe. There is a single record from Monaco (Germain &amp; Matile-Ferrero, 2006), and a mistaken record from France which appears to be based on the Monaco record (EFSA PLH Panel, 2021; Foldi &amp; Germain, 2018; Germain &amp; Matile-Ferrero, 2006).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89124131" name="name37446a044e897abc7" descr="DACLPI_distribution_map.jpg"/>
+            <wp:docPr id="2326298" name="name37586a1f1add39033" descr="DACLPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACLPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67326a044e897abc3" cstate="print"/>
+                    <a:blip r:embed="rId78876a1f1add39030" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3275,51 +3275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 6928, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78016a044e897bd43" w:history="1">
+      <w:hyperlink r:id="rId24666a1f1add39fd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6928</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3334,51 +3334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hemiptera: Coccidae): addition to the EPPO Alert. EPPO Reporting Service no. 01 – 2019. Num. article: 2019/011. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20016a044e897bda8" w:history="1">
+      <w:hyperlink r:id="rId54076a1f1add3a03c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6441</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3393,51 +3393,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71016a044e897be07" w:history="1">
+      <w:hyperlink r:id="rId23026a1f1add3a09d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DACLPI/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3916,51 +3916,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miller D, Rung A, Parikh G, Venable G, Redford AJ, Evans GA &amp; Gill RJ (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus azaleae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Tinsley). Scale Insects. Edition 2. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77396a044e897c172" w:history="1">
+      <w:hyperlink r:id="rId75916a1f1add3a3ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4501,51 +4501,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49646a044e897c542" w:history="1">
+      <w:hyperlink r:id="rId67836a1f1add3a7b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4624,51 +4624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 97-101. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10696a044e897c605" w:history="1">
+      <w:hyperlink r:id="rId84806a1f1add3a879" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70059</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -4764,137 +4764,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32476189">
+  <w:abstractNum w:abstractNumId="51482674">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31573365">
+    <w:lvl w:ilvl="0" w:tplc="77351180">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31573365" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77351180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31573365" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77351180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31573365" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77351180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31573365" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77351180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31573365" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77351180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31573365" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77351180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31573365" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77351180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31573365" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77351180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32476188">
+  <w:abstractNum w:abstractNumId="51482673">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35942226">
+    <w:lvl w:ilvl="0" w:tplc="89971394">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5646,55 +5646,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32476188">
-    <w:abstractNumId w:val="32476188"/>
+  <w:num w:numId="51482673">
+    <w:abstractNumId w:val="51482673"/>
   </w:num>
-  <w:num w:numId="32476189">
-    <w:abstractNumId w:val="32476189"/>
+  <w:num w:numId="51482674">
+    <w:abstractNumId w:val="51482674"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17244,51 +17244,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId963969367" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId145199198" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99746a044e8979231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/" TargetMode="External"/><Relationship Id="rId92046a044e8979276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/categorization" TargetMode="External"/><Relationship Id="rId52746a044e89798f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/photos" TargetMode="External"/><Relationship Id="rId78016a044e897bd43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6928" TargetMode="External"/><Relationship Id="rId20016a044e897bda8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6441" TargetMode="External"/><Relationship Id="rId71016a044e897be07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/documents" TargetMode="External"/><Relationship Id="rId77396a044e897c172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392" TargetMode="External"/><Relationship Id="rId49646a044e897c542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10696a044e897c605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70059" TargetMode="External"/><Relationship Id="rId77366a044e8979812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77366a044e8979812.jpg"/><Relationship Id="rId67326a044e897abc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67326a044e897abc3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId635303106" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId729441863" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73196a1f1add3728c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/" TargetMode="External"/><Relationship Id="rId75586a1f1add372d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/categorization" TargetMode="External"/><Relationship Id="rId65976a1f1add37bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/photos" TargetMode="External"/><Relationship Id="rId24666a1f1add39fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6928" TargetMode="External"/><Relationship Id="rId54076a1f1add3a03c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6441" TargetMode="External"/><Relationship Id="rId23026a1f1add3a09d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/documents" TargetMode="External"/><Relationship Id="rId75916a1f1add3a3ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392" TargetMode="External"/><Relationship Id="rId67836a1f1add3a7b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84806a1f1add3a879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70059" TargetMode="External"/><Relationship Id="rId76216a1f1add37acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76216a1f1add37acf.jpg"/><Relationship Id="rId78876a1f1add39030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78876a1f1add39030.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>