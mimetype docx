--- v2 (2026-06-02)
+++ v3 (2026-06-24)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Fernald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese pine mealybug, Kuwana pine mealybug</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73196a1f1add3728c" w:history="1">
+            <w:hyperlink r:id="rId41656a3b22b8035d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75586a1f1add372d2" w:history="1">
+            <w:hyperlink r:id="rId47746a3b22b80361a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACLPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19216574" name="name99436a1f1add37ad1" descr="7794.jpg"/>
+                  <wp:docPr id="20667579" name="name79756a3b22b803d0e" descr="7794.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7794.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76216a1f1add37acf" cstate="print"/>
+                          <a:blip r:embed="rId18576a3b22b803d0c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65976a1f1add37bf4" w:history="1">
+            <w:hyperlink r:id="rId53336a3b22b803e6b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1206,63 +1206,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Japan (Boselli &amp; Pellizzari, 2016) and has been introduced to other parts of Asia, as well as to North America (Kosztarab, 1996; Miller et al., 2005; von Ellenrieder, 2025), and Europe. There is a single record from Monaco (Germain &amp; Matile-Ferrero, 2006), and a mistaken record from France which appears to be based on the Monaco record (EFSA PLH Panel, 2021; Foldi &amp; Germain, 2018; Germain &amp; Matile-Ferrero, 2006).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2326298" name="name37586a1f1add39033" descr="DACLPI_distribution_map.jpg"/>
+            <wp:docPr id="34505387" name="name97486a3b22b804ed3" descr="DACLPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACLPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78876a1f1add39030" cstate="print"/>
+                    <a:blip r:embed="rId35166a3b22b804ed1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3275,51 +3275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 6928, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24666a1f1add39fd8" w:history="1">
+      <w:hyperlink r:id="rId14256a3b22b805d65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6928</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3334,51 +3334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hemiptera: Coccidae): addition to the EPPO Alert. EPPO Reporting Service no. 01 – 2019. Num. article: 2019/011. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54076a1f1add3a03c" w:history="1">
+      <w:hyperlink r:id="rId37536a3b22b805de3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6441</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3393,51 +3393,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23026a1f1add3a09d" w:history="1">
+      <w:hyperlink r:id="rId56686a3b22b805e46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DACLPI/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3916,51 +3916,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miller D, Rung A, Parikh G, Venable G, Redford AJ, Evans GA &amp; Gill RJ (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus azaleae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Tinsley). Scale Insects. Edition 2. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75916a1f1add3a3ed" w:history="1">
+      <w:hyperlink r:id="rId65816a3b22b806194" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4501,51 +4501,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67836a1f1add3a7b3" w:history="1">
+      <w:hyperlink r:id="rId28966a3b22b806538" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4624,51 +4624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 97-101. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84806a1f1add3a879" w:history="1">
+      <w:hyperlink r:id="rId47486a3b22b806608" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70059</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -4764,137 +4764,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51482674">
+  <w:abstractNum w:abstractNumId="57606361">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77351180">
+    <w:lvl w:ilvl="0" w:tplc="18539996">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77351180" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18539996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77351180" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18539996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77351180" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18539996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77351180" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18539996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77351180" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18539996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77351180" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18539996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77351180" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18539996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77351180" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18539996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51482673">
+  <w:abstractNum w:abstractNumId="57606360">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89971394">
+    <w:lvl w:ilvl="0" w:tplc="84340759">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5646,55 +5646,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51482673">
-    <w:abstractNumId w:val="51482673"/>
+  <w:num w:numId="57606360">
+    <w:abstractNumId w:val="57606360"/>
   </w:num>
-  <w:num w:numId="51482674">
-    <w:abstractNumId w:val="51482674"/>
+  <w:num w:numId="57606361">
+    <w:abstractNumId w:val="57606361"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17244,51 +17244,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId635303106" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId729441863" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73196a1f1add3728c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/" TargetMode="External"/><Relationship Id="rId75586a1f1add372d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/categorization" TargetMode="External"/><Relationship Id="rId65976a1f1add37bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/photos" TargetMode="External"/><Relationship Id="rId24666a1f1add39fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6928" TargetMode="External"/><Relationship Id="rId54076a1f1add3a03c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6441" TargetMode="External"/><Relationship Id="rId23026a1f1add3a09d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/documents" TargetMode="External"/><Relationship Id="rId75916a1f1add3a3ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392" TargetMode="External"/><Relationship Id="rId67836a1f1add3a7b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84806a1f1add3a879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70059" TargetMode="External"/><Relationship Id="rId76216a1f1add37acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76216a1f1add37acf.jpg"/><Relationship Id="rId78876a1f1add39030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78876a1f1add39030.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId956246381" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId163821336" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41656a3b22b8035d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/" TargetMode="External"/><Relationship Id="rId47746a3b22b80361a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/categorization" TargetMode="External"/><Relationship Id="rId53336a3b22b803e6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/photos" TargetMode="External"/><Relationship Id="rId14256a3b22b805d65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6928" TargetMode="External"/><Relationship Id="rId37536a3b22b805de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6441" TargetMode="External"/><Relationship Id="rId56686a3b22b805e46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/documents" TargetMode="External"/><Relationship Id="rId65816a3b22b806194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392" TargetMode="External"/><Relationship Id="rId28966a3b22b806538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47486a3b22b806608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70059" TargetMode="External"/><Relationship Id="rId18576a3b22b803d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18576a3b22b803d0c.jpg"/><Relationship Id="rId35166a3b22b804ed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35166a3b22b804ed1.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>