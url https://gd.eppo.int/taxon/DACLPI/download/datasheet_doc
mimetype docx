--- v3 (2026-06-24)
+++ v4 (2026-07-14)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Fernald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese pine mealybug, Kuwana pine mealybug</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41656a3b22b8035d5" w:history="1">
+            <w:hyperlink r:id="rId83966a559282aa14c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47746a3b22b80361a" w:history="1">
+            <w:hyperlink r:id="rId90076a559282aa18f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACLPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20667579" name="name79756a3b22b803d0e" descr="7794.jpg"/>
+                  <wp:docPr id="53345558" name="name45556a559282aa716" descr="7794.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7794.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18576a3b22b803d0c" cstate="print"/>
+                          <a:blip r:embed="rId44476a559282aa714" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId53336a3b22b803e6b" w:history="1">
+            <w:hyperlink r:id="rId81246a559282aa828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1206,63 +1206,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Japan (Boselli &amp; Pellizzari, 2016) and has been introduced to other parts of Asia, as well as to North America (Kosztarab, 1996; Miller et al., 2005; von Ellenrieder, 2025), and Europe. There is a single record from Monaco (Germain &amp; Matile-Ferrero, 2006), and a mistaken record from France which appears to be based on the Monaco record (EFSA PLH Panel, 2021; Foldi &amp; Germain, 2018; Germain &amp; Matile-Ferrero, 2006).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34505387" name="name97486a3b22b804ed3" descr="DACLPI_distribution_map.jpg"/>
+            <wp:docPr id="58568228" name="name48396a559282ab55c" descr="DACLPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACLPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35166a3b22b804ed1" cstate="print"/>
+                    <a:blip r:embed="rId30746a559282ab55a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3275,51 +3275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 6928, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14256a3b22b805d65" w:history="1">
+      <w:hyperlink r:id="rId63976a559282ac443" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6928</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3334,51 +3334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hemiptera: Coccidae): addition to the EPPO Alert. EPPO Reporting Service no. 01 – 2019. Num. article: 2019/011. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37536a3b22b805de3" w:history="1">
+      <w:hyperlink r:id="rId26546a559282ac4a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6441</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3393,51 +3393,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56686a3b22b805e46" w:history="1">
+      <w:hyperlink r:id="rId16646a559282ac504" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DACLPI/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3916,51 +3916,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miller D, Rung A, Parikh G, Venable G, Redford AJ, Evans GA &amp; Gill RJ (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus azaleae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Tinsley). Scale Insects. Edition 2. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65816a3b22b806194" w:history="1">
+      <w:hyperlink r:id="rId52156a559282ac843" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4501,51 +4501,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28966a3b22b806538" w:history="1">
+      <w:hyperlink r:id="rId34796a559282acbe0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4624,51 +4624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 97-101. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47486a3b22b806608" w:history="1">
+      <w:hyperlink r:id="rId14876a559282accac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70059</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -4764,137 +4764,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57606361">
+  <w:abstractNum w:abstractNumId="62737327">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18539996">
+    <w:lvl w:ilvl="0" w:tplc="41155937">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18539996" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41155937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18539996" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41155937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18539996" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41155937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18539996" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41155937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18539996" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41155937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18539996" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41155937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18539996" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41155937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18539996" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41155937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57606360">
+  <w:abstractNum w:abstractNumId="62737326">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84340759">
+    <w:lvl w:ilvl="0" w:tplc="87020177">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5646,55 +5646,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57606360">
-    <w:abstractNumId w:val="57606360"/>
+  <w:num w:numId="62737326">
+    <w:abstractNumId w:val="62737326"/>
   </w:num>
-  <w:num w:numId="57606361">
-    <w:abstractNumId w:val="57606361"/>
+  <w:num w:numId="62737327">
+    <w:abstractNumId w:val="62737327"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17244,51 +17244,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId956246381" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId163821336" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41656a3b22b8035d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/" TargetMode="External"/><Relationship Id="rId47746a3b22b80361a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/categorization" TargetMode="External"/><Relationship Id="rId53336a3b22b803e6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/photos" TargetMode="External"/><Relationship Id="rId14256a3b22b805d65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6928" TargetMode="External"/><Relationship Id="rId37536a3b22b805de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6441" TargetMode="External"/><Relationship Id="rId56686a3b22b805e46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/documents" TargetMode="External"/><Relationship Id="rId65816a3b22b806194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392" TargetMode="External"/><Relationship Id="rId28966a3b22b806538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47486a3b22b806608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70059" TargetMode="External"/><Relationship Id="rId18576a3b22b803d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18576a3b22b803d0c.jpg"/><Relationship Id="rId35166a3b22b804ed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35166a3b22b804ed1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId241041488" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId233059366" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83966a559282aa14c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/" TargetMode="External"/><Relationship Id="rId90076a559282aa18f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/categorization" TargetMode="External"/><Relationship Id="rId81246a559282aa828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/photos" TargetMode="External"/><Relationship Id="rId63976a559282ac443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6928" TargetMode="External"/><Relationship Id="rId26546a559282ac4a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6441" TargetMode="External"/><Relationship Id="rId16646a559282ac504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/documents" TargetMode="External"/><Relationship Id="rId52156a559282ac843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392" TargetMode="External"/><Relationship Id="rId34796a559282acbe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14876a559282accac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70059" TargetMode="External"/><Relationship Id="rId44476a559282aa714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44476a559282aa714.jpg"/><Relationship Id="rId30746a559282ab55a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30746a559282ab55a.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>