--- v4 (2026-07-14)
+++ v5 (2026-08-03)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Fernald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese pine mealybug, Kuwana pine mealybug</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83966a559282aa14c" w:history="1">
+            <w:hyperlink r:id="rId55236a711c31f2b64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90076a559282aa18f" w:history="1">
+            <w:hyperlink r:id="rId86806a711c31f2baa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACLPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53345558" name="name45556a559282aa716" descr="7794.jpg"/>
+                  <wp:docPr id="44244380" name="name47856a711c31f34ae" descr="7794.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7794.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44476a559282aa714" cstate="print"/>
+                          <a:blip r:embed="rId19716a711c31f34ac" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId81246a559282aa828" w:history="1">
+            <w:hyperlink r:id="rId62216a711c31f35ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1206,63 +1206,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Japan (Boselli &amp; Pellizzari, 2016) and has been introduced to other parts of Asia, as well as to North America (Kosztarab, 1996; Miller et al., 2005; von Ellenrieder, 2025), and Europe. There is a single record from Monaco (Germain &amp; Matile-Ferrero, 2006), and a mistaken record from France which appears to be based on the Monaco record (EFSA PLH Panel, 2021; Foldi &amp; Germain, 2018; Germain &amp; Matile-Ferrero, 2006).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58568228" name="name48396a559282ab55c" descr="DACLPI_distribution_map.jpg"/>
+            <wp:docPr id="35499304" name="name50886a711c3200450" descr="DACLPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACLPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30746a559282ab55a" cstate="print"/>
+                    <a:blip r:embed="rId74136a711c320044c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3275,51 +3275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 6928, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63976a559282ac443" w:history="1">
+      <w:hyperlink r:id="rId57546a711c320135d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6928</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3334,51 +3334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hemiptera: Coccidae): addition to the EPPO Alert. EPPO Reporting Service no. 01 – 2019. Num. article: 2019/011. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26546a559282ac4a6" w:history="1">
+      <w:hyperlink r:id="rId11056a711c32013c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6441</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3393,51 +3393,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16646a559282ac504" w:history="1">
+      <w:hyperlink r:id="rId23276a711c320141f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DACLPI/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3916,51 +3916,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miller D, Rung A, Parikh G, Venable G, Redford AJ, Evans GA &amp; Gill RJ (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus azaleae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Tinsley). Scale Insects. Edition 2. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52156a559282ac843" w:history="1">
+      <w:hyperlink r:id="rId14826a711c320176f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4501,51 +4501,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34796a559282acbe0" w:history="1">
+      <w:hyperlink r:id="rId91566a711c3201b0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4624,51 +4624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 97-101. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14876a559282accac" w:history="1">
+      <w:hyperlink r:id="rId61246a711c3201bcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70059</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -4764,137 +4764,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62737327">
+  <w:abstractNum w:abstractNumId="18000685">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41155937">
+    <w:lvl w:ilvl="0" w:tplc="15114089">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41155937" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15114089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41155937" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15114089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41155937" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15114089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41155937" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15114089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41155937" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15114089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41155937" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15114089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41155937" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15114089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41155937" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15114089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62737326">
+  <w:abstractNum w:abstractNumId="18000684">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87020177">
+    <w:lvl w:ilvl="0" w:tplc="10061585">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5646,55 +5646,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62737326">
-    <w:abstractNumId w:val="62737326"/>
+  <w:num w:numId="18000684">
+    <w:abstractNumId w:val="18000684"/>
   </w:num>
-  <w:num w:numId="62737327">
-    <w:abstractNumId w:val="62737327"/>
+  <w:num w:numId="18000685">
+    <w:abstractNumId w:val="18000685"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17244,51 +17244,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId241041488" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId233059366" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83966a559282aa14c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/" TargetMode="External"/><Relationship Id="rId90076a559282aa18f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/categorization" TargetMode="External"/><Relationship Id="rId81246a559282aa828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/photos" TargetMode="External"/><Relationship Id="rId63976a559282ac443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6928" TargetMode="External"/><Relationship Id="rId26546a559282ac4a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6441" TargetMode="External"/><Relationship Id="rId16646a559282ac504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/documents" TargetMode="External"/><Relationship Id="rId52156a559282ac843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392" TargetMode="External"/><Relationship Id="rId34796a559282acbe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14876a559282accac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70059" TargetMode="External"/><Relationship Id="rId44476a559282aa714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44476a559282aa714.jpg"/><Relationship Id="rId30746a559282ab55a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30746a559282ab55a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId101960060" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId908102989" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55236a711c31f2b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/" TargetMode="External"/><Relationship Id="rId86806a711c31f2baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/categorization" TargetMode="External"/><Relationship Id="rId62216a711c31f35ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/photos" TargetMode="External"/><Relationship Id="rId57546a711c320135d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6928" TargetMode="External"/><Relationship Id="rId11056a711c32013c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6441" TargetMode="External"/><Relationship Id="rId23276a711c320141f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/documents" TargetMode="External"/><Relationship Id="rId14826a711c320176f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392" TargetMode="External"/><Relationship Id="rId91566a711c3201b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61246a711c3201bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70059" TargetMode="External"/><Relationship Id="rId19716a711c31f34ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19716a711c31f34ac.jpg"/><Relationship Id="rId74136a711c320044c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74136a711c320044c.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>