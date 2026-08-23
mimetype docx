--- v5 (2026-08-03)
+++ v6 (2026-08-23)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Fernald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese pine mealybug, Kuwana pine mealybug</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55236a711c31f2b64" w:history="1">
+            <w:hyperlink r:id="rId54956a8b8757835d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86806a711c31f2baa" w:history="1">
+            <w:hyperlink r:id="rId63596a8b875783614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACLPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44244380" name="name47856a711c31f34ae" descr="7794.jpg"/>
+                  <wp:docPr id="12530763" name="name69786a8b875783d9d" descr="7794.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7794.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19716a711c31f34ac" cstate="print"/>
+                          <a:blip r:embed="rId36996a8b875783d9b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId62216a711c31f35ee" w:history="1">
+            <w:hyperlink r:id="rId34356a8b875783efd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1206,63 +1206,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Japan (Boselli &amp; Pellizzari, 2016) and has been introduced to other parts of Asia, as well as to North America (Kosztarab, 1996; Miller et al., 2005; von Ellenrieder, 2025), and Europe. There is a single record from Monaco (Germain &amp; Matile-Ferrero, 2006), and a mistaken record from France which appears to be based on the Monaco record (EFSA PLH Panel, 2021; Foldi &amp; Germain, 2018; Germain &amp; Matile-Ferrero, 2006).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35499304" name="name50886a711c3200450" descr="DACLPI_distribution_map.jpg"/>
+            <wp:docPr id="8114619" name="name52766a8b875785001" descr="DACLPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACLPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74136a711c320044c" cstate="print"/>
+                    <a:blip r:embed="rId54526a8b875784ffe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3275,51 +3275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 6928, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57546a711c320135d" w:history="1">
+      <w:hyperlink r:id="rId64236a8b875785ec7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6928</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3334,51 +3334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hemiptera: Coccidae): addition to the EPPO Alert. EPPO Reporting Service no. 01 – 2019. Num. article: 2019/011. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11056a711c32013c1" w:history="1">
+      <w:hyperlink r:id="rId28586a8b875785f2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6441</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3393,51 +3393,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23276a711c320141f" w:history="1">
+      <w:hyperlink r:id="rId98816a8b875785f8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DACLPI/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3916,51 +3916,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miller D, Rung A, Parikh G, Venable G, Redford AJ, Evans GA &amp; Gill RJ (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus azaleae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Tinsley). Scale Insects. Edition 2. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14826a711c320176f" w:history="1">
+      <w:hyperlink r:id="rId92016a8b8757862cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4501,51 +4501,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91566a711c3201b0b" w:history="1">
+      <w:hyperlink r:id="rId68016a8b87578666e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4624,51 +4624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 97-101. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61246a711c3201bcf" w:history="1">
+      <w:hyperlink r:id="rId57356a8b8757869c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70059</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -4764,137 +4764,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18000685">
+  <w:abstractNum w:abstractNumId="28689892">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15114089">
+    <w:lvl w:ilvl="0" w:tplc="27738669">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15114089" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27738669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15114089" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27738669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15114089" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27738669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15114089" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27738669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15114089" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27738669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15114089" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27738669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15114089" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27738669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15114089" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27738669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18000684">
+  <w:abstractNum w:abstractNumId="28689891">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10061585">
+    <w:lvl w:ilvl="0" w:tplc="27442707">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5646,55 +5646,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18000684">
-    <w:abstractNumId w:val="18000684"/>
+  <w:num w:numId="28689891">
+    <w:abstractNumId w:val="28689891"/>
   </w:num>
-  <w:num w:numId="18000685">
-    <w:abstractNumId w:val="18000685"/>
+  <w:num w:numId="28689892">
+    <w:abstractNumId w:val="28689892"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17244,51 +17244,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId101960060" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId908102989" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55236a711c31f2b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/" TargetMode="External"/><Relationship Id="rId86806a711c31f2baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/categorization" TargetMode="External"/><Relationship Id="rId62216a711c31f35ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/photos" TargetMode="External"/><Relationship Id="rId57546a711c320135d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6928" TargetMode="External"/><Relationship Id="rId11056a711c32013c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6441" TargetMode="External"/><Relationship Id="rId23276a711c320141f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/documents" TargetMode="External"/><Relationship Id="rId14826a711c320176f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392" TargetMode="External"/><Relationship Id="rId91566a711c3201b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61246a711c3201bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70059" TargetMode="External"/><Relationship Id="rId19716a711c31f34ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19716a711c31f34ac.jpg"/><Relationship Id="rId74136a711c320044c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74136a711c320044c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId497834978" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId740732405" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54956a8b8757835d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/" TargetMode="External"/><Relationship Id="rId63596a8b875783614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/categorization" TargetMode="External"/><Relationship Id="rId34356a8b875783efd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/photos" TargetMode="External"/><Relationship Id="rId64236a8b875785ec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6928" TargetMode="External"/><Relationship Id="rId28586a8b875785f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6441" TargetMode="External"/><Relationship Id="rId98816a8b875785f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/documents" TargetMode="External"/><Relationship Id="rId92016a8b8757862cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392" TargetMode="External"/><Relationship Id="rId68016a8b87578666e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57356a8b8757869c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70059" TargetMode="External"/><Relationship Id="rId36996a8b875783d9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36996a8b875783d9b.jpg"/><Relationship Id="rId54526a8b875784ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54526a8b875784ffe.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>