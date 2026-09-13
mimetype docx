--- v6 (2026-08-23)
+++ v7 (2026-09-13)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Fernald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese pine mealybug, Kuwana pine mealybug</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54956a8b8757835d1" w:history="1">
+            <w:hyperlink r:id="rId46276aa6cf48607a5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63596a8b875783614" w:history="1">
+            <w:hyperlink r:id="rId42446aa6cf48607ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DACLPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12530763" name="name69786a8b875783d9d" descr="7794.jpg"/>
+                  <wp:docPr id="89982371" name="name95676aa6cf4861068" descr="7794.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7794.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36996a8b875783d9b" cstate="print"/>
+                          <a:blip r:embed="rId78676aa6cf4861066" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34356a8b875783efd" w:history="1">
+            <w:hyperlink r:id="rId43386aa6cf48611a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1206,63 +1206,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to Japan (Boselli &amp; Pellizzari, 2016) and has been introduced to other parts of Asia, as well as to North America (Kosztarab, 1996; Miller et al., 2005; von Ellenrieder, 2025), and Europe. There is a single record from Monaco (Germain &amp; Matile-Ferrero, 2006), and a mistaken record from France which appears to be based on the Monaco record (EFSA PLH Panel, 2021; Foldi &amp; Germain, 2018; Germain &amp; Matile-Ferrero, 2006).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8114619" name="name52766a8b875785001" descr="DACLPI_distribution_map.jpg"/>
+            <wp:docPr id="76013519" name="name44136aa6cf4862359" descr="DACLPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DACLPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54526a8b875784ffe" cstate="print"/>
+                    <a:blip r:embed="rId91646aa6cf4862356" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3275,51 +3275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 6928, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64236a8b875785ec7" w:history="1">
+      <w:hyperlink r:id="rId77866aa6cf4863215" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6928</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3334,51 +3334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hemiptera: Coccidae): addition to the EPPO Alert. EPPO Reporting Service no. 01 – 2019. Num. article: 2019/011. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28586a8b875785f2c" w:history="1">
+      <w:hyperlink r:id="rId51956aa6cf4863279" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6441</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3393,51 +3393,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) Report of a pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98816a8b875785f8c" w:history="1">
+      <w:hyperlink r:id="rId38126aa6cf48632d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DACLPI/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3916,51 +3916,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miller D, Rung A, Parikh G, Venable G, Redford AJ, Evans GA &amp; Gill RJ (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus azaleae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Tinsley). Scale Insects. Edition 2. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92016a8b8757862cd" w:history="1">
+      <w:hyperlink r:id="rId12926aa6cf4863621" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 July 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4501,51 +4501,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisicoccus pini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68016a8b87578666e" w:history="1">
+      <w:hyperlink r:id="rId38576aa6cf48639e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4624,51 +4624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 97-101. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57356a8b8757869c6" w:history="1">
+      <w:hyperlink r:id="rId80696aa6cf4863aaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70059</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -4764,137 +4764,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28689892">
+  <w:abstractNum w:abstractNumId="98411027">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27738669">
+    <w:lvl w:ilvl="0" w:tplc="94097718">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27738669" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94097718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27738669" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94097718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27738669" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94097718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27738669" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94097718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27738669" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94097718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27738669" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94097718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27738669" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94097718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27738669" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94097718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28689891">
+  <w:abstractNum w:abstractNumId="98411026">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27442707">
+    <w:lvl w:ilvl="0" w:tplc="15089902">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5646,55 +5646,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28689891">
-    <w:abstractNumId w:val="28689891"/>
+  <w:num w:numId="98411026">
+    <w:abstractNumId w:val="98411026"/>
   </w:num>
-  <w:num w:numId="28689892">
-    <w:abstractNumId w:val="28689892"/>
+  <w:num w:numId="98411027">
+    <w:abstractNumId w:val="98411027"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17244,51 +17244,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId497834978" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId740732405" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54956a8b8757835d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/" TargetMode="External"/><Relationship Id="rId63596a8b875783614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/categorization" TargetMode="External"/><Relationship Id="rId34356a8b875783efd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/photos" TargetMode="External"/><Relationship Id="rId64236a8b875785ec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6928" TargetMode="External"/><Relationship Id="rId28586a8b875785f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6441" TargetMode="External"/><Relationship Id="rId98816a8b875785f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/documents" TargetMode="External"/><Relationship Id="rId92016a8b8757862cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392" TargetMode="External"/><Relationship Id="rId68016a8b87578666e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57356a8b8757869c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70059" TargetMode="External"/><Relationship Id="rId36996a8b875783d9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36996a8b875783d9b.jpg"/><Relationship Id="rId54526a8b875784ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54526a8b875784ffe.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId218609656" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId931214448" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46276aa6cf48607a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/" TargetMode="External"/><Relationship Id="rId42446aa6cf48607ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/categorization" TargetMode="External"/><Relationship Id="rId43386aa6cf48611a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/photos" TargetMode="External"/><Relationship Id="rId77866aa6cf4863215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6928" TargetMode="External"/><Relationship Id="rId51956aa6cf4863279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6441" TargetMode="External"/><Relationship Id="rId38126aa6cf48632d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DACLPI/documents" TargetMode="External"/><Relationship Id="rId12926aa6cf4863621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/tools/1044/index.cfm?packageID=1113&amp;entityID=3392" TargetMode="External"/><Relationship Id="rId38576aa6cf48639e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80696aa6cf4863aaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70059" TargetMode="External"/><Relationship Id="rId78676aa6cf4861066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78676aa6cf4861066.jpg"/><Relationship Id="rId91646aa6cf4862356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91646aa6cf4862356.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>