--- v0 (2025-10-09)
+++ v1 (2026-04-21)
@@ -219,61 +219,61 @@
   <si>
     <t>Sonchus oleraceus</t>
   </si>
   <si>
     <t>SONSS</t>
   </si>
   <si>
     <t>Sonchus sp.</t>
   </si>
   <si>
     <t>TRBTE</t>
   </si>
   <si>
     <t>Tribulus terrestris</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>CITFI</t>
   </si>
   <si>
     <t>Benincasa fistulosa</t>
   </si>
   <si>
-    <t>* Kumar A, Choudhary S, Ramyashee DG, Baranwal VK, Jain RK, Basavaraj YB (2025) Molecular evidence for the occurrence of cucurbit yellow stunting disorder virus (CYSDV) infecting round melon and wild melon in India. VirusDisease. 36(1), 93-96.
+    <t>* Kumar A, Choudhary S, Ramyashee DG, Baranwal VK, Jain RK, Basavaraj YB (2025) Molecular evidence for the occurrence of cucurbit yellow stunting disorder virus (CYSDV) infecting round melon and wild melon in India. VirusDisease 36(1), 93-96.
 ------- as Praecitrullus fistulosus</t>
   </si>
   <si>
     <t>CUMCA</t>
   </si>
   <si>
     <t>Cucumis callosus</t>
   </si>
   <si>
-    <t>Kumar A, Choudhary S, Ramyashee DG, Baranwal VK, Jain RK, Basavaraj YB (2025) Molecular evidence for the occurrence of cucurbit yellow stunting disorder virus (CYSDV) infecting round melon and wild melon in India. VirusDisease 36(1), 93-96</t>
+    <t>* Kumar A, Choudhary S, Ramyashee DG, Baranwal VK, Jain RK, Basavaraj YB (2025) Molecular evidence for the occurrence of cucurbit yellow stunting disorder virus (CYSDV) infecting round melon and wild melon in India. VirusDisease 36(1), 93-96</t>
   </si>
   <si>
     <t>1CUCF</t>
   </si>
   <si>
     <t>Cucurbitaceae</t>
   </si>
   <si>
     <t>CUUFO</t>
   </si>
   <si>
     <t>Cucurbita foetidissima</t>
   </si>
   <si>
     <t>CUUMA</t>
   </si>
   <si>
     <t>Cucurbita maxima</t>
   </si>
   <si>
     <t>* Mohammed HS, Zicca S, Manglli A, Mohamed ME, El Siddig MA, Tomassoli L, El Hussein AA (2014) Identification and phylogenetic analysis of common pumpkin viruses in Sudan. Journal of Plant Pathology 96(1), 77-94.</t>
   </si>
   <si>
     <t>LACSA</t>
   </si>