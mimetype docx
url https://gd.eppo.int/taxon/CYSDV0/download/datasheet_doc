--- v8 (2026-03-31)
+++ v9 (2026-04-21)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Cucurbit yellow stunting disorder crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cucurbit yellow stunting disorder virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130369cc0889b4f9d" w:history="1">
+            <w:hyperlink r:id="rId299169e76a1ae41e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274369cc0889b4fe1" w:history="1">
+            <w:hyperlink r:id="rId506969e76a1ae4229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CYSDV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80305685" name="name692069cc0889b561e" descr="14994.jpg"/>
+                  <wp:docPr id="46871595" name="name269869e76a1ae486d" descr="14994.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14994.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId231069cc0889b561c" cstate="print"/>
+                          <a:blip r:embed="rId840569e76a1ae486b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId564769cc0889b574e" w:history="1">
+            <w:hyperlink r:id="rId514669e76a1ae4ba5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1551,63 +1551,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CYSDV is present in several countries from the Mediterranean area, North America, Africa and Asia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55376186" name="name293869cc0889b6a53" descr="CYSDV0_distribution_map.jpg"/>
+            <wp:docPr id="4381103" name="name659969e76a1ae63b4" descr="CYSDV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CYSDV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId163169cc0889b6a4f" cstate="print"/>
+                    <a:blip r:embed="rId228169e76a1ae63b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4305,51 +4305,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123869cc0889b7e2f" w:history="1">
+      <w:hyperlink r:id="rId606469e76a1ae771a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BEMITA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-06-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4384,51 +4384,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId420469cc0889b7eb4" w:history="1">
+      <w:hyperlink r:id="rId920169e76a1ae77a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12888</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1365-1372. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId329869cc0889b7f5b" w:history="1">
+      <w:hyperlink r:id="rId444969e76a1ae7845" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-10-0343</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4586,51 +4586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 468-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId703469cc0889b8002" w:history="1">
+      <w:hyperlink r:id="rId969669e76a1ae78e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2011.02545.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId158469cc0889b873a" w:history="1">
+      <w:hyperlink r:id="rId355069e76a1ae7ff2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy11010023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6656,90 +6656,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 270–280.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId910469cc0889b8d68" w:history="1"/>
+      <w:hyperlink r:id="rId777969e76a1ae85bf" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2023) Datasheet on Cucurbit yellow stunting disorder virus, Online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId345769cc0889b8dc3" w:history="1">
+      <w:hyperlink r:id="rId357269e76a1ae8617" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.17070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6805,51 +6805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus cucurbitae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId421569cc0889b8e7d" w:history="1">
+      <w:hyperlink r:id="rId983669e76a1ae86ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6934,90 +6934,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 442–444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195169cc0889b8f53" w:history="1">
+      <w:hyperlink r:id="rId511069e76a1ae87c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00847.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84520681" name="name144069cc0889b8fc2" descr="eu_funding_250.png"/>
+            <wp:docPr id="41013552" name="name934969e76a1ae8858" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId520669cc0889b8fc1" cstate="print"/>
+                    <a:blip r:embed="rId615569e76a1ae8857" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7115,137 +7115,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46990957">
+  <w:abstractNum w:abstractNumId="89768184">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13615354">
+    <w:lvl w:ilvl="0" w:tplc="46802921">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13615354" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46802921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13615354" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46802921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13615354" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46802921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13615354" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46802921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13615354" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46802921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13615354" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46802921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13615354" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46802921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13615354" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46802921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46990956">
+  <w:abstractNum w:abstractNumId="89768183">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50522295">
+    <w:lvl w:ilvl="0" w:tplc="69059397">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7997,55 +7997,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46990956">
-    <w:abstractNumId w:val="46990956"/>
+  <w:num w:numId="89768183">
+    <w:abstractNumId w:val="89768183"/>
   </w:num>
-  <w:num w:numId="46990957">
-    <w:abstractNumId w:val="46990957"/>
+  <w:num w:numId="89768184">
+    <w:abstractNumId w:val="89768184"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19595,51 +19595,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId971199542" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId164639093" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId130369cc0889b4f9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/" TargetMode="External"/><Relationship Id="rId274369cc0889b4fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/categorization" TargetMode="External"/><Relationship Id="rId564769cc0889b574e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/photos" TargetMode="External"/><Relationship Id="rId123869cc0889b7e2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/datasheet" TargetMode="External"/><Relationship Id="rId420469cc0889b7eb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12888" TargetMode="External"/><Relationship Id="rId329869cc0889b7f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-10-0343" TargetMode="External"/><Relationship Id="rId703469cc0889b8002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2011.02545.x" TargetMode="External"/><Relationship Id="rId158469cc0889b873a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy11010023" TargetMode="External"/><Relationship Id="rId910469cc0889b8d68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/DataSheetReport/abstract/19991611007" TargetMode="External"/><Relationship Id="rId345769cc0889b8dc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17070" TargetMode="External"/><Relationship Id="rId421569cc0889b8e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId195169cc0889b8f53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00847.x" TargetMode="External"/><Relationship Id="rId231069cc0889b561c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId231069cc0889b561c.jpg"/><Relationship Id="rId163169cc0889b6a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId163169cc0889b6a4f.jpg"/><Relationship Id="rId520669cc0889b8fc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId520669cc0889b8fc1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId798035229" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId443416879" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId299169e76a1ae41e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/" TargetMode="External"/><Relationship Id="rId506969e76a1ae4229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/categorization" TargetMode="External"/><Relationship Id="rId514669e76a1ae4ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/photos" TargetMode="External"/><Relationship Id="rId606469e76a1ae771a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/datasheet" TargetMode="External"/><Relationship Id="rId920169e76a1ae77a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12888" TargetMode="External"/><Relationship Id="rId444969e76a1ae7845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-10-0343" TargetMode="External"/><Relationship Id="rId969669e76a1ae78e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2011.02545.x" TargetMode="External"/><Relationship Id="rId355069e76a1ae7ff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy11010023" TargetMode="External"/><Relationship Id="rId777969e76a1ae85bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/DataSheetReport/abstract/19991611007" TargetMode="External"/><Relationship Id="rId357269e76a1ae8617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17070" TargetMode="External"/><Relationship Id="rId983669e76a1ae86ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId511069e76a1ae87c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00847.x" TargetMode="External"/><Relationship Id="rId840569e76a1ae486b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId840569e76a1ae486b.jpg"/><Relationship Id="rId228169e76a1ae63b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId228169e76a1ae63b0.jpg"/><Relationship Id="rId615569e76a1ae8857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId615569e76a1ae8857.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>