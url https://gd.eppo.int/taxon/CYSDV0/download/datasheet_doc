--- v9 (2026-04-21)
+++ v10 (2026-05-13)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Cucurbit yellow stunting disorder crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cucurbit yellow stunting disorder virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299169e76a1ae41e7" w:history="1">
+            <w:hyperlink r:id="rId81076a04ebdc87a5f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506969e76a1ae4229" w:history="1">
+            <w:hyperlink r:id="rId39546a04ebdc87aa2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CYSDV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="46871595" name="name269869e76a1ae486d" descr="14994.jpg"/>
+                  <wp:docPr id="30813997" name="name27736a04ebdc880b4" descr="14994.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14994.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId840569e76a1ae486b" cstate="print"/>
+                          <a:blip r:embed="rId63746a04ebdc880b2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId514669e76a1ae4ba5" w:history="1">
+            <w:hyperlink r:id="rId80606a04ebdc881b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1551,63 +1551,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CYSDV is present in several countries from the Mediterranean area, North America, Africa and Asia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4381103" name="name659969e76a1ae63b4" descr="CYSDV0_distribution_map.jpg"/>
+            <wp:docPr id="18135014" name="name94316a04ebdc896b7" descr="CYSDV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CYSDV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId228169e76a1ae63b0" cstate="print"/>
+                    <a:blip r:embed="rId77926a04ebdc896b4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4305,51 +4305,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId606469e76a1ae771a" w:history="1">
+      <w:hyperlink r:id="rId36976a04ebdc8a9fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BEMITA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-06-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4384,51 +4384,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId920169e76a1ae77a2" w:history="1">
+      <w:hyperlink r:id="rId37546a04ebdc8aa7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12888</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1365-1372. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId444969e76a1ae7845" w:history="1">
+      <w:hyperlink r:id="rId43026a04ebdc8ab38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-10-0343</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4586,51 +4586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 468-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId969669e76a1ae78e9" w:history="1">
+      <w:hyperlink r:id="rId36476a04ebdc8abde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2011.02545.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId355069e76a1ae7ff2" w:history="1">
+      <w:hyperlink r:id="rId59086a04ebdc8b2ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy11010023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6656,90 +6656,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 270–280.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId777969e76a1ae85bf" w:history="1"/>
+      <w:hyperlink r:id="rId73616a04ebdc8b8e0" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2023) Datasheet on Cucurbit yellow stunting disorder virus, Online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId357269e76a1ae8617" w:history="1">
+      <w:hyperlink r:id="rId31036a04ebdc8b93f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.17070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6805,51 +6805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus cucurbitae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId983669e76a1ae86ea" w:history="1">
+      <w:hyperlink r:id="rId10706a04ebdc8b9f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6934,90 +6934,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 442–444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId511069e76a1ae87c1" w:history="1">
+      <w:hyperlink r:id="rId31516a04ebdc8bae3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00847.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41013552" name="name934969e76a1ae8858" descr="eu_funding_250.png"/>
+            <wp:docPr id="39009024" name="name35576a04ebdc8bda4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId615569e76a1ae8857" cstate="print"/>
+                    <a:blip r:embed="rId53766a04ebdc8bda2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7115,137 +7115,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89768184">
+  <w:abstractNum w:abstractNumId="38316979">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46802921">
+    <w:lvl w:ilvl="0" w:tplc="95574370">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46802921" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95574370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46802921" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95574370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46802921" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95574370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46802921" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95574370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46802921" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95574370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46802921" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95574370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46802921" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95574370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46802921" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95574370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89768183">
+  <w:abstractNum w:abstractNumId="38316978">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69059397">
+    <w:lvl w:ilvl="0" w:tplc="35870929">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7997,55 +7997,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89768183">
-    <w:abstractNumId w:val="89768183"/>
+  <w:num w:numId="38316978">
+    <w:abstractNumId w:val="38316978"/>
   </w:num>
-  <w:num w:numId="89768184">
-    <w:abstractNumId w:val="89768184"/>
+  <w:num w:numId="38316979">
+    <w:abstractNumId w:val="38316979"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19595,51 +19595,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId798035229" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId443416879" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId299169e76a1ae41e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/" TargetMode="External"/><Relationship Id="rId506969e76a1ae4229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/categorization" TargetMode="External"/><Relationship Id="rId514669e76a1ae4ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/photos" TargetMode="External"/><Relationship Id="rId606469e76a1ae771a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/datasheet" TargetMode="External"/><Relationship Id="rId920169e76a1ae77a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12888" TargetMode="External"/><Relationship Id="rId444969e76a1ae7845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-10-0343" TargetMode="External"/><Relationship Id="rId969669e76a1ae78e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2011.02545.x" TargetMode="External"/><Relationship Id="rId355069e76a1ae7ff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy11010023" TargetMode="External"/><Relationship Id="rId777969e76a1ae85bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/DataSheetReport/abstract/19991611007" TargetMode="External"/><Relationship Id="rId357269e76a1ae8617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17070" TargetMode="External"/><Relationship Id="rId983669e76a1ae86ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId511069e76a1ae87c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00847.x" TargetMode="External"/><Relationship Id="rId840569e76a1ae486b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId840569e76a1ae486b.jpg"/><Relationship Id="rId228169e76a1ae63b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId228169e76a1ae63b0.jpg"/><Relationship Id="rId615569e76a1ae8857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId615569e76a1ae8857.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId819465404" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId964155150" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81076a04ebdc87a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/" TargetMode="External"/><Relationship Id="rId39546a04ebdc87aa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/categorization" TargetMode="External"/><Relationship Id="rId80606a04ebdc881b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/photos" TargetMode="External"/><Relationship Id="rId36976a04ebdc8a9fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/datasheet" TargetMode="External"/><Relationship Id="rId37546a04ebdc8aa7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12888" TargetMode="External"/><Relationship Id="rId43026a04ebdc8ab38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-10-0343" TargetMode="External"/><Relationship Id="rId36476a04ebdc8abde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2011.02545.x" TargetMode="External"/><Relationship Id="rId59086a04ebdc8b2ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy11010023" TargetMode="External"/><Relationship Id="rId73616a04ebdc8b8e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/DataSheetReport/abstract/19991611007" TargetMode="External"/><Relationship Id="rId31036a04ebdc8b93f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17070" TargetMode="External"/><Relationship Id="rId10706a04ebdc8b9f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31516a04ebdc8bae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00847.x" TargetMode="External"/><Relationship Id="rId63746a04ebdc880b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63746a04ebdc880b2.jpg"/><Relationship Id="rId77926a04ebdc896b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77926a04ebdc896b4.jpg"/><Relationship Id="rId53766a04ebdc8bda2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53766a04ebdc8bda2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>