--- v10 (2026-05-13)
+++ v11 (2026-06-03)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Cucurbit yellow stunting disorder crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cucurbit yellow stunting disorder virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81076a04ebdc87a5f" w:history="1">
+            <w:hyperlink r:id="rId45806a1f70accf244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39546a04ebdc87aa2" w:history="1">
+            <w:hyperlink r:id="rId95196a1f70accf289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CYSDV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30813997" name="name27736a04ebdc880b4" descr="14994.jpg"/>
+                  <wp:docPr id="76416543" name="name13946a1f70accf8a3" descr="14994.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14994.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63746a04ebdc880b2" cstate="print"/>
+                          <a:blip r:embed="rId60956a1f70accf8a1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80606a04ebdc881b2" w:history="1">
+            <w:hyperlink r:id="rId49846a1f70accf9f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1551,63 +1551,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CYSDV is present in several countries from the Mediterranean area, North America, Africa and Asia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18135014" name="name94316a04ebdc896b7" descr="CYSDV0_distribution_map.jpg"/>
+            <wp:docPr id="23356067" name="name30046a1f70acd0f71" descr="CYSDV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CYSDV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77926a04ebdc896b4" cstate="print"/>
+                    <a:blip r:embed="rId28336a1f70acd0f6d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4305,51 +4305,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36976a04ebdc8a9fc" w:history="1">
+      <w:hyperlink r:id="rId18896a1f70acd2869" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BEMITA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-06-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4384,51 +4384,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37546a04ebdc8aa7e" w:history="1">
+      <w:hyperlink r:id="rId89876a1f70acd28f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12888</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1365-1372. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43026a04ebdc8ab38" w:history="1">
+      <w:hyperlink r:id="rId62446a1f70acd299d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-10-0343</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4586,51 +4586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 468-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36476a04ebdc8abde" w:history="1">
+      <w:hyperlink r:id="rId89186a1f70acd2a4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2011.02545.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59086a04ebdc8b2ff" w:history="1">
+      <w:hyperlink r:id="rId41916a1f70acd31bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy11010023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6656,90 +6656,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 270–280.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId73616a04ebdc8b8e0" w:history="1"/>
+      <w:hyperlink r:id="rId73786a1f70acd37f1" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2023) Datasheet on Cucurbit yellow stunting disorder virus, Online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31036a04ebdc8b93f" w:history="1">
+      <w:hyperlink r:id="rId20726a1f70acd3875" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.17070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6805,51 +6805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus cucurbitae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10706a04ebdc8b9f7" w:history="1">
+      <w:hyperlink r:id="rId58896a1f70acd3939" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6934,90 +6934,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 442–444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31516a04ebdc8bae3" w:history="1">
+      <w:hyperlink r:id="rId71846a1f70acd3a15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00847.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="39009024" name="name35576a04ebdc8bda4" descr="eu_funding_250.png"/>
+            <wp:docPr id="72448596" name="name46196a1f70acd3cd5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53766a04ebdc8bda2" cstate="print"/>
+                    <a:blip r:embed="rId17566a1f70acd3cd3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7115,137 +7115,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38316979">
+  <w:abstractNum w:abstractNumId="62250884">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95574370">
+    <w:lvl w:ilvl="0" w:tplc="67080519">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95574370" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67080519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95574370" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67080519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95574370" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67080519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95574370" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67080519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95574370" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67080519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95574370" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67080519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95574370" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67080519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95574370" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67080519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38316978">
+  <w:abstractNum w:abstractNumId="62250883">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35870929">
+    <w:lvl w:ilvl="0" w:tplc="69595508">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7997,55 +7997,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38316978">
-    <w:abstractNumId w:val="38316978"/>
+  <w:num w:numId="62250883">
+    <w:abstractNumId w:val="62250883"/>
   </w:num>
-  <w:num w:numId="38316979">
-    <w:abstractNumId w:val="38316979"/>
+  <w:num w:numId="62250884">
+    <w:abstractNumId w:val="62250884"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19595,51 +19595,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId819465404" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId964155150" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81076a04ebdc87a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/" TargetMode="External"/><Relationship Id="rId39546a04ebdc87aa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/categorization" TargetMode="External"/><Relationship Id="rId80606a04ebdc881b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/photos" TargetMode="External"/><Relationship Id="rId36976a04ebdc8a9fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/datasheet" TargetMode="External"/><Relationship Id="rId37546a04ebdc8aa7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12888" TargetMode="External"/><Relationship Id="rId43026a04ebdc8ab38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-10-0343" TargetMode="External"/><Relationship Id="rId36476a04ebdc8abde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2011.02545.x" TargetMode="External"/><Relationship Id="rId59086a04ebdc8b2ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy11010023" TargetMode="External"/><Relationship Id="rId73616a04ebdc8b8e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/DataSheetReport/abstract/19991611007" TargetMode="External"/><Relationship Id="rId31036a04ebdc8b93f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17070" TargetMode="External"/><Relationship Id="rId10706a04ebdc8b9f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31516a04ebdc8bae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00847.x" TargetMode="External"/><Relationship Id="rId63746a04ebdc880b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63746a04ebdc880b2.jpg"/><Relationship Id="rId77926a04ebdc896b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77926a04ebdc896b4.jpg"/><Relationship Id="rId53766a04ebdc8bda2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53766a04ebdc8bda2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId248940984" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId850651736" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45806a1f70accf244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/" TargetMode="External"/><Relationship Id="rId95196a1f70accf289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/categorization" TargetMode="External"/><Relationship Id="rId49846a1f70accf9f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/photos" TargetMode="External"/><Relationship Id="rId18896a1f70acd2869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/datasheet" TargetMode="External"/><Relationship Id="rId89876a1f70acd28f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12888" TargetMode="External"/><Relationship Id="rId62446a1f70acd299d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-10-0343" TargetMode="External"/><Relationship Id="rId89186a1f70acd2a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2011.02545.x" TargetMode="External"/><Relationship Id="rId41916a1f70acd31bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy11010023" TargetMode="External"/><Relationship Id="rId73786a1f70acd37f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/DataSheetReport/abstract/19991611007" TargetMode="External"/><Relationship Id="rId20726a1f70acd3875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17070" TargetMode="External"/><Relationship Id="rId58896a1f70acd3939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71846a1f70acd3a15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00847.x" TargetMode="External"/><Relationship Id="rId60956a1f70accf8a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60956a1f70accf8a1.jpg"/><Relationship Id="rId28336a1f70acd0f6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28336a1f70acd0f6d.jpg"/><Relationship Id="rId17566a1f70acd3cd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17566a1f70acd3cd3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>