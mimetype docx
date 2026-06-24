--- v11 (2026-06-03)
+++ v12 (2026-06-24)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Cucurbit yellow stunting disorder crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cucurbit yellow stunting disorder virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45806a1f70accf244" w:history="1">
+            <w:hyperlink r:id="rId13626a3b3eced946a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95196a1f70accf289" w:history="1">
+            <w:hyperlink r:id="rId56726a3b3eced94b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CYSDV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76416543" name="name13946a1f70accf8a3" descr="14994.jpg"/>
+                  <wp:docPr id="25102442" name="name47486a3b3eced9d2d" descr="14994.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14994.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60956a1f70accf8a1" cstate="print"/>
+                          <a:blip r:embed="rId90746a3b3eced9d2b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49846a1f70accf9f7" w:history="1">
+            <w:hyperlink r:id="rId67736a3b3eced9e69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1551,63 +1551,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CYSDV is present in several countries from the Mediterranean area, North America, Africa and Asia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23356067" name="name30046a1f70acd0f71" descr="CYSDV0_distribution_map.jpg"/>
+            <wp:docPr id="65024085" name="name81476a3b3ecedb697" descr="CYSDV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CYSDV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28336a1f70acd0f6d" cstate="print"/>
+                    <a:blip r:embed="rId40096a3b3ecedb693" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4305,51 +4305,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18896a1f70acd2869" w:history="1">
+      <w:hyperlink r:id="rId44556a3b3ecedca18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BEMITA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-06-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4384,51 +4384,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89876a1f70acd28f4" w:history="1">
+      <w:hyperlink r:id="rId26386a3b3ecedca9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12888</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1365-1372. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62446a1f70acd299d" w:history="1">
+      <w:hyperlink r:id="rId27916a3b3ecedcb8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-10-0343</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4586,51 +4586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 468-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89186a1f70acd2a4f" w:history="1">
+      <w:hyperlink r:id="rId96136a3b3ecedcc3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2011.02545.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41916a1f70acd31bc" w:history="1">
+      <w:hyperlink r:id="rId34716a3b3ecedd372" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy11010023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6656,90 +6656,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 270–280.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId73786a1f70acd37f1" w:history="1"/>
+      <w:hyperlink r:id="rId77236a3b3ecedd93e" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2023) Datasheet on Cucurbit yellow stunting disorder virus, Online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20726a1f70acd3875" w:history="1">
+      <w:hyperlink r:id="rId32696a3b3ecedd9a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.17070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6805,51 +6805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus cucurbitae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58896a1f70acd3939" w:history="1">
+      <w:hyperlink r:id="rId67136a3b3ecedda5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6934,90 +6934,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 442–444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71846a1f70acd3a15" w:history="1">
+      <w:hyperlink r:id="rId95436a3b3eceddb50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00847.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72448596" name="name46196a1f70acd3cd5" descr="eu_funding_250.png"/>
+            <wp:docPr id="4882003" name="name58026a3b3eceddf1a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17566a1f70acd3cd3" cstate="print"/>
+                    <a:blip r:embed="rId63096a3b3eceddf19" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7115,137 +7115,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62250884">
+  <w:abstractNum w:abstractNumId="56068239">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67080519">
+    <w:lvl w:ilvl="0" w:tplc="73854681">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67080519" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73854681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67080519" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73854681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67080519" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73854681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67080519" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73854681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67080519" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73854681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67080519" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73854681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67080519" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73854681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67080519" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73854681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62250883">
+  <w:abstractNum w:abstractNumId="56068238">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69595508">
+    <w:lvl w:ilvl="0" w:tplc="26753638">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7997,55 +7997,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62250883">
-    <w:abstractNumId w:val="62250883"/>
+  <w:num w:numId="56068238">
+    <w:abstractNumId w:val="56068238"/>
   </w:num>
-  <w:num w:numId="62250884">
-    <w:abstractNumId w:val="62250884"/>
+  <w:num w:numId="56068239">
+    <w:abstractNumId w:val="56068239"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19595,51 +19595,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId248940984" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId850651736" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45806a1f70accf244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/" TargetMode="External"/><Relationship Id="rId95196a1f70accf289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/categorization" TargetMode="External"/><Relationship Id="rId49846a1f70accf9f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/photos" TargetMode="External"/><Relationship Id="rId18896a1f70acd2869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/datasheet" TargetMode="External"/><Relationship Id="rId89876a1f70acd28f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12888" TargetMode="External"/><Relationship Id="rId62446a1f70acd299d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-10-0343" TargetMode="External"/><Relationship Id="rId89186a1f70acd2a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2011.02545.x" TargetMode="External"/><Relationship Id="rId41916a1f70acd31bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy11010023" TargetMode="External"/><Relationship Id="rId73786a1f70acd37f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/DataSheetReport/abstract/19991611007" TargetMode="External"/><Relationship Id="rId20726a1f70acd3875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17070" TargetMode="External"/><Relationship Id="rId58896a1f70acd3939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71846a1f70acd3a15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00847.x" TargetMode="External"/><Relationship Id="rId60956a1f70accf8a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60956a1f70accf8a1.jpg"/><Relationship Id="rId28336a1f70acd0f6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28336a1f70acd0f6d.jpg"/><Relationship Id="rId17566a1f70acd3cd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17566a1f70acd3cd3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId307475219" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId580896583" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13626a3b3eced946a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/" TargetMode="External"/><Relationship Id="rId56726a3b3eced94b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/categorization" TargetMode="External"/><Relationship Id="rId67736a3b3eced9e69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/photos" TargetMode="External"/><Relationship Id="rId44556a3b3ecedca18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/datasheet" TargetMode="External"/><Relationship Id="rId26386a3b3ecedca9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12888" TargetMode="External"/><Relationship Id="rId27916a3b3ecedcb8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-10-0343" TargetMode="External"/><Relationship Id="rId96136a3b3ecedcc3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2011.02545.x" TargetMode="External"/><Relationship Id="rId34716a3b3ecedd372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy11010023" TargetMode="External"/><Relationship Id="rId77236a3b3ecedd93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/DataSheetReport/abstract/19991611007" TargetMode="External"/><Relationship Id="rId32696a3b3ecedd9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17070" TargetMode="External"/><Relationship Id="rId67136a3b3ecedda5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95436a3b3eceddb50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00847.x" TargetMode="External"/><Relationship Id="rId90746a3b3eced9d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90746a3b3eced9d2b.jpg"/><Relationship Id="rId40096a3b3ecedb693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40096a3b3ecedb693.jpg"/><Relationship Id="rId63096a3b3eceddf19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63096a3b3eceddf19.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>