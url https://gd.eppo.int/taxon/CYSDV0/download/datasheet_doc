--- v12 (2026-06-24)
+++ v13 (2026-07-14)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Cucurbit yellow stunting disorder crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cucurbit yellow stunting disorder virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13626a3b3eced946a" w:history="1">
+            <w:hyperlink r:id="rId57016a5623e3a5a31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56726a3b3eced94b0" w:history="1">
+            <w:hyperlink r:id="rId42856a5623e3a5a7e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CYSDV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25102442" name="name47486a3b3eced9d2d" descr="14994.jpg"/>
+                  <wp:docPr id="15669949" name="name96926a5623e3a61c6" descr="14994.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14994.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90746a3b3eced9d2b" cstate="print"/>
+                          <a:blip r:embed="rId96686a5623e3a61c4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67736a3b3eced9e69" w:history="1">
+            <w:hyperlink r:id="rId85566a5623e3a631b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1551,63 +1551,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CYSDV is present in several countries from the Mediterranean area, North America, Africa and Asia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65024085" name="name81476a3b3ecedb697" descr="CYSDV0_distribution_map.jpg"/>
+            <wp:docPr id="52694469" name="name78736a5623e3a8a1f" descr="CYSDV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CYSDV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40096a3b3ecedb693" cstate="print"/>
+                    <a:blip r:embed="rId11666a5623e3a8a1b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4305,51 +4305,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44556a3b3ecedca18" w:history="1">
+      <w:hyperlink r:id="rId75616a5623e3ab0d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BEMITA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-06-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4384,51 +4384,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26386a3b3ecedca9b" w:history="1">
+      <w:hyperlink r:id="rId48006a5623e3ab244" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12888</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1365-1372. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27916a3b3ecedcb8e" w:history="1">
+      <w:hyperlink r:id="rId96646a5623e3ab40c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-10-0343</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4586,51 +4586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 468-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96136a3b3ecedcc3b" w:history="1">
+      <w:hyperlink r:id="rId72106a5623e3ab5f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2011.02545.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34716a3b3ecedd372" w:history="1">
+      <w:hyperlink r:id="rId52376a5623e3ac2e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy11010023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6656,90 +6656,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 270–280.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId77236a3b3ecedd93e" w:history="1"/>
+      <w:hyperlink r:id="rId71926a5623e3ac96d" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2023) Datasheet on Cucurbit yellow stunting disorder virus, Online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32696a3b3ecedd9a4" w:history="1">
+      <w:hyperlink r:id="rId57586a5623e3ac9c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.17070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6805,51 +6805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus cucurbitae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67136a3b3ecedda5b" w:history="1">
+      <w:hyperlink r:id="rId59876a5623e3aca85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6934,90 +6934,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 442–444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95436a3b3eceddb50" w:history="1">
+      <w:hyperlink r:id="rId17336a5623e3acb56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00847.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4882003" name="name58026a3b3eceddf1a" descr="eu_funding_250.png"/>
+            <wp:docPr id="82813538" name="name36096a5623e3acc04" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63096a3b3eceddf19" cstate="print"/>
+                    <a:blip r:embed="rId53356a5623e3acc02" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7115,137 +7115,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56068239">
+  <w:abstractNum w:abstractNumId="66014165">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73854681">
+    <w:lvl w:ilvl="0" w:tplc="38125560">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73854681" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38125560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73854681" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38125560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73854681" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38125560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73854681" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38125560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73854681" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38125560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73854681" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38125560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73854681" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38125560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73854681" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38125560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56068238">
+  <w:abstractNum w:abstractNumId="66014164">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26753638">
+    <w:lvl w:ilvl="0" w:tplc="83155758">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7997,55 +7997,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56068238">
-    <w:abstractNumId w:val="56068238"/>
+  <w:num w:numId="66014164">
+    <w:abstractNumId w:val="66014164"/>
   </w:num>
-  <w:num w:numId="56068239">
-    <w:abstractNumId w:val="56068239"/>
+  <w:num w:numId="66014165">
+    <w:abstractNumId w:val="66014165"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19595,51 +19595,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId307475219" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId580896583" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13626a3b3eced946a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/" TargetMode="External"/><Relationship Id="rId56726a3b3eced94b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/categorization" TargetMode="External"/><Relationship Id="rId67736a3b3eced9e69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/photos" TargetMode="External"/><Relationship Id="rId44556a3b3ecedca18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/datasheet" TargetMode="External"/><Relationship Id="rId26386a3b3ecedca9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12888" TargetMode="External"/><Relationship Id="rId27916a3b3ecedcb8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-10-0343" TargetMode="External"/><Relationship Id="rId96136a3b3ecedcc3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2011.02545.x" TargetMode="External"/><Relationship Id="rId34716a3b3ecedd372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy11010023" TargetMode="External"/><Relationship Id="rId77236a3b3ecedd93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/DataSheetReport/abstract/19991611007" TargetMode="External"/><Relationship Id="rId32696a3b3ecedd9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17070" TargetMode="External"/><Relationship Id="rId67136a3b3ecedda5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95436a3b3eceddb50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00847.x" TargetMode="External"/><Relationship Id="rId90746a3b3eced9d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90746a3b3eced9d2b.jpg"/><Relationship Id="rId40096a3b3ecedb693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40096a3b3ecedb693.jpg"/><Relationship Id="rId63096a3b3eceddf19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63096a3b3eceddf19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId726885947" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId800724393" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57016a5623e3a5a31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/" TargetMode="External"/><Relationship Id="rId42856a5623e3a5a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/categorization" TargetMode="External"/><Relationship Id="rId85566a5623e3a631b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/photos" TargetMode="External"/><Relationship Id="rId75616a5623e3ab0d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/datasheet" TargetMode="External"/><Relationship Id="rId48006a5623e3ab244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12888" TargetMode="External"/><Relationship Id="rId96646a5623e3ab40c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-10-0343" TargetMode="External"/><Relationship Id="rId72106a5623e3ab5f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2011.02545.x" TargetMode="External"/><Relationship Id="rId52376a5623e3ac2e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy11010023" TargetMode="External"/><Relationship Id="rId71926a5623e3ac96d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/DataSheetReport/abstract/19991611007" TargetMode="External"/><Relationship Id="rId57586a5623e3ac9c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17070" TargetMode="External"/><Relationship Id="rId59876a5623e3aca85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17336a5623e3acb56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00847.x" TargetMode="External"/><Relationship Id="rId96686a5623e3a61c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96686a5623e3a61c4.jpg"/><Relationship Id="rId11666a5623e3a8a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11666a5623e3a8a1b.jpg"/><Relationship Id="rId53356a5623e3acc02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53356a5623e3acc02.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>