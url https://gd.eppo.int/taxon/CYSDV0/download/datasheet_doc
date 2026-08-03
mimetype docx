--- v13 (2026-07-14)
+++ v14 (2026-08-03)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Cucurbit yellow stunting disorder crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cucurbit yellow stunting disorder virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57016a5623e3a5a31" w:history="1">
+            <w:hyperlink r:id="rId72156a70a7ac2ca01" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42856a5623e3a5a7e" w:history="1">
+            <w:hyperlink r:id="rId34656a70a7ac2ca46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CYSDV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15669949" name="name96926a5623e3a61c6" descr="14994.jpg"/>
+                  <wp:docPr id="70992806" name="name75736a70a7ac2cb2a" descr="14994.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14994.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId96686a5623e3a61c4" cstate="print"/>
+                          <a:blip r:embed="rId86556a70a7ac2cb29" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId85566a5623e3a631b" w:history="1">
+            <w:hyperlink r:id="rId60506a70a7ac2cc39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1551,63 +1551,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CYSDV is present in several countries from the Mediterranean area, North America, Africa and Asia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52694469" name="name78736a5623e3a8a1f" descr="CYSDV0_distribution_map.jpg"/>
+            <wp:docPr id="1820210" name="name54586a70a7ac2d9c5" descr="CYSDV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CYSDV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11666a5623e3a8a1b" cstate="print"/>
+                    <a:blip r:embed="rId17976a70a7ac2d9c3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4305,51 +4305,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75616a5623e3ab0d4" w:history="1">
+      <w:hyperlink r:id="rId60326a70a7ac2eda8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BEMITA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-06-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4384,51 +4384,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48006a5623e3ab244" w:history="1">
+      <w:hyperlink r:id="rId29116a70a7ac2ee2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12888</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1365-1372. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96646a5623e3ab40c" w:history="1">
+      <w:hyperlink r:id="rId80446a70a7ac2eed1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-10-0343</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4586,51 +4586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 468-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72106a5623e3ab5f0" w:history="1">
+      <w:hyperlink r:id="rId31516a70a7ac2efd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2011.02545.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52376a5623e3ac2e1" w:history="1">
+      <w:hyperlink r:id="rId80846a70a7ac2f74a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy11010023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6656,90 +6656,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 270–280.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId71926a5623e3ac96d" w:history="1"/>
+      <w:hyperlink r:id="rId71056a70a7ac2fd77" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2023) Datasheet on Cucurbit yellow stunting disorder virus, Online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57586a5623e3ac9c6" w:history="1">
+      <w:hyperlink r:id="rId96766a70a7ac2fdd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.17070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6805,51 +6805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus cucurbitae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59876a5623e3aca85" w:history="1">
+      <w:hyperlink r:id="rId26946a70a7ac2fe8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6934,90 +6934,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 442–444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17336a5623e3acb56" w:history="1">
+      <w:hyperlink r:id="rId98006a70a7ac2ff78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00847.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82813538" name="name36096a5623e3acc04" descr="eu_funding_250.png"/>
+            <wp:docPr id="63146717" name="name38376a70a7ac30007" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53356a5623e3acc02" cstate="print"/>
+                    <a:blip r:embed="rId56386a70a7ac30006" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7115,137 +7115,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66014165">
+  <w:abstractNum w:abstractNumId="91072234">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38125560">
+    <w:lvl w:ilvl="0" w:tplc="58211094">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38125560" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58211094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38125560" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58211094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38125560" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58211094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38125560" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58211094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38125560" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58211094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38125560" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58211094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38125560" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58211094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38125560" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58211094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66014164">
+  <w:abstractNum w:abstractNumId="91072233">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83155758">
+    <w:lvl w:ilvl="0" w:tplc="26959952">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7997,55 +7997,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66014164">
-    <w:abstractNumId w:val="66014164"/>
+  <w:num w:numId="91072233">
+    <w:abstractNumId w:val="91072233"/>
   </w:num>
-  <w:num w:numId="66014165">
-    <w:abstractNumId w:val="66014165"/>
+  <w:num w:numId="91072234">
+    <w:abstractNumId w:val="91072234"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19595,51 +19595,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId726885947" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId800724393" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57016a5623e3a5a31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/" TargetMode="External"/><Relationship Id="rId42856a5623e3a5a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/categorization" TargetMode="External"/><Relationship Id="rId85566a5623e3a631b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/photos" TargetMode="External"/><Relationship Id="rId75616a5623e3ab0d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/datasheet" TargetMode="External"/><Relationship Id="rId48006a5623e3ab244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12888" TargetMode="External"/><Relationship Id="rId96646a5623e3ab40c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-10-0343" TargetMode="External"/><Relationship Id="rId72106a5623e3ab5f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2011.02545.x" TargetMode="External"/><Relationship Id="rId52376a5623e3ac2e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy11010023" TargetMode="External"/><Relationship Id="rId71926a5623e3ac96d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/DataSheetReport/abstract/19991611007" TargetMode="External"/><Relationship Id="rId57586a5623e3ac9c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17070" TargetMode="External"/><Relationship Id="rId59876a5623e3aca85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17336a5623e3acb56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00847.x" TargetMode="External"/><Relationship Id="rId96686a5623e3a61c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96686a5623e3a61c4.jpg"/><Relationship Id="rId11666a5623e3a8a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11666a5623e3a8a1b.jpg"/><Relationship Id="rId53356a5623e3acc02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53356a5623e3acc02.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId881970834" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId887287308" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72156a70a7ac2ca01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/" TargetMode="External"/><Relationship Id="rId34656a70a7ac2ca46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/categorization" TargetMode="External"/><Relationship Id="rId60506a70a7ac2cc39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/photos" TargetMode="External"/><Relationship Id="rId60326a70a7ac2eda8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/datasheet" TargetMode="External"/><Relationship Id="rId29116a70a7ac2ee2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12888" TargetMode="External"/><Relationship Id="rId80446a70a7ac2eed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-10-0343" TargetMode="External"/><Relationship Id="rId31516a70a7ac2efd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2011.02545.x" TargetMode="External"/><Relationship Id="rId80846a70a7ac2f74a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy11010023" TargetMode="External"/><Relationship Id="rId71056a70a7ac2fd77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/DataSheetReport/abstract/19991611007" TargetMode="External"/><Relationship Id="rId96766a70a7ac2fdd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17070" TargetMode="External"/><Relationship Id="rId26946a70a7ac2fe8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98006a70a7ac2ff78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00847.x" TargetMode="External"/><Relationship Id="rId86556a70a7ac2cb29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86556a70a7ac2cb29.jpg"/><Relationship Id="rId17976a70a7ac2d9c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17976a70a7ac2d9c3.jpg"/><Relationship Id="rId56386a70a7ac30006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56386a70a7ac30006.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>