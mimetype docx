--- v14 (2026-08-03)
+++ v15 (2026-08-23)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Cucurbit yellow stunting disorder crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cucurbit yellow stunting disorder virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72156a70a7ac2ca01" w:history="1">
+            <w:hyperlink r:id="rId94826a8b78a946289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34656a70a7ac2ca46" w:history="1">
+            <w:hyperlink r:id="rId58056a8b78a9462dc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CYSDV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70992806" name="name75736a70a7ac2cb2a" descr="14994.jpg"/>
+                  <wp:docPr id="52009845" name="name75506a8b78a946df9" descr="14994.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14994.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86556a70a7ac2cb29" cstate="print"/>
+                          <a:blip r:embed="rId75326a8b78a946df6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60506a70a7ac2cc39" w:history="1">
+            <w:hyperlink r:id="rId96986a8b78a946f3b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1551,63 +1551,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CYSDV is present in several countries from the Mediterranean area, North America, Africa and Asia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1820210" name="name54586a70a7ac2d9c5" descr="CYSDV0_distribution_map.jpg"/>
+            <wp:docPr id="81891841" name="name49396a8b78a948b19" descr="CYSDV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CYSDV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17976a70a7ac2d9c3" cstate="print"/>
+                    <a:blip r:embed="rId53486a8b78a948b15" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1647,51 +1647,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Egypt, Morocco, Sudan, Tunisia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Guangdong, Jiangsu, Shanghai, Zhejiang), India (Delhi, Rajasthan, Tamil Nadu, Uttar Pradesh), Iran, Islamic Republic of, Iraq, Israel, Jordan, Lebanon, Saudi Arabia, Syrian Arab Republic, United Arab Emirates</w:t>
+        <w:t xml:space="preserve"> China (Guangdong, Jiangsu, Shanghai, Zhejiang), India (Delhi, Rajasthan, Tamil Nadu, Uttar Pradesh), Indonesia (Java), Iran, Islamic Republic of, Iraq, Israel, Jordan, Lebanon, Saudi Arabia, Syrian Arab Republic, United Arab Emirates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mexico, United States of America (Alabama, Arizona, California, Florida, Georgia, South Carolina, Texas)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4305,51 +4305,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60326a70a7ac2eda8" w:history="1">
+      <w:hyperlink r:id="rId45966a8b78a94aad6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BEMITA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-06-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4384,51 +4384,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29116a70a7ac2ee2a" w:history="1">
+      <w:hyperlink r:id="rId41986a8b78a94ab7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12888</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1365-1372. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80446a70a7ac2eed1" w:history="1">
+      <w:hyperlink r:id="rId78116a8b78a94ac33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-10-0343</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4586,51 +4586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 468-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31516a70a7ac2efd9" w:history="1">
+      <w:hyperlink r:id="rId14226a8b78a94acde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2011.02545.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80846a70a7ac2f74a" w:history="1">
+      <w:hyperlink r:id="rId22736a8b78a94b458" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy11010023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6656,90 +6656,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 270–280.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId71056a70a7ac2fd77" w:history="1"/>
+      <w:hyperlink r:id="rId59456a8b78a94ba43" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2023) Datasheet on Cucurbit yellow stunting disorder virus, Online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96766a70a7ac2fdd1" w:history="1">
+      <w:hyperlink r:id="rId90986a8b78a94ba9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.17070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6805,51 +6805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus cucurbitae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26946a70a7ac2fe8c" w:history="1">
+      <w:hyperlink r:id="rId36566a8b78a94bce0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6934,90 +6934,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 442–444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98006a70a7ac2ff78" w:history="1">
+      <w:hyperlink r:id="rId49306a8b78a94bdbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00847.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63146717" name="name38376a70a7ac30007" descr="eu_funding_250.png"/>
+            <wp:docPr id="86342737" name="name41626a8b78a94be36" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56386a70a7ac30006" cstate="print"/>
+                    <a:blip r:embed="rId39766a8b78a94be35" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7115,137 +7115,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91072234">
+  <w:abstractNum w:abstractNumId="69999295">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58211094">
+    <w:lvl w:ilvl="0" w:tplc="65753451">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58211094" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65753451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58211094" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65753451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58211094" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65753451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58211094" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65753451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58211094" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65753451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58211094" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65753451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58211094" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65753451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58211094" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65753451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91072233">
+  <w:abstractNum w:abstractNumId="69999294">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26959952">
+    <w:lvl w:ilvl="0" w:tplc="10864184">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7997,55 +7997,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91072233">
-    <w:abstractNumId w:val="91072233"/>
+  <w:num w:numId="69999294">
+    <w:abstractNumId w:val="69999294"/>
   </w:num>
-  <w:num w:numId="91072234">
-    <w:abstractNumId w:val="91072234"/>
+  <w:num w:numId="69999295">
+    <w:abstractNumId w:val="69999295"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19595,51 +19595,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId881970834" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId887287308" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72156a70a7ac2ca01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/" TargetMode="External"/><Relationship Id="rId34656a70a7ac2ca46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/categorization" TargetMode="External"/><Relationship Id="rId60506a70a7ac2cc39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/photos" TargetMode="External"/><Relationship Id="rId60326a70a7ac2eda8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/datasheet" TargetMode="External"/><Relationship Id="rId29116a70a7ac2ee2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12888" TargetMode="External"/><Relationship Id="rId80446a70a7ac2eed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-10-0343" TargetMode="External"/><Relationship Id="rId31516a70a7ac2efd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2011.02545.x" TargetMode="External"/><Relationship Id="rId80846a70a7ac2f74a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy11010023" TargetMode="External"/><Relationship Id="rId71056a70a7ac2fd77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/DataSheetReport/abstract/19991611007" TargetMode="External"/><Relationship Id="rId96766a70a7ac2fdd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17070" TargetMode="External"/><Relationship Id="rId26946a70a7ac2fe8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98006a70a7ac2ff78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00847.x" TargetMode="External"/><Relationship Id="rId86556a70a7ac2cb29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86556a70a7ac2cb29.jpg"/><Relationship Id="rId17976a70a7ac2d9c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17976a70a7ac2d9c3.jpg"/><Relationship Id="rId56386a70a7ac30006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56386a70a7ac30006.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId902337997" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId609679982" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94826a8b78a946289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/" TargetMode="External"/><Relationship Id="rId58056a8b78a9462dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/categorization" TargetMode="External"/><Relationship Id="rId96986a8b78a946f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/photos" TargetMode="External"/><Relationship Id="rId45966a8b78a94aad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/datasheet" TargetMode="External"/><Relationship Id="rId41986a8b78a94ab7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12888" TargetMode="External"/><Relationship Id="rId78116a8b78a94ac33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-10-0343" TargetMode="External"/><Relationship Id="rId14226a8b78a94acde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2011.02545.x" TargetMode="External"/><Relationship Id="rId22736a8b78a94b458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy11010023" TargetMode="External"/><Relationship Id="rId59456a8b78a94ba43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/DataSheetReport/abstract/19991611007" TargetMode="External"/><Relationship Id="rId90986a8b78a94ba9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17070" TargetMode="External"/><Relationship Id="rId36566a8b78a94bce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49306a8b78a94bdbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00847.x" TargetMode="External"/><Relationship Id="rId75326a8b78a946df6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75326a8b78a946df6.jpg"/><Relationship Id="rId53486a8b78a948b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53486a8b78a948b15.jpg"/><Relationship Id="rId39766a8b78a94be35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39766a8b78a94be35.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>