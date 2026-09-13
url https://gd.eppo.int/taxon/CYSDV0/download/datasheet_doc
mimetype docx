--- v15 (2026-08-23)
+++ v16 (2026-09-13)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Cucurbit yellow stunting disorder crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cucurbit yellow stunting disorder virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94826a8b78a946289" w:history="1">
+            <w:hyperlink r:id="rId73076aa5f14dc44f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58056a8b78a9462dc" w:history="1">
+            <w:hyperlink r:id="rId31186aa5f14dc454b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CYSDV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="52009845" name="name75506a8b78a946df9" descr="14994.jpg"/>
+                  <wp:docPr id="3905122" name="name16116aa5f14dc4e04" descr="14994.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14994.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId75326a8b78a946df6" cstate="print"/>
+                          <a:blip r:embed="rId32076aa5f14dc4e02" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId96986a8b78a946f3b" w:history="1">
+            <w:hyperlink r:id="rId32266aa5f14dc4f1b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1551,63 +1551,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CYSDV is present in several countries from the Mediterranean area, North America, Africa and Asia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81891841" name="name49396a8b78a948b19" descr="CYSDV0_distribution_map.jpg"/>
+            <wp:docPr id="68089695" name="name92436aa5f14dc6634" descr="CYSDV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CYSDV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53486a8b78a948b15" cstate="print"/>
+                    <a:blip r:embed="rId83206aa5f14dc6631" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4305,51 +4305,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45966a8b78a94aad6" w:history="1">
+      <w:hyperlink r:id="rId33856aa5f14dc795d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BEMITA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-06-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4384,51 +4384,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41986a8b78a94ab7a" w:history="1">
+      <w:hyperlink r:id="rId49596aa5f14dc79de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12888</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1365-1372. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78116a8b78a94ac33" w:history="1">
+      <w:hyperlink r:id="rId80076aa5f14dc7a81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-10-0343</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4586,51 +4586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 468-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14226a8b78a94acde" w:history="1">
+      <w:hyperlink r:id="rId37536aa5f14dc7b2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2011.02545.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22736a8b78a94b458" w:history="1">
+      <w:hyperlink r:id="rId39616aa5f14dc825d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy11010023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6656,90 +6656,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 270–280.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId59456a8b78a94ba43" w:history="1"/>
+      <w:hyperlink r:id="rId70886aa5f14dc886b" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2023) Datasheet on Cucurbit yellow stunting disorder virus, Online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90986a8b78a94ba9c" w:history="1">
+      <w:hyperlink r:id="rId34986aa5f14dc88c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.17070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6805,51 +6805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus cucurbitae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36566a8b78a94bce0" w:history="1">
+      <w:hyperlink r:id="rId74496aa5f14dc899d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6934,90 +6934,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 442–444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49306a8b78a94bdbf" w:history="1">
+      <w:hyperlink r:id="rId69726aa5f14dc8a70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00847.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="86342737" name="name41626a8b78a94be36" descr="eu_funding_250.png"/>
+            <wp:docPr id="48809788" name="name52496aa5f14dc8b11" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39766a8b78a94be35" cstate="print"/>
+                    <a:blip r:embed="rId86806aa5f14dc8b10" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7115,137 +7115,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69999295">
+  <w:abstractNum w:abstractNumId="97576912">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65753451">
+    <w:lvl w:ilvl="0" w:tplc="59801766">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65753451" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59801766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65753451" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59801766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65753451" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59801766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65753451" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59801766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65753451" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59801766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65753451" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59801766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65753451" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59801766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65753451" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59801766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69999294">
+  <w:abstractNum w:abstractNumId="97576911">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10864184">
+    <w:lvl w:ilvl="0" w:tplc="48642908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7997,55 +7997,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69999294">
-    <w:abstractNumId w:val="69999294"/>
+  <w:num w:numId="97576911">
+    <w:abstractNumId w:val="97576911"/>
   </w:num>
-  <w:num w:numId="69999295">
-    <w:abstractNumId w:val="69999295"/>
+  <w:num w:numId="97576912">
+    <w:abstractNumId w:val="97576912"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19595,51 +19595,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId902337997" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId609679982" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94826a8b78a946289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/" TargetMode="External"/><Relationship Id="rId58056a8b78a9462dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/categorization" TargetMode="External"/><Relationship Id="rId96986a8b78a946f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/photos" TargetMode="External"/><Relationship Id="rId45966a8b78a94aad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/datasheet" TargetMode="External"/><Relationship Id="rId41986a8b78a94ab7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12888" TargetMode="External"/><Relationship Id="rId78116a8b78a94ac33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-10-0343" TargetMode="External"/><Relationship Id="rId14226a8b78a94acde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2011.02545.x" TargetMode="External"/><Relationship Id="rId22736a8b78a94b458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy11010023" TargetMode="External"/><Relationship Id="rId59456a8b78a94ba43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/DataSheetReport/abstract/19991611007" TargetMode="External"/><Relationship Id="rId90986a8b78a94ba9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17070" TargetMode="External"/><Relationship Id="rId36566a8b78a94bce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49306a8b78a94bdbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00847.x" TargetMode="External"/><Relationship Id="rId75326a8b78a946df6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75326a8b78a946df6.jpg"/><Relationship Id="rId53486a8b78a948b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53486a8b78a948b15.jpg"/><Relationship Id="rId39766a8b78a94be35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39766a8b78a94be35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId451656262" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId949211614" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73076aa5f14dc44f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/" TargetMode="External"/><Relationship Id="rId31186aa5f14dc454b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/categorization" TargetMode="External"/><Relationship Id="rId32266aa5f14dc4f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYSDV0/photos" TargetMode="External"/><Relationship Id="rId33856aa5f14dc795d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/datasheet" TargetMode="External"/><Relationship Id="rId49596aa5f14dc79de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12888" TargetMode="External"/><Relationship Id="rId80076aa5f14dc7a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-10-0343" TargetMode="External"/><Relationship Id="rId37536aa5f14dc7b2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2011.02545.x" TargetMode="External"/><Relationship Id="rId39616aa5f14dc825d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy11010023" TargetMode="External"/><Relationship Id="rId70886aa5f14dc886b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/DataSheetReport/abstract/19991611007" TargetMode="External"/><Relationship Id="rId34986aa5f14dc88c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17070" TargetMode="External"/><Relationship Id="rId74496aa5f14dc899d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69726aa5f14dc8a70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00847.x" TargetMode="External"/><Relationship Id="rId32076aa5f14dc4e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32076aa5f14dc4e02.jpg"/><Relationship Id="rId83206aa5f14dc6631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83206aa5f14dc6631.jpg"/><Relationship Id="rId86806aa5f14dc8b10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86806aa5f14dc8b10.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>