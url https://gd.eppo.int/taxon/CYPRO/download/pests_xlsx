--- v2 (2026-02-16)
+++ v3 (2026-07-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CYPRO" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>EMPOBI</t>
   </si>
   <si>
     <t>Amrasca biguttula</t>
   </si>
   <si>
     <t>* Saeed R, Razaq M, Hardy IC (2015) The importance of alternative host plants as reservoirs of the cotton leaf hopper, Amrasca devastans, and its natural enemies. Journal of Pest Science 88, 517–531.
 ------- incidental host.</t>
   </si>
@@ -128,50 +128,59 @@
   </si>
   <si>
     <t>Spodoptera ornithogalli</t>
   </si>
   <si>
     <t>* Brito R, Specht A, Gonçalves GL, Moreira GRP, Carneiro E, Santos FL, Roque-Specht VF, Mielke OHH, Casagrande MM (2019) Spodoptera marima: a new synonym of Spodoptera ornithogalli (Lepidoptera: Noctuidae), with notes on adult morphology, host plant use and genetic variation along its geographic range. Neotropical Entomology 48(3), 433-448.
 * Frick KE (1978) Purple nutsedge (Cyperus rotundus L.): a case for augmentation. In T. E. Freeman (ed.), Proceedings of the 4th International Symposium on Biological Control of Weeds, pp 145-151.</t>
   </si>
   <si>
     <t>TETREV</t>
   </si>
   <si>
     <t>Tetranychus evansi</t>
   </si>
   <si>
     <t>* Ferreira MA, Sousa ME (2011) Hosts and Distribution of the Spider Mite Tetranychus evansi (Acari: Tetranychidae) in Portugal. Hale, C., Xxviii International Horticultural Congress on Science and Horticulture for People, Leuven 1, Int Soc Horticultural Science, (917): 133-136.</t>
   </si>
   <si>
     <t>THRIPL</t>
   </si>
   <si>
     <t>Thrips palmi</t>
   </si>
   <si>
     <t>* Etienne J, Ryckewaert P, Michel B (2015) Thrips (Insecta: Thysanoptera) of Guadeloupe and Martinique: updated check-list with new information on their ecology and natural enemies. Florida Entomologist 98(1), 298-304.</t>
+  </si>
+  <si>
+    <t>XYLEFA</t>
+  </si>
+  <si>
+    <t>Xylella fastidiosa</t>
+  </si>
+  <si>
+    <t>* EFSA (European Food Safety Authority), Cavalieri V, Fasanelli E, Furnari G, Gibin D, Gutierrez Linares A, Mikulová A, La Notte P, Pasinato L,  Stancanelli G (2026) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2025. EFSA Journal, 24(6), e10147. https://doi.org/10.2903/j.efsa.2026.10150</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>CORBFL</t>
   </si>
   <si>
     <t>Curtobacterium flaccumfaciens pv. flaccumfaciens</t>
   </si>
   <si>
     <t xml:space="preserve">* Nascimento DM, Oliveira LR, Melo, LL, Silva JC, Somal JM, Girotto KT, Eburnea RP, Ribeiro-Junior ME, Sartori MMP, Silva Junior TAF, Maringoni AC (2020) Survival of Curtobacterium flaccumfaciens pv. flaccumfaciens in weeds. Plant Pathology 69(7): 1357– 1367.  </t>
   </si>
   <si>
     <t>DRAEMI</t>
   </si>
   <si>
     <t>Draeculacephala minerva</t>
   </si>
   <si>
     <t>* Purcell AH, Frazier NW (1985) Habitats and dispersal of the principal leafhopper vectors of Pierce's disease bacterium in the San Joaquin Valley. Hilgardia 53(4), 1-32.
 ------- Feeding host.</t>
   </si>
   <si>
     <t>ELASLI</t>
@@ -542,51 +551,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D17"/>
+  <dimension ref="A1:D18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -712,130 +721,144 @@
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" t="s">
         <v>36</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>37</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B13" t="s">
         <v>40</v>
       </c>
       <c r="C13" t="s">
         <v>41</v>
       </c>
       <c r="D13" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B14" t="s">
         <v>43</v>
       </c>
       <c r="C14" t="s">
         <v>44</v>
       </c>
       <c r="D14" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B15" t="s">
         <v>46</v>
       </c>
       <c r="C15" t="s">
         <v>47</v>
       </c>
       <c r="D15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B16" t="s">
         <v>49</v>
       </c>
       <c r="C16" t="s">
         <v>50</v>
       </c>
       <c r="D16" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B17" t="s">
         <v>52</v>
       </c>
       <c r="C17" t="s">
         <v>53</v>
       </c>
       <c r="D17" t="s">
         <v>54</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">