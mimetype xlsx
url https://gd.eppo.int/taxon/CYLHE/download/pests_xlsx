--- v0 (2025-10-13)
+++ v1 (2026-05-25)
@@ -12,88 +12,97 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CYLHE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>LYMAMA</t>
   </si>
   <si>
     <t>Lymantria mathura</t>
   </si>
   <si>
     <t>* Yurchenko GI, Turova GI (2002) [Features of biology, behavior and population dynamics of the rosy gypsy moth unpaired silkworm (Lymantria mathura Moore) in the Russian Far East]. In Readings in memory of A.I. Kurentsov, pp.84-95. Dalnauka, Vladivostok (RU) (in Russian).
 ------- In laboratory tests carried out in the Russian Far East: mortality of 1st inslar larvae was  &gt; 92%.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>CRSPAN</t>
   </si>
   <si>
     <t>Anisogramma anomala</t>
   </si>
   <si>
     <t>* Capik JM, Molnar TJ (2012) Assessment of host (Corylus sp.) resistance to Eastern filbert blight in New Jersey.  Journal of the American Society for Horticultural Science 137(3), 157-172.
 ------- Corylus heterophylla appear to have a a high level of tolerance or resistance to Anisogramma anomala.</t>
+  </si>
+  <si>
+    <t>COLLFC</t>
+  </si>
+  <si>
+    <t>Colletotrichum fructicola</t>
+  </si>
+  <si>
+    <t>* Kim YH, Kim CW, Lee JG, Woo HG, Cho SE, Lee DH (2026) First report of Colletotrichum fructicola causing anthracnose on Corylus heterophylla in South Korea. Journal of Plant Pathology 108, 1415–1416.</t>
   </si>
   <si>
     <t>ERYSCY</t>
   </si>
   <si>
     <t>Erysiphe corylacearum</t>
   </si>
   <si>
     <t>* Bradshaw M, Braun U, Meeboon J, Tobin P (2021) Phylogeny and taxonomy of powdery mildew caused by Erysiphe species on Corylus hosts, Mycologia, DOI: 10.1080/00275514.2020.1837568 
 ------- host in east Asia.
 * Liu Y, Liu CJ, Liu SY, Cuji BK, Dai YC (2013) A preliminary study on powdery mildew of Corylus heterophylla in Tieling, Liaoning Province. Journal of Fungal Research 11(1), 24-26.</t>
   </si>
   <si>
     <t>MALAAM</t>
   </si>
   <si>
     <t>Malacosoma americanum (as Corylus)</t>
   </si>
   <si>
     <t>INTERNET
 * Robinson GS, Ackery PR, Kitching I, Beccaloni GW, Hernández LM (2023). HOSTS (from HOSTS - a Database of the World's Lepidopteran Hostplants). Natural History Museum. https://data.nhm.ac.uk/dataset/hosts/resource/877f387a-36a3-486c-a0c1-b8d5fb69f85a
 ------- Probably feeding host only</t>
   </si>
   <si>
     <t>MALADI</t>
@@ -453,51 +462,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D9"/>
+  <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="321.921" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -547,91 +556,105 @@
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
-      <c r="D6"/>
+      <c r="D6" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="D7" t="s">
         <v>22</v>
       </c>
+      <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
         <v>26</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>27</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>28</v>
       </c>
-      <c r="D9"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>