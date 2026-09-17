--- v3 (2026-03-27)
+++ v4 (2026-09-17)
@@ -135,60 +135,50 @@
     <t>COLLAC</t>
   </si>
   <si>
     <t>Colletotrichum acutatum sensu lato</t>
   </si>
   <si>
     <t>QUADPE</t>
   </si>
   <si>
     <t>Comstockaspis perniciosa</t>
   </si>
   <si>
     <t>* Ben-Dov Y, German V (2003) A systemic catalogue of the Diaspididae (armoured scale insects) of the world, subfamilies Aspidiotinae, Comstockiellinae and Odonaspidinae. Intercept Ltd, Andover UK, 1111 pp.</t>
   </si>
   <si>
     <t>CRTHAR</t>
   </si>
   <si>
     <t>Corythucha arcuata</t>
   </si>
   <si>
     <t>* Csóka G, Hirka A, Mutun S, Glavendekić M, Mikó Á, Szőcs L, Paulin M, Eötvös CB, Gáspár C, Csepelényi M, Szénási Á, Franjević M, Gninenko Y, Dautbašić M, Muzejinović O, Zúbrik M, Netoiu C, Buzatu A, Bălăcenoiu F, Jurc M, Jurc D, Bernardinelli I, Streito JC, Avtzis D, Hrašovec B (2020), Spread and potential host range of the invasive oak lace bug [Corythucha arcuata (Say, 1832) – Heteroptera: Tingidae] in Eurasia. Agricultural and Forest Entomology, 22: 61-74. https://doi.org/10.1111/afe.12362
 ------- confirmed host.</t>
   </si>
   <si>
-    <t>GNMPCA</t>
-[...5 lines deleted...]
-    <t>* Lione G, Danti R, Fernandez-Conradi P, Ferreira-Cardoso JV, Lefort F, Marques G, Meyer JB, Prospero S, Radocz L, Robin C, Turchetti T, Vettraino AM, Gonthier P (2019) The emerging pathogen of chestnut Gnomoniopsis castanaeae: the challenge posed by a versatile fungus. European journal of Plant Pathology 153(3), 671-685.
-------- In Sicilia, weak pathogen (cankers on twigs and branches).</t>
-  </si>
-  <si>
     <t>PHYP64</t>
   </si>
   <si>
     <t>Grapevine flavescence dorée phytoplasma</t>
   </si>
   <si>
     <t>* Casati P, Jermini M, Quaglino F, Corbani G, Schaerer S, Passera A, Bianco PA, Rigamonti IE (2017) New insights on Flavescence dorée phytoplasma ecology in the vineyard agro-ecosystem in southern Switzerland. Annals of Applied Biology, 71(1), 37-51. 
 * Mehle N, Jakoš N, Mešl M, Miklavc J, Matko B, Rot M, Rus AF, Brus R, Dermastia M (2019) Phytoplasmas associated with declining of hazelnut (Corylus avellana) in Slovenia. European Journal of Plant Pathology 155(4), 1117–1132.</t>
   </si>
   <si>
     <t>HALYHA</t>
   </si>
   <si>
     <t>Halyomorpha halys</t>
   </si>
   <si>
     <t>* Bosco L, Moraglio ST, Tavella L (2018) Halyomorpha halys, a serious threat for hazelnut in newly invaded areas.  Journal of Pest Science 91(2), 661-670.
 * Hedstrom CS, Shearer PW, Miller JC, Walton VM (2014) The effects of kernel feeding by Halyomorpha halys (Hemiptera: Pentatomidae) on commercial hazelnuts. Journal of Economic Entomology 107(5), 1858-1865 .</t>
   </si>
   <si>
     <t>HYPHCU</t>
   </si>
   <si>
     <t>Hyphantria cunea</t>
   </si>
@@ -266,50 +256,60 @@
   </si>
   <si>
     <t>* Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW, Hernández LM (2010) HOSTS - A Database of the World's Lepidopteran Hostplants. Natural History Museum, London. http://www.nhm.ac.uk/hosts.</t>
   </si>
   <si>
     <t>ORIEIS</t>
   </si>
   <si>
     <t>Orientus ishidae</t>
   </si>
   <si>
     <t>* Lessio F, Picciau L, Gonella E, Mandrioli M, Tota F, Alma A (2016) The mosaic leafhopper Orientus ishidae: host plants, spatial distribution, infectivity, and transmission of 16SrV phytoplasmas to vines. Bulletin of Insectology 69(2), 277-289.
 ------- Putative host plant (nymphs and adults were collected).
 * Jermini M, Schaerer S, Casati P, Corbani G, Quaglino F, Rigamonti I, Bianco P (2017) Orientus ishidae, un nouveau vecteur de la flavescence dorée au Tessin. Viticulture 49(5), 280–288.
 ------- In Ticino, hazelnut and Salix sp. were the preferred hosts.</t>
   </si>
   <si>
     <t>POCZSH</t>
   </si>
   <si>
     <t>Pochazia shantungensis</t>
   </si>
   <si>
     <t>* Hızal E, Öztemiz S, Gjonov I (2023) Phenology and host preferences of the invasive Pochazia shantungensis (Chou &amp; Lu, 1977) (Hemiptera: Ricaniidae), a risk for agriculture and forest areas in the West-Palaearctic Region. Acta Zoologica Bulgarica 75(2), 251-258. https://www.acta-zoologica-bulgarica.eu/2023/002673</t>
+  </si>
+  <si>
+    <t>GNMPCA</t>
+  </si>
+  <si>
+    <t>Sirococcus smithogilvyi</t>
+  </si>
+  <si>
+    <t>* Lione G, Danti R, Fernandez-Conradi P, Ferreira-Cardoso JV, Lefort F, Marques G, Meyer JB, Prospero S, Radocz L, Robin C, Turchetti T, Vettraino AM, Gonthier P (2019) The emerging pathogen of chestnut Gnomoniopsis castanaeae: the challenge posed by a versatile fungus. European journal of Plant Pathology 153(3), 671-685.
+------- In Sicilia, weak pathogen (cankers on twigs and branches).</t>
   </si>
   <si>
     <t>HESOCA</t>
   </si>
   <si>
     <t>Trichoferus campestris</t>
   </si>
   <si>
     <t>* Cocquempot C, Henin JM, Jourez B, Rapuzzi P, Roques A, Drumont A (2022) État de l’invasion de Trichoferus campestris (Faldermann, 1835) au plan international et réflexion sur sa première interception en Belgique (Coleoptera, Cerambycidae, Cerambycinae, Hesperophanini). Belgian Journal of Entomology, 129, 1–24.</t>
   </si>
   <si>
     <t>XYBIAL</t>
   </si>
   <si>
     <t>Xyleborinus attenuatus</t>
   </si>
   <si>
     <t>* Kvamme T, Lindelöw Å, Knizek M (2020) Xyleborinus attenuatus (Blandford, 1894) (Coleoptera, Curculionidae, Scolytinae) in Scandinavia. Norwegian Journal of Entomology 67, 19‑30.
 * Nikulina T, Mandelshtam M, Petrov A, Nazarenko V, Yunakov N (2015) A survey of the weevils of Ukraine. Bark and ambrosia beetles (Coleoptera: Curculionidae: Platypodinae and Scolytinae). Zootaxa 3912, 61 pp.</t>
   </si>
   <si>
     <t>XYLBGE</t>
   </si>
   <si>
     <t>Xylosandrus germanus</t>
@@ -1003,91 +1003,91 @@
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" t="s">
         <v>59</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" t="s">
         <v>61</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>62</v>
       </c>
-      <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22" t="s">
         <v>64</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
+        <v>65</v>
+      </c>
+      <c r="C23" t="s">
         <v>66</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>67</v>
       </c>
-      <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
         <v>68</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
       </c>
       <c r="D24" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" t="s">
         <v>72</v>
       </c>