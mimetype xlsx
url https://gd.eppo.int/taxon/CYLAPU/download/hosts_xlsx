--- v1 (2026-01-25)
+++ v2 (2026-04-23)
@@ -12,102 +12,173 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CYLAPU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>IPOBA</t>
   </si>
   <si>
     <t>Ipomoea batatas</t>
   </si>
   <si>
     <t>* Kotchofa R, BaimeyH, Fanou A, Zadji L, Sodjinou E (2019) Diversity and distribution of sweet potato weevils (Cylas spp.) in southern Benin. Annales de l’Université de Parakou - Série Sciences Naturelles et Agronomie, 9, 1-10. https://doi.org/10.56109/aup-sna.v9i1.58 
 * Nottingham SF, Wilson DD, Severson RF, Kays SJ (1987) Feeding and oviposition preferences of the sweet potato weevil, Cylas formicarius elegantulus, on the outer periderm and exposed inner core of storage roots of selected sweet potato cultivars. Entomologia Experimentalis et Applicata 45(3), 271-275</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>1IPOG</t>
   </si>
   <si>
     <t>Ipomoea</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
+    <t>ABMES</t>
+  </si>
+  <si>
+    <t>Abelmoschus esculentus</t>
+  </si>
+  <si>
+    <t>* Malgwi MA, Onu I (2013) Alternate host plants, hibernation sites and survival strategy of Cylas puncticollis Boh.: a new pest of cotton. Journal of Biology, Agriculture and Healthcare 3(2), 9-22.
+------- feeding host</t>
+  </si>
+  <si>
+    <t>ASJLA</t>
+  </si>
+  <si>
+    <t>Astripomoea lachnosperma</t>
+  </si>
+  <si>
+    <t>CEOAR</t>
+  </si>
+  <si>
+    <t>Celosia argentea</t>
+  </si>
+  <si>
+    <t>COMBE</t>
+  </si>
+  <si>
+    <t>Commelina benghalensis</t>
+  </si>
+  <si>
+    <t>CRGOL</t>
+  </si>
+  <si>
+    <t>Corchorus olitorius</t>
+  </si>
+  <si>
+    <t>CVTSS</t>
+  </si>
+  <si>
+    <t>Crotalaria sp.</t>
+  </si>
+  <si>
     <t>GOSHI</t>
   </si>
   <si>
     <t>Gossypium hirsutum</t>
   </si>
   <si>
     <t>* Malgwi MA, Onu I (2013) Alternate host plants, hibernation sites and survival strategy of Cylas puncticollis Boh.: a new pest of cotton. Journal of Biology, Agriculture and Healthcare 3(2), 9-22.</t>
   </si>
   <si>
+    <t>HIBCA</t>
+  </si>
+  <si>
+    <t>Hibiscus cannabinus</t>
+  </si>
+  <si>
+    <t>HIBSA</t>
+  </si>
+  <si>
+    <t>Hibiscus sabdariffa</t>
+  </si>
+  <si>
+    <t>IPOER</t>
+  </si>
+  <si>
+    <t>Ipomoea eriocarpa</t>
+  </si>
+  <si>
     <t>ZEAMX</t>
   </si>
   <si>
     <t>Zea mays</t>
+  </si>
+  <si>
+    <t>Doubtful host</t>
+  </si>
+  <si>
+    <t>ANAOC</t>
+  </si>
+  <si>
+    <t>Anacardium occidentale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Agboton C, Onzo A, Ouessou FI, Goergen G, Vidal S, Tamò M (2014) Insect fauna associated with Anacardium occidentale (Sapindales: Anacardiaceae) in Benin, West Africa. Journal of Insect Science 14(1),  229. https://doi.org/10.1093/jisesa/ieu091
+------- as Cylas punticollis. Mentioned in the list of pests "associated with  Anacardium occidentale but no details provided if it is a breeding host. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -411,61 +482,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D5"/>
+  <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="358.484" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
@@ -489,51 +560,191 @@
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="D5"/>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>