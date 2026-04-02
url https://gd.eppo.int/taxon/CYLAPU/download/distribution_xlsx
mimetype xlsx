--- v2 (2026-01-25)
+++ v3 (2026-04-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CYLAPU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>continent</t>
   </si>
   <si>
     <t>country</t>
   </si>
   <si>
     <t>state</t>
   </si>
   <si>
     <t>country code</t>
   </si>
   <si>
     <t>state code</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Africa</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
@@ -219,53 +219,50 @@
     <t>UG</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Europe</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Absent, intercepted only</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>ES</t>
-  </si>
-[...1 lines deleted...]
-    <t>Absent, unreliable record</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1072,63 +1069,63 @@
       <c r="B29" t="s">
         <v>64</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
         <v>65</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30" t="s">
         <v>67</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>69</v>
+        <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>63</v>
       </c>
       <c r="B31" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>