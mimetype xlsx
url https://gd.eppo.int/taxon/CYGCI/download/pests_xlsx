--- v0 (2025-10-14)
+++ v1 (2026-09-15)
@@ -12,93 +12,103 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CYGCI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>COLLFC</t>
   </si>
   <si>
     <t>Colletotrichum fructicola</t>
   </si>
   <si>
     <t>* EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, MacLeod A, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Thulke H-H, Van der Werf W, Civera AV, Yuen J, Zappala L,  Migheli Q, Vloutoglou I, Campese C, Maiorano A, Streissl F, Reignault PL (2021) Scientific Opinion on the pest categorisation of Colletotrichum fructicola. EFSA Journal 19(8), 6803, 41 pp</t>
   </si>
   <si>
     <t>MEGTUS</t>
   </si>
   <si>
     <t>Megalurothrips usitatus</t>
   </si>
   <si>
     <t>* Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.
 ------- As Andropogon citratus.</t>
   </si>
   <si>
     <t>MELGGC</t>
   </si>
   <si>
     <t>Meloidogyne graminicola</t>
   </si>
   <si>
     <t>* Rusinque L, Maleita C, Abrantes I, Palomares-Rius JE, Inácio ML (2021) Meloidogyne graminicola - A threat to rice production: review update on distribution, biology, identification, and management. Biology 10, 1163. https://doi.org/10.3390/biology10111163</t>
+  </si>
+  <si>
+    <t>SCMV00</t>
+  </si>
+  <si>
+    <t>Potyvirus sacchari</t>
+  </si>
+  <si>
+    <t>* Bello VH, Rezende JA (2026) First report of sugarcane mosaic virus infecting lemon grass (Cymbopogon citratus) plants in Brazil. Journal of Plant Pathology (early view).  https://doi.org/10.1007/s42161-026-02290-0
+------- asymptomatic</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -402,51 +412,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D4"/>
+  <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -470,50 +480,64 @@
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">