--- v1 (2026-02-15)
+++ v2 (2026-04-04)
@@ -314,54 +314,54 @@
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
-    <t>European Russia</t>
-[...2 lines deleted...]
-    <t>ru</t>
+    <t>Southern Russia</t>
+  </si>
+  <si>
+    <t>sr</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Oceania</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
@@ -1547,51 +1547,51 @@
       <c r="D44" t="s">
         <v>99</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45" t="s">
         <v>98</v>
       </c>
       <c r="C45" t="s">
         <v>100</v>
       </c>
       <c r="D45" t="s">
         <v>99</v>
       </c>
       <c r="E45" t="s">
         <v>101</v>
       </c>
       <c r="F45" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>72</v>
       </c>
       <c r="B46" t="s">
         <v>102</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
         <v>103</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47" t="s">
         <v>104</v>
       </c>