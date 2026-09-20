--- v4 (2026-05-20)
+++ v5 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CYDOB" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>AGRLMA</t>
   </si>
   <si>
     <t>Agrilus mali</t>
   </si>
   <si>
     <t>* EPPO (2024) EPPO Technical Document No. 1093. Pest risk analysis for Agrilus mali (Coleoptera: Buprestidae). EPPO, Paris. Available at https://gd.eppo.int/taxon/AGRLMA/documents
 ------- not confirmed host.
 * Volkovitsh MG, Kovalev AV, Orlova-Bienkowskaja MJ (2020) Current distribution and diagnostic features of two potentially invasive Asian buprestid species: Agrilus mali Matsumura and A. fleischeri Obenberger (Coleoptera: Buprestidae). Insects 11(8), 493. https://doi.org/10.3390/insects11080493</t>
@@ -294,50 +294,59 @@
   <si>
     <t>Ceroplastes floridensis</t>
   </si>
   <si>
     <t>* Mifsud D, Mazzeo G, Russo A, Watson G W (2014) The scale insects (Hemiptera: Coccoidea) of the Maltese Archipelago. Zootaxa 3866(4), 499-525.</t>
   </si>
   <si>
     <t>HELIVI</t>
   </si>
   <si>
     <t>Chloridea virescens</t>
   </si>
   <si>
     <t>* De Tomás CL, Peralta QK (1994) Heliothis virescens comp plaga del manzano en el Valle de Mala. Revista Peruana De Entolomogía 36(1), 89-90.
 * EPPO (2024) EPPO Technical Document No. 1091. Pest risk analysis for Chloridea virescens. EPPO, Paris. Available at https://gd.eppo.int/taxon/HELIVI/documents
 ------- Likely host (reported as host in the literature but lacking evidence to consider it as main host – see PRA for further details on the host).</t>
   </si>
   <si>
     <t>STERPU</t>
   </si>
   <si>
     <t>Chondrostereum purpureum</t>
   </si>
   <si>
     <t>* Bishop GC (1978) Studies on silver leaf disease of stone and pome fruit trees (Doctoral dissertation, Adelaide, Australia), 155 pp. https://digital.library.adelaide.edu.au/dspace/bitstream/2440/20649/2/02whole.pdf</t>
+  </si>
+  <si>
+    <t>CHRYFI</t>
+  </si>
+  <si>
+    <t>Chrysomphalus aonidum</t>
+  </si>
+  <si>
+    <t>* Hernández-Ruiz A, Gonzaga-Segura AJ, Castrejón-Gómez VR (2026) Scale insects (Hemiptera: Coccomorpha) of agricultural amportance in Mexico. Journal of Entomological Science 61(3), 528–559. doi:10.18474/JES25-42</t>
   </si>
   <si>
     <t>QUADPE</t>
   </si>
   <si>
     <t>Comstockaspis perniciosa</t>
   </si>
   <si>
     <t>* Ben-Dov Y, German V (2003) A systemic catalogue of the Diaspididae (armoured scale insects) of the world, subfamilies Aspidiotinae, Comstockiellinae and Odonaspidinae. Intercept Ltd, Andover UK, 1111 pp.</t>
   </si>
   <si>
     <t>CONHNE</t>
   </si>
   <si>
     <t>Conotrachelus nenuphar</t>
   </si>
   <si>
     <t>* Maier CT (1990) Native and exotic rosaceous hosts of apple, plum and quince curculio larvae (Coleoptera: Curculionidae) in the northeastern United States. Environmental Entomology 83(4), 1326–1332.</t>
   </si>
   <si>
     <t>CARPPO</t>
   </si>
   <si>
     <t>Cydia pomonella</t>
   </si>
@@ -964,51 +973,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D67"/>
+  <dimension ref="A1:D68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="412.756" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1436,65 +1445,65 @@
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>20</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" t="s">
         <v>93</v>
       </c>
       <c r="D33" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>20</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" t="s">
         <v>96</v>
       </c>
-      <c r="D34"/>
+      <c r="D34" t="s">
+        <v>97</v>
+      </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>20</v>
       </c>
       <c r="B35" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C35" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="D35" t="s">
         <v>99</v>
       </c>
+      <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>20</v>
       </c>
       <c r="B36" t="s">
         <v>100</v>
       </c>
       <c r="C36" t="s">
         <v>101</v>
       </c>
       <c r="D36" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>20</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" t="s">
         <v>104</v>
       </c>
@@ -1532,91 +1541,91 @@
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>20</v>
       </c>
       <c r="B40" t="s">
         <v>112</v>
       </c>
       <c r="C40" t="s">
         <v>113</v>
       </c>
       <c r="D40" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>20</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" t="s">
         <v>116</v>
       </c>
-      <c r="D41"/>
+      <c r="D41" t="s">
+        <v>117</v>
+      </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>20</v>
       </c>
       <c r="B42" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C42" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="D42" t="s">
         <v>119</v>
       </c>
+      <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>20</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" t="s">
         <v>121</v>
       </c>
-      <c r="D43"/>
+      <c r="D43" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>20</v>
       </c>
       <c r="B44" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C44" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="D44" t="s">
         <v>124</v>
       </c>
+      <c r="D44"/>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>20</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" t="s">
         <v>126</v>
       </c>
       <c r="D45" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>20</v>
       </c>
       <c r="B46" t="s">
         <v>128</v>
       </c>
       <c r="C46" t="s">
         <v>129</v>
       </c>
@@ -1640,155 +1649,155 @@
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>20</v>
       </c>
       <c r="B48" t="s">
         <v>134</v>
       </c>
       <c r="C48" t="s">
         <v>135</v>
       </c>
       <c r="D48" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>20</v>
       </c>
       <c r="B49" t="s">
         <v>137</v>
       </c>
       <c r="C49" t="s">
         <v>138</v>
       </c>
-      <c r="D49"/>
+      <c r="D49" t="s">
+        <v>139</v>
+      </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>20</v>
       </c>
       <c r="B50" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C50" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>20</v>
       </c>
       <c r="B51" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C51" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>20</v>
       </c>
       <c r="B52" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C52" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>20</v>
       </c>
       <c r="B53" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C53" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="D53" t="s">
         <v>147</v>
       </c>
+      <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>20</v>
       </c>
       <c r="B54" t="s">
         <v>148</v>
       </c>
       <c r="C54" t="s">
         <v>149</v>
       </c>
       <c r="D54" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>20</v>
       </c>
       <c r="B55" t="s">
         <v>151</v>
       </c>
       <c r="C55" t="s">
         <v>152</v>
       </c>
       <c r="D55" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>20</v>
       </c>
       <c r="B56" t="s">
         <v>154</v>
       </c>
       <c r="C56" t="s">
         <v>155</v>
       </c>
-      <c r="D56"/>
+      <c r="D56" t="s">
+        <v>156</v>
+      </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>20</v>
       </c>
       <c r="B57" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C57" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="D57" t="s">
         <v>158</v>
       </c>
+      <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>20</v>
       </c>
       <c r="B58" t="s">
         <v>159</v>
       </c>
       <c r="C58" t="s">
         <v>160</v>
       </c>
       <c r="D58" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>20</v>
       </c>
       <c r="B59" t="s">
         <v>162</v>
       </c>
       <c r="C59" t="s">
         <v>163</v>
       </c>
@@ -1818,112 +1827,126 @@
         <v>168</v>
       </c>
       <c r="C61" t="s">
         <v>169</v>
       </c>
       <c r="D61" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>20</v>
       </c>
       <c r="B62" t="s">
         <v>171</v>
       </c>
       <c r="C62" t="s">
         <v>172</v>
       </c>
       <c r="D62" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
+        <v>20</v>
+      </c>
+      <c r="B63" t="s">
         <v>174</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>175</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B64" t="s">
         <v>178</v>
       </c>
       <c r="C64" t="s">
         <v>179</v>
       </c>
       <c r="D64" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B65" t="s">
         <v>181</v>
       </c>
       <c r="C65" t="s">
         <v>182</v>
       </c>
-      <c r="D65"/>
+      <c r="D65" t="s">
+        <v>183</v>
+      </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B66" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C66" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B67" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C67" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="D67" t="s">
         <v>187</v>
+      </c>
+      <c r="D67"/>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68" t="s">
+        <v>177</v>
+      </c>
+      <c r="B68" t="s">
+        <v>188</v>
+      </c>
+      <c r="C68" t="s">
+        <v>189</v>
+      </c>
+      <c r="D68" t="s">
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">