--- v7 (2026-03-31)
+++ v8 (2026-04-28)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Kozhanchikov</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manchurian codling moth, Manchurian fruit moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755169cb3f5c7591a" w:history="1">
+            <w:hyperlink r:id="rId441069f0ea68b89ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469269cb3f5c75994" w:history="1">
+            <w:hyperlink r:id="rId130169f0ea68b8a70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CYDIIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26376542" name="name366369cb3f5c75fb8" descr="12439.jpg"/>
+                  <wp:docPr id="53628506" name="name782269f0ea68b92b9" descr="12439.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12439.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId232169cb3f5c75fb5" cstate="print"/>
+                          <a:blip r:embed="rId204569f0ea68b92b7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId819969cb3f5c760c4" w:history="1">
+            <w:hyperlink r:id="rId637269f0ea68b93d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1602,63 +1602,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was detected in the area of Krasnoyarsk (on the eastern and the western banks of the River Yenisei) and further south in the area around Minusinsk and in the Khakassiya Republic (Akulov &amp; Kirichenko, 2014). The presence of the species further west, i.e. in Western Siberia, at least in regions bordering Krasnoyarsk krai, is considered highly likely (Akulov &amp; Kirichenko, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54609130" name="name325269cb3f5c776a9" descr="CYDIIN_distribution_map.jpg"/>
+            <wp:docPr id="24557251" name="name708969f0ea68ba818" descr="CYDIIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CYDIIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId617969cb3f5c776a7" cstate="print"/>
+                    <a:blip r:embed="rId680769f0ea68ba816" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3926,81 +3926,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 31-50.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Australia (2010) Final import risk analysis report for fresh apple fruit from the People’s Republic of China. Biosecurity Australia, Canberra. 370 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId631569cb3f5c78be8" w:history="1">
+      <w:hyperlink r:id="rId477869f0ea68bb998" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity New Zealand (2009) Import Risk Analysis: Pears (Pyrus bretschneideri, Pyrus pyrifolia, and Pyrus sp. nr. communis) fresh fruit from China Final. 462 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229869cb3f5c78c37" w:history="1">
+      <w:hyperlink r:id="rId169169f0ea68bb9d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4162,51 +4162,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Manchurian fruit moth). CABI Invasive Species Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId359369cb3f5c78d9f" w:history="1">
+      <w:hyperlink r:id="rId816869f0ea68bbb27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17357#toPictures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 April 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5853,51 +5853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId847769cb3f5c7987e" w:history="1">
+      <w:hyperlink r:id="rId590169f0ea68bc622" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5928,63 +5928,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68050037" name="name659069cb3f5c79ca9" descr="eu_funding_250.png"/>
+            <wp:docPr id="2603992" name="name521669f0ea68bc716" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId466769cb3f5c79ca7" cstate="print"/>
+                    <a:blip r:embed="rId375669f0ea68bc715" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6082,137 +6082,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90760266">
+  <w:abstractNum w:abstractNumId="47017306">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89828561">
+    <w:lvl w:ilvl="0" w:tplc="29891491">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89828561" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29891491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89828561" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29891491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89828561" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29891491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89828561" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29891491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89828561" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29891491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89828561" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29891491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89828561" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29891491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89828561" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29891491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90760265">
+  <w:abstractNum w:abstractNumId="47017305">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96178943">
+    <w:lvl w:ilvl="0" w:tplc="26920108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6964,55 +6964,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90760265">
-    <w:abstractNumId w:val="90760265"/>
+  <w:num w:numId="47017305">
+    <w:abstractNumId w:val="47017305"/>
   </w:num>
-  <w:num w:numId="90760266">
-    <w:abstractNumId w:val="90760266"/>
+  <w:num w:numId="47017306">
+    <w:abstractNumId w:val="47017306"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18562,51 +18562,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId576073666" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId263594443" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId755169cb3f5c7591a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/" TargetMode="External"/><Relationship Id="rId469269cb3f5c75994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/categorization" TargetMode="External"/><Relationship Id="rId819969cb3f5c760c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/photos" TargetMode="External"/><Relationship Id="rId631569cb3f5c78be8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china" TargetMode="External"/><Relationship Id="rId229869cb3f5c78c37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId359369cb3f5c78d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17357#toPictures" TargetMode="External"/><Relationship Id="rId847769cb3f5c7987e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId232169cb3f5c75fb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId232169cb3f5c75fb5.jpg"/><Relationship Id="rId617969cb3f5c776a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId617969cb3f5c776a7.jpg"/><Relationship Id="rId466769cb3f5c79ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId466769cb3f5c79ca7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId302751822" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId740600537" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId441069f0ea68b89ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/" TargetMode="External"/><Relationship Id="rId130169f0ea68b8a70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/categorization" TargetMode="External"/><Relationship Id="rId637269f0ea68b93d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/photos" TargetMode="External"/><Relationship Id="rId477869f0ea68bb998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china" TargetMode="External"/><Relationship Id="rId169169f0ea68bb9d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId816869f0ea68bbb27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17357#toPictures" TargetMode="External"/><Relationship Id="rId590169f0ea68bc622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId204569f0ea68b92b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId204569f0ea68b92b7.jpg"/><Relationship Id="rId680769f0ea68ba816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId680769f0ea68ba816.jpg"/><Relationship Id="rId375669f0ea68bc715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId375669f0ea68bc715.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>