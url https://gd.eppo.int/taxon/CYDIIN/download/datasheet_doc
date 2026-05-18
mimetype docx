--- v8 (2026-04-28)
+++ v9 (2026-05-18)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Kozhanchikov</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manchurian codling moth, Manchurian fruit moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441069f0ea68b89ff" w:history="1">
+            <w:hyperlink r:id="rId58256a0b784348f95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130169f0ea68b8a70" w:history="1">
+            <w:hyperlink r:id="rId17676a0b78434900b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CYDIIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53628506" name="name782269f0ea68b92b9" descr="12439.jpg"/>
+                  <wp:docPr id="67611077" name="name34536a0b78434b323" descr="12439.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12439.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId204569f0ea68b92b7" cstate="print"/>
+                          <a:blip r:embed="rId43156a0b78434b320" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId637269f0ea68b93d8" w:history="1">
+            <w:hyperlink r:id="rId65026a0b78434b47f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1602,63 +1602,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was detected in the area of Krasnoyarsk (on the eastern and the western banks of the River Yenisei) and further south in the area around Minusinsk and in the Khakassiya Republic (Akulov &amp; Kirichenko, 2014). The presence of the species further west, i.e. in Western Siberia, at least in regions bordering Krasnoyarsk krai, is considered highly likely (Akulov &amp; Kirichenko, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24557251" name="name708969f0ea68ba818" descr="CYDIIN_distribution_map.jpg"/>
+            <wp:docPr id="11990904" name="name42296a0b78434c9f7" descr="CYDIIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CYDIIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId680769f0ea68ba816" cstate="print"/>
+                    <a:blip r:embed="rId16386a0b78434c9f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3926,81 +3926,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 31-50.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Australia (2010) Final import risk analysis report for fresh apple fruit from the People’s Republic of China. Biosecurity Australia, Canberra. 370 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId477869f0ea68bb998" w:history="1">
+      <w:hyperlink r:id="rId78166a0b78434db5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity New Zealand (2009) Import Risk Analysis: Pears (Pyrus bretschneideri, Pyrus pyrifolia, and Pyrus sp. nr. communis) fresh fruit from China Final. 462 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId169169f0ea68bb9d5" w:history="1">
+      <w:hyperlink r:id="rId65576a0b78434db96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4162,51 +4162,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Manchurian fruit moth). CABI Invasive Species Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId816869f0ea68bbb27" w:history="1">
+      <w:hyperlink r:id="rId17646a0b78434dce5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17357#toPictures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 April 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5853,51 +5853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId590169f0ea68bc622" w:history="1">
+      <w:hyperlink r:id="rId24536a0b78434efa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5928,63 +5928,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2603992" name="name521669f0ea68bc716" descr="eu_funding_250.png"/>
+            <wp:docPr id="93039809" name="name89196a0b78434fb0b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId375669f0ea68bc715" cstate="print"/>
+                    <a:blip r:embed="rId47946a0b78434fb08" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6082,137 +6082,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47017306">
+  <w:abstractNum w:abstractNumId="98148328">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29891491">
+    <w:lvl w:ilvl="0" w:tplc="45117751">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29891491" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45117751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29891491" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45117751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29891491" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45117751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29891491" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45117751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29891491" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45117751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29891491" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45117751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29891491" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45117751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29891491" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45117751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47017305">
+  <w:abstractNum w:abstractNumId="98148327">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26920108">
+    <w:lvl w:ilvl="0" w:tplc="95901254">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6964,55 +6964,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47017305">
-    <w:abstractNumId w:val="47017305"/>
+  <w:num w:numId="98148327">
+    <w:abstractNumId w:val="98148327"/>
   </w:num>
-  <w:num w:numId="47017306">
-    <w:abstractNumId w:val="47017306"/>
+  <w:num w:numId="98148328">
+    <w:abstractNumId w:val="98148328"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18562,51 +18562,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId302751822" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId740600537" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId441069f0ea68b89ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/" TargetMode="External"/><Relationship Id="rId130169f0ea68b8a70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/categorization" TargetMode="External"/><Relationship Id="rId637269f0ea68b93d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/photos" TargetMode="External"/><Relationship Id="rId477869f0ea68bb998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china" TargetMode="External"/><Relationship Id="rId169169f0ea68bb9d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId816869f0ea68bbb27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17357#toPictures" TargetMode="External"/><Relationship Id="rId590169f0ea68bc622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId204569f0ea68b92b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId204569f0ea68b92b7.jpg"/><Relationship Id="rId680769f0ea68ba816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId680769f0ea68ba816.jpg"/><Relationship Id="rId375669f0ea68bc715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId375669f0ea68bc715.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId238286964" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId193929714" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58256a0b784348f95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/" TargetMode="External"/><Relationship Id="rId17676a0b78434900b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/categorization" TargetMode="External"/><Relationship Id="rId65026a0b78434b47f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/photos" TargetMode="External"/><Relationship Id="rId78166a0b78434db5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china" TargetMode="External"/><Relationship Id="rId65576a0b78434db96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId17646a0b78434dce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17357#toPictures" TargetMode="External"/><Relationship Id="rId24536a0b78434efa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43156a0b78434b320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43156a0b78434b320.jpg"/><Relationship Id="rId16386a0b78434c9f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16386a0b78434c9f4.jpg"/><Relationship Id="rId47946a0b78434fb08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47946a0b78434fb08.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>