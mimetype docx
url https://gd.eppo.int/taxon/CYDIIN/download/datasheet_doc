--- v9 (2026-05-18)
+++ v10 (2026-06-08)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Kozhanchikov</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manchurian codling moth, Manchurian fruit moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58256a0b784348f95" w:history="1">
+            <w:hyperlink r:id="rId55816a2623e0ee97e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17676a0b78434900b" w:history="1">
+            <w:hyperlink r:id="rId12786a2623e0ee9f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CYDIIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67611077" name="name34536a0b78434b323" descr="12439.jpg"/>
+                  <wp:docPr id="63704971" name="name87536a2623e0eefa5" descr="12439.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12439.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43156a0b78434b320" cstate="print"/>
+                          <a:blip r:embed="rId22396a2623e0eefa3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65026a0b78434b47f" w:history="1">
+            <w:hyperlink r:id="rId64116a2623e0ef137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1602,63 +1602,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was detected in the area of Krasnoyarsk (on the eastern and the western banks of the River Yenisei) and further south in the area around Minusinsk and in the Khakassiya Republic (Akulov &amp; Kirichenko, 2014). The presence of the species further west, i.e. in Western Siberia, at least in regions bordering Krasnoyarsk krai, is considered highly likely (Akulov &amp; Kirichenko, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11990904" name="name42296a0b78434c9f7" descr="CYDIIN_distribution_map.jpg"/>
+            <wp:docPr id="28261789" name="name64496a2623e0f029b" descr="CYDIIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CYDIIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16386a0b78434c9f4" cstate="print"/>
+                    <a:blip r:embed="rId61106a2623e0f0297" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3926,81 +3926,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 31-50.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Australia (2010) Final import risk analysis report for fresh apple fruit from the People’s Republic of China. Biosecurity Australia, Canberra. 370 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78166a0b78434db5c" w:history="1">
+      <w:hyperlink r:id="rId86036a2623e0f15d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity New Zealand (2009) Import Risk Analysis: Pears (Pyrus bretschneideri, Pyrus pyrifolia, and Pyrus sp. nr. communis) fresh fruit from China Final. 462 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65576a0b78434db96" w:history="1">
+      <w:hyperlink r:id="rId40826a2623e0f160d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4162,51 +4162,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Manchurian fruit moth). CABI Invasive Species Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17646a0b78434dce5" w:history="1">
+      <w:hyperlink r:id="rId39006a2623e0f175d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17357#toPictures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 April 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5853,51 +5853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24536a0b78434efa2" w:history="1">
+      <w:hyperlink r:id="rId30746a2623e0f23e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5928,63 +5928,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93039809" name="name89196a0b78434fb0b" descr="eu_funding_250.png"/>
+            <wp:docPr id="56306040" name="name23006a2623e0f24ba" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47946a0b78434fb08" cstate="print"/>
+                    <a:blip r:embed="rId83416a2623e0f24b9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6082,137 +6082,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98148328">
+  <w:abstractNum w:abstractNumId="81426274">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45117751">
+    <w:lvl w:ilvl="0" w:tplc="35505385">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45117751" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35505385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45117751" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35505385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45117751" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35505385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45117751" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35505385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45117751" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35505385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45117751" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35505385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45117751" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35505385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45117751" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35505385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98148327">
+  <w:abstractNum w:abstractNumId="81426273">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95901254">
+    <w:lvl w:ilvl="0" w:tplc="33473866">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6964,55 +6964,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98148327">
-    <w:abstractNumId w:val="98148327"/>
+  <w:num w:numId="81426273">
+    <w:abstractNumId w:val="81426273"/>
   </w:num>
-  <w:num w:numId="98148328">
-    <w:abstractNumId w:val="98148328"/>
+  <w:num w:numId="81426274">
+    <w:abstractNumId w:val="81426274"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18562,51 +18562,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId238286964" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId193929714" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58256a0b784348f95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/" TargetMode="External"/><Relationship Id="rId17676a0b78434900b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/categorization" TargetMode="External"/><Relationship Id="rId65026a0b78434b47f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/photos" TargetMode="External"/><Relationship Id="rId78166a0b78434db5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china" TargetMode="External"/><Relationship Id="rId65576a0b78434db96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId17646a0b78434dce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17357#toPictures" TargetMode="External"/><Relationship Id="rId24536a0b78434efa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43156a0b78434b320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43156a0b78434b320.jpg"/><Relationship Id="rId16386a0b78434c9f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16386a0b78434c9f4.jpg"/><Relationship Id="rId47946a0b78434fb08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47946a0b78434fb08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId978762146" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId772366063" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55816a2623e0ee97e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/" TargetMode="External"/><Relationship Id="rId12786a2623e0ee9f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/categorization" TargetMode="External"/><Relationship Id="rId64116a2623e0ef137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/photos" TargetMode="External"/><Relationship Id="rId86036a2623e0f15d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china" TargetMode="External"/><Relationship Id="rId40826a2623e0f160d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId39006a2623e0f175d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17357#toPictures" TargetMode="External"/><Relationship Id="rId30746a2623e0f23e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22396a2623e0eefa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22396a2623e0eefa3.jpg"/><Relationship Id="rId61106a2623e0f0297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61106a2623e0f0297.jpg"/><Relationship Id="rId83416a2623e0f24b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83416a2623e0f24b9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>