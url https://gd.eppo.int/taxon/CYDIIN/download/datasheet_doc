--- v10 (2026-06-08)
+++ v11 (2026-06-28)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Kozhanchikov</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manchurian codling moth, Manchurian fruit moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55816a2623e0ee97e" w:history="1">
+            <w:hyperlink r:id="rId83416a41183a920b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12786a2623e0ee9f6" w:history="1">
+            <w:hyperlink r:id="rId21486a41183a9211f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CYDIIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63704971" name="name87536a2623e0eefa5" descr="12439.jpg"/>
+                  <wp:docPr id="56475417" name="name18996a41183a929d1" descr="12439.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12439.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22396a2623e0eefa3" cstate="print"/>
+                          <a:blip r:embed="rId32546a41183a929cf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64116a2623e0ef137" w:history="1">
+            <w:hyperlink r:id="rId16636a41183a92b4e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1602,63 +1602,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was detected in the area of Krasnoyarsk (on the eastern and the western banks of the River Yenisei) and further south in the area around Minusinsk and in the Khakassiya Republic (Akulov &amp; Kirichenko, 2014). The presence of the species further west, i.e. in Western Siberia, at least in regions bordering Krasnoyarsk krai, is considered highly likely (Akulov &amp; Kirichenko, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28261789" name="name64496a2623e0f029b" descr="CYDIIN_distribution_map.jpg"/>
+            <wp:docPr id="41251400" name="name93056a41183a940bf" descr="CYDIIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CYDIIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61106a2623e0f0297" cstate="print"/>
+                    <a:blip r:embed="rId52026a41183a940bc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3926,81 +3926,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 31-50.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Australia (2010) Final import risk analysis report for fresh apple fruit from the People’s Republic of China. Biosecurity Australia, Canberra. 370 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86036a2623e0f15d1" w:history="1">
+      <w:hyperlink r:id="rId43726a41183a951fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity New Zealand (2009) Import Risk Analysis: Pears (Pyrus bretschneideri, Pyrus pyrifolia, and Pyrus sp. nr. communis) fresh fruit from China Final. 462 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40826a2623e0f160d" w:history="1">
+      <w:hyperlink r:id="rId89926a41183a95238" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4162,51 +4162,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Manchurian fruit moth). CABI Invasive Species Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39006a2623e0f175d" w:history="1">
+      <w:hyperlink r:id="rId42616a41183a95385" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17357#toPictures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 April 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5853,51 +5853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30746a2623e0f23e2" w:history="1">
+      <w:hyperlink r:id="rId19636a41183a95e48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5928,63 +5928,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56306040" name="name23006a2623e0f24ba" descr="eu_funding_250.png"/>
+            <wp:docPr id="6795606" name="name42726a41183a95f36" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83416a2623e0f24b9" cstate="print"/>
+                    <a:blip r:embed="rId63076a41183a95f35" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6082,137 +6082,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81426274">
+  <w:abstractNum w:abstractNumId="11609364">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35505385">
+    <w:lvl w:ilvl="0" w:tplc="59905866">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35505385" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59905866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35505385" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59905866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35505385" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59905866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35505385" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59905866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35505385" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59905866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35505385" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59905866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35505385" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59905866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35505385" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59905866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81426273">
+  <w:abstractNum w:abstractNumId="11609363">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33473866">
+    <w:lvl w:ilvl="0" w:tplc="94791676">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6964,55 +6964,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81426273">
-    <w:abstractNumId w:val="81426273"/>
+  <w:num w:numId="11609363">
+    <w:abstractNumId w:val="11609363"/>
   </w:num>
-  <w:num w:numId="81426274">
-    <w:abstractNumId w:val="81426274"/>
+  <w:num w:numId="11609364">
+    <w:abstractNumId w:val="11609364"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18562,51 +18562,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId978762146" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId772366063" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55816a2623e0ee97e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/" TargetMode="External"/><Relationship Id="rId12786a2623e0ee9f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/categorization" TargetMode="External"/><Relationship Id="rId64116a2623e0ef137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/photos" TargetMode="External"/><Relationship Id="rId86036a2623e0f15d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china" TargetMode="External"/><Relationship Id="rId40826a2623e0f160d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId39006a2623e0f175d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17357#toPictures" TargetMode="External"/><Relationship Id="rId30746a2623e0f23e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22396a2623e0eefa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22396a2623e0eefa3.jpg"/><Relationship Id="rId61106a2623e0f0297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61106a2623e0f0297.jpg"/><Relationship Id="rId83416a2623e0f24b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83416a2623e0f24b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId252939200" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId619999395" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83416a41183a920b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/" TargetMode="External"/><Relationship Id="rId21486a41183a9211f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/categorization" TargetMode="External"/><Relationship Id="rId16636a41183a92b4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/photos" TargetMode="External"/><Relationship Id="rId43726a41183a951fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china" TargetMode="External"/><Relationship Id="rId89926a41183a95238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId42616a41183a95385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17357#toPictures" TargetMode="External"/><Relationship Id="rId19636a41183a95e48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32546a41183a929cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32546a41183a929cf.jpg"/><Relationship Id="rId52026a41183a940bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52026a41183a940bc.jpg"/><Relationship Id="rId63076a41183a95f35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63076a41183a95f35.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>