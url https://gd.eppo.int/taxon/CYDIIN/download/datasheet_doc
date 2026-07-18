--- v11 (2026-06-28)
+++ v12 (2026-07-18)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Kozhanchikov</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manchurian codling moth, Manchurian fruit moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83416a41183a920b1" w:history="1">
+            <w:hyperlink r:id="rId11706a5b86c551ae8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21486a41183a9211f" w:history="1">
+            <w:hyperlink r:id="rId58416a5b86c551b65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CYDIIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56475417" name="name18996a41183a929d1" descr="12439.jpg"/>
+                  <wp:docPr id="49955711" name="name27806a5b86c551c3c" descr="12439.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12439.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32546a41183a929cf" cstate="print"/>
+                          <a:blip r:embed="rId82356a5b86c551c3b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId16636a41183a92b4e" w:history="1">
+            <w:hyperlink r:id="rId72596a5b86c551d7d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1602,63 +1602,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was detected in the area of Krasnoyarsk (on the eastern and the western banks of the River Yenisei) and further south in the area around Minusinsk and in the Khakassiya Republic (Akulov &amp; Kirichenko, 2014). The presence of the species further west, i.e. in Western Siberia, at least in regions bordering Krasnoyarsk krai, is considered highly likely (Akulov &amp; Kirichenko, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41251400" name="name93056a41183a940bf" descr="CYDIIN_distribution_map.jpg"/>
+            <wp:docPr id="16417074" name="name94296a5b86c552782" descr="CYDIIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CYDIIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52026a41183a940bc" cstate="print"/>
+                    <a:blip r:embed="rId87186a5b86c552780" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3926,81 +3926,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 31-50.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Australia (2010) Final import risk analysis report for fresh apple fruit from the People’s Republic of China. Biosecurity Australia, Canberra. 370 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43726a41183a951fd" w:history="1">
+      <w:hyperlink r:id="rId52056a5b86c556318" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity New Zealand (2009) Import Risk Analysis: Pears (Pyrus bretschneideri, Pyrus pyrifolia, and Pyrus sp. nr. communis) fresh fruit from China Final. 462 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89926a41183a95238" w:history="1">
+      <w:hyperlink r:id="rId15486a5b86c556361" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4162,51 +4162,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Manchurian fruit moth). CABI Invasive Species Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42616a41183a95385" w:history="1">
+      <w:hyperlink r:id="rId68606a5b86c5564bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17357#toPictures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 April 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5853,51 +5853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19636a41183a95e48" w:history="1">
+      <w:hyperlink r:id="rId32436a5b86c556fd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5928,63 +5928,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6795606" name="name42726a41183a95f36" descr="eu_funding_250.png"/>
+            <wp:docPr id="86960024" name="name14096a5b86c55ad3d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63076a41183a95f35" cstate="print"/>
+                    <a:blip r:embed="rId33346a5b86c55ad39" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6082,137 +6082,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11609364">
+  <w:abstractNum w:abstractNumId="94991459">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59905866">
+    <w:lvl w:ilvl="0" w:tplc="94486042">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59905866" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94486042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59905866" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94486042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59905866" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94486042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59905866" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94486042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59905866" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94486042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59905866" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94486042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59905866" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94486042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59905866" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94486042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11609363">
+  <w:abstractNum w:abstractNumId="94991458">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94791676">
+    <w:lvl w:ilvl="0" w:tplc="73460170">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6964,55 +6964,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11609363">
-    <w:abstractNumId w:val="11609363"/>
+  <w:num w:numId="94991458">
+    <w:abstractNumId w:val="94991458"/>
   </w:num>
-  <w:num w:numId="11609364">
-    <w:abstractNumId w:val="11609364"/>
+  <w:num w:numId="94991459">
+    <w:abstractNumId w:val="94991459"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18562,51 +18562,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId252939200" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId619999395" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83416a41183a920b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/" TargetMode="External"/><Relationship Id="rId21486a41183a9211f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/categorization" TargetMode="External"/><Relationship Id="rId16636a41183a92b4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/photos" TargetMode="External"/><Relationship Id="rId43726a41183a951fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china" TargetMode="External"/><Relationship Id="rId89926a41183a95238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId42616a41183a95385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17357#toPictures" TargetMode="External"/><Relationship Id="rId19636a41183a95e48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32546a41183a929cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32546a41183a929cf.jpg"/><Relationship Id="rId52026a41183a940bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52026a41183a940bc.jpg"/><Relationship Id="rId63076a41183a95f35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63076a41183a95f35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId808772272" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId909066100" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11706a5b86c551ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/" TargetMode="External"/><Relationship Id="rId58416a5b86c551b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/categorization" TargetMode="External"/><Relationship Id="rId72596a5b86c551d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/photos" TargetMode="External"/><Relationship Id="rId52056a5b86c556318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china" TargetMode="External"/><Relationship Id="rId15486a5b86c556361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId68606a5b86c5564bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17357#toPictures" TargetMode="External"/><Relationship Id="rId32436a5b86c556fd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82356a5b86c551c3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82356a5b86c551c3b.jpg"/><Relationship Id="rId87186a5b86c552780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87186a5b86c552780.jpg"/><Relationship Id="rId33346a5b86c55ad39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33346a5b86c55ad39.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>