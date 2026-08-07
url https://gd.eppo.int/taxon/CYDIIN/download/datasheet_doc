--- v12 (2026-07-18)
+++ v13 (2026-08-07)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Kozhanchikov</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manchurian codling moth, Manchurian fruit moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11706a5b86c551ae8" w:history="1">
+            <w:hyperlink r:id="rId19256a75fd6282dc7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58416a5b86c551b65" w:history="1">
+            <w:hyperlink r:id="rId49326a75fd6282e49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CYDIIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49955711" name="name27806a5b86c551c3c" descr="12439.jpg"/>
+                  <wp:docPr id="24109743" name="name62636a75fd6282f11" descr="12439.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12439.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82356a5b86c551c3b" cstate="print"/>
+                          <a:blip r:embed="rId69356a75fd6282f0f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId72596a5b86c551d7d" w:history="1">
+            <w:hyperlink r:id="rId89366a75fd6283021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1602,63 +1602,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was detected in the area of Krasnoyarsk (on the eastern and the western banks of the River Yenisei) and further south in the area around Minusinsk and in the Khakassiya Republic (Akulov &amp; Kirichenko, 2014). The presence of the species further west, i.e. in Western Siberia, at least in regions bordering Krasnoyarsk krai, is considered highly likely (Akulov &amp; Kirichenko, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16417074" name="name94296a5b86c552782" descr="CYDIIN_distribution_map.jpg"/>
+            <wp:docPr id="47249232" name="name65146a75fd6284450" descr="CYDIIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CYDIIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87186a5b86c552780" cstate="print"/>
+                    <a:blip r:embed="rId93366a75fd628444c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3926,81 +3926,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 31-50.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Australia (2010) Final import risk analysis report for fresh apple fruit from the People’s Republic of China. Biosecurity Australia, Canberra. 370 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52056a5b86c556318" w:history="1">
+      <w:hyperlink r:id="rId16606a75fd62856f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity New Zealand (2009) Import Risk Analysis: Pears (Pyrus bretschneideri, Pyrus pyrifolia, and Pyrus sp. nr. communis) fresh fruit from China Final. 462 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15486a5b86c556361" w:history="1">
+      <w:hyperlink r:id="rId60876a75fd6285732" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4162,51 +4162,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Manchurian fruit moth). CABI Invasive Species Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68606a5b86c5564bc" w:history="1">
+      <w:hyperlink r:id="rId75716a75fd62858e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17357#toPictures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 April 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5853,51 +5853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32436a5b86c556fd2" w:history="1">
+      <w:hyperlink r:id="rId90306a75fd62865af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5928,63 +5928,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="86960024" name="name14096a5b86c55ad3d" descr="eu_funding_250.png"/>
+            <wp:docPr id="14842435" name="name62976a75fd62866a4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33346a5b86c55ad39" cstate="print"/>
+                    <a:blip r:embed="rId13706a75fd62866a2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6082,137 +6082,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94991459">
+  <w:abstractNum w:abstractNumId="71688429">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94486042">
+    <w:lvl w:ilvl="0" w:tplc="15535746">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94486042" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15535746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94486042" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15535746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94486042" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15535746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94486042" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15535746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94486042" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15535746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94486042" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15535746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94486042" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15535746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94486042" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15535746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94991458">
+  <w:abstractNum w:abstractNumId="71688428">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73460170">
+    <w:lvl w:ilvl="0" w:tplc="87666857">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6964,55 +6964,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94991458">
-    <w:abstractNumId w:val="94991458"/>
+  <w:num w:numId="71688428">
+    <w:abstractNumId w:val="71688428"/>
   </w:num>
-  <w:num w:numId="94991459">
-    <w:abstractNumId w:val="94991459"/>
+  <w:num w:numId="71688429">
+    <w:abstractNumId w:val="71688429"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18562,51 +18562,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId808772272" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId909066100" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11706a5b86c551ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/" TargetMode="External"/><Relationship Id="rId58416a5b86c551b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/categorization" TargetMode="External"/><Relationship Id="rId72596a5b86c551d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/photos" TargetMode="External"/><Relationship Id="rId52056a5b86c556318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china" TargetMode="External"/><Relationship Id="rId15486a5b86c556361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId68606a5b86c5564bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17357#toPictures" TargetMode="External"/><Relationship Id="rId32436a5b86c556fd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82356a5b86c551c3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82356a5b86c551c3b.jpg"/><Relationship Id="rId87186a5b86c552780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87186a5b86c552780.jpg"/><Relationship Id="rId33346a5b86c55ad39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33346a5b86c55ad39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId947613406" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId286836456" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19256a75fd6282dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/" TargetMode="External"/><Relationship Id="rId49326a75fd6282e49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/categorization" TargetMode="External"/><Relationship Id="rId89366a75fd6283021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/photos" TargetMode="External"/><Relationship Id="rId16606a75fd62856f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china" TargetMode="External"/><Relationship Id="rId60876a75fd6285732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId75716a75fd62858e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17357#toPictures" TargetMode="External"/><Relationship Id="rId90306a75fd62865af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69356a75fd6282f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69356a75fd6282f0f.jpg"/><Relationship Id="rId93366a75fd628444c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93366a75fd628444c.jpg"/><Relationship Id="rId13706a75fd62866a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13706a75fd62866a2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>