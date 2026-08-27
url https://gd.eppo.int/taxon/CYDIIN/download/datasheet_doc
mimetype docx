--- v13 (2026-08-07)
+++ v14 (2026-08-27)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Kozhanchikov</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manchurian codling moth, Manchurian fruit moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19256a75fd6282dc7" w:history="1">
+            <w:hyperlink r:id="rId84436a90c71e3b548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49326a75fd6282e49" w:history="1">
+            <w:hyperlink r:id="rId81666a90c71e3b5b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CYDIIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24109743" name="name62636a75fd6282f11" descr="12439.jpg"/>
+                  <wp:docPr id="25375482" name="name31836a90c71e3c00b" descr="12439.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12439.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69356a75fd6282f0f" cstate="print"/>
+                          <a:blip r:embed="rId55026a90c71e3c009" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89366a75fd6283021" w:history="1">
+            <w:hyperlink r:id="rId68686a90c71e3c116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1602,63 +1602,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was detected in the area of Krasnoyarsk (on the eastern and the western banks of the River Yenisei) and further south in the area around Minusinsk and in the Khakassiya Republic (Akulov &amp; Kirichenko, 2014). The presence of the species further west, i.e. in Western Siberia, at least in regions bordering Krasnoyarsk krai, is considered highly likely (Akulov &amp; Kirichenko, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47249232" name="name65146a75fd6284450" descr="CYDIIN_distribution_map.jpg"/>
+            <wp:docPr id="2732075" name="name61066a90c71e3d3f1" descr="CYDIIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CYDIIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93366a75fd628444c" cstate="print"/>
+                    <a:blip r:embed="rId43376a90c71e3d3ee" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3926,81 +3926,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 31-50.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Australia (2010) Final import risk analysis report for fresh apple fruit from the People’s Republic of China. Biosecurity Australia, Canberra. 370 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16606a75fd62856f5" w:history="1">
+      <w:hyperlink r:id="rId21436a90c71e3e517" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity New Zealand (2009) Import Risk Analysis: Pears (Pyrus bretschneideri, Pyrus pyrifolia, and Pyrus sp. nr. communis) fresh fruit from China Final. 462 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60876a75fd6285732" w:history="1">
+      <w:hyperlink r:id="rId67336a90c71e3e551" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4162,51 +4162,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Manchurian fruit moth). CABI Invasive Species Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75716a75fd62858e1" w:history="1">
+      <w:hyperlink r:id="rId62146a90c71e3e6a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/17357#toPictures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 April 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5853,51 +5853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita inopinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90306a75fd62865af" w:history="1">
+      <w:hyperlink r:id="rId86076a90c71e3f199" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5928,63 +5928,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14842435" name="name62976a75fd62866a4" descr="eu_funding_250.png"/>
+            <wp:docPr id="64238396" name="name47816a90c71e3f279" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13706a75fd62866a2" cstate="print"/>
+                    <a:blip r:embed="rId60156a90c71e3f278" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6082,137 +6082,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71688429">
+  <w:abstractNum w:abstractNumId="58479627">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15535746">
+    <w:lvl w:ilvl="0" w:tplc="87302378">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15535746" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87302378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15535746" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87302378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15535746" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87302378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15535746" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87302378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15535746" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87302378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15535746" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87302378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15535746" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87302378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15535746" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87302378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71688428">
+  <w:abstractNum w:abstractNumId="58479626">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87666857">
+    <w:lvl w:ilvl="0" w:tplc="68677485">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6964,55 +6964,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71688428">
-    <w:abstractNumId w:val="71688428"/>
+  <w:num w:numId="58479626">
+    <w:abstractNumId w:val="58479626"/>
   </w:num>
-  <w:num w:numId="71688429">
-    <w:abstractNumId w:val="71688429"/>
+  <w:num w:numId="58479627">
+    <w:abstractNumId w:val="58479627"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18562,51 +18562,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId947613406" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId286836456" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19256a75fd6282dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/" TargetMode="External"/><Relationship Id="rId49326a75fd6282e49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/categorization" TargetMode="External"/><Relationship Id="rId89366a75fd6283021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/photos" TargetMode="External"/><Relationship Id="rId16606a75fd62856f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china" TargetMode="External"/><Relationship Id="rId60876a75fd6285732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId75716a75fd62858e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17357#toPictures" TargetMode="External"/><Relationship Id="rId90306a75fd62865af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69356a75fd6282f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69356a75fd6282f0f.jpg"/><Relationship Id="rId93366a75fd628444c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93366a75fd628444c.jpg"/><Relationship Id="rId13706a75fd62866a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13706a75fd62866a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId808218379" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId798480667" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84436a90c71e3b548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/" TargetMode="External"/><Relationship Id="rId81666a90c71e3b5b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/categorization" TargetMode="External"/><Relationship Id="rId68686a90c71e3c116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CYDIIN/photos" TargetMode="External"/><Relationship Id="rId21436a90c71e3e517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity/risk-analysis/plant/apples-china" TargetMode="External"/><Relationship Id="rId67336a90c71e3e551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId62146a90c71e3e6a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/17357#toPictures" TargetMode="External"/><Relationship Id="rId86076a90c71e3f199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55026a90c71e3c009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55026a90c71e3c009.jpg"/><Relationship Id="rId43376a90c71e3d3ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43376a90c71e3d3ee.jpg"/><Relationship Id="rId60156a90c71e3f278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60156a90c71e3f278.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>