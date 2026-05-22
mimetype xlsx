--- v0 (2025-10-13)
+++ v1 (2026-05-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CYAIL" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ANOLCN</t>
   </si>
   <si>
     <t>Anoplophora chinensis</t>
   </si>
   <si>
     <t>* Dong Y, Gao J, Hulcr J (2023) Insect wood borers on commercial North American tree species growing in China: review of Chinese peer-review and grey literature. Environmental Entomology 52(3), 289–300. https://doi.org/10.1093/ee/nvad039
 ----- Infests and can kill live trees.
 * Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
@@ -126,50 +126,59 @@
   <si>
     <t>* EPPO (2021) EPPO Technical Document No. 1083. Pest risk analysis for Chrysobothris femorata and C. mali. EPPO, Paris. Available at https://gd.eppo.int/taxon/CHRBFE/documents
 ------- confirmed true host of Chrysobothis femorata sensu stricto (Wellso &amp; Manley, 2007)
 * Paiero SM, Jackson MD, Jewiss-Gaines A, Kimoto T, Gill BD, Marshall SA (2012) Field guide to the jewel beetles of northeastern North America. Canadian Food Inspection Agency, Ottawa, Ontario, Canada. 
 ------- covers several species of the femorata complex together
 * Wellso SG &amp; Manley G V. (2007) A revision of the Chrysobothris femorata (Olivier, 1790) species group from North America, north of Mexico (Coleoptera: Buprestidae). Zootaxa, 26(1652), 1–26. https://doi.org/10.11646/zootaxa.1652.1.1</t>
   </si>
   <si>
     <t>CLASAC</t>
   </si>
   <si>
     <t>Clastoptera achatina</t>
   </si>
   <si>
     <t>* Hamilton KGA (1982) The spittlebugs of Canada. Homoptera: Cercopidae. The Insects and arachnids of Canada, Part 10.  Agriculture Canada, Publication 1740, 102 pp.
 ------- Adult feeding.</t>
   </si>
   <si>
     <t>XYLSMU</t>
   </si>
   <si>
     <t>Cnestus mutilatus (as Carya)</t>
   </si>
   <si>
     <t>* Oliver J, Youssef N, Basham J, Bray A, Copley K, Hale F, Klingeman W, Halcomb M, Haun W (2012) Camphor Shot Borer: a new nursery and landscape pest in Tennessee ANR-ENT-01-2012. Tennessee State University</t>
+  </si>
+  <si>
+    <t>COLLFC</t>
+  </si>
+  <si>
+    <t>Colletotrichum fructicola</t>
+  </si>
+  <si>
+    <t>* Wang D, Chang J, Zhang W, Shu J, Zhang Y, Zhai F (2026) Colletotrichum species causing anthracnose disease of Carya illinoinensis in China. Plant Disease. https://doi.org/10.1094/PDIS-11-24-2316-RE</t>
   </si>
   <si>
     <t>DIABVZ</t>
   </si>
   <si>
     <t>Diabrotica virgifera zeae</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 615 pp.
 ------- Adult host.</t>
   </si>
   <si>
     <t>XYLBFO</t>
   </si>
   <si>
     <t>Euwallacea fornicatus sensu lato</t>
   </si>
   <si>
     <t>* Eskalen A, Stouthamer R, Lynch SC, Rugman-Jones PF, Twizeyimana M, Gonzalez A, Thibault T (2013) Host range of Fusarium dieback and its ambrosia beetle (Coleoptera: Scolytinae) vector in southern California. Plant Disease 97(7), 938-951.
 * Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 -------Non-reproductive host in Western Australia.
 * van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
 ------- As Euwallacea fornicatus sensu stricto. Non-reproductive host in South Africa.</t>
   </si>
   <si>
@@ -718,51 +727,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D36"/>
+  <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="452.889" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1218,64 +1227,78 @@
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>4</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" t="s">
         <v>101</v>
       </c>
       <c r="D34" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>103</v>
       </c>
       <c r="C35" t="s">
         <v>104</v>
       </c>
-      <c r="D35"/>
+      <c r="D35" t="s">
+        <v>105</v>
+      </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>105</v>
+        <v>4</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" t="s">
         <v>107</v>
       </c>
-      <c r="D36" t="s">
+      <c r="D36"/>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" t="s">
         <v>108</v>
+      </c>
+      <c r="B37" t="s">
+        <v>109</v>
+      </c>
+      <c r="C37" t="s">
+        <v>110</v>
+      </c>
+      <c r="D37" t="s">
+        <v>111</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">