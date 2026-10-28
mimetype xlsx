--- v1 (2025-11-27)
+++ v2 (2026-10-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CWCLU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>CCCVD0</t>
   </si>
   <si>
     <t>Cocadviroid cadangi</t>
   </si>
   <si>
     <t>* Imperial JS, Bautista RM, Randles JW (1985) Transmission of the coconut cadang-cadang viroid to six species of palm by inoculation with nucleic acid extracts. Plant Pathology 34, 391-401.</t>
   </si>
   <si>
@@ -142,50 +142,54 @@
   </si>
   <si>
     <t xml:space="preserve">* NPPO of the Netherlands (2025-08, 2025-09). 
 -----reported to infest 51,190 C. lutescens plants in one production site and potentially 56,208 in another. No root-knot or above ground symptoms observed but root rotting observed.  </t>
   </si>
   <si>
     <t>OCTDNI</t>
   </si>
   <si>
     <t>Octodonta nipae</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma</t>
   </si>
   <si>
     <t>* Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp</t>
   </si>
   <si>
     <t>PHYP56</t>
   </si>
   <si>
     <t>Palm lethal yellowing type syndromes</t>
+  </si>
+  <si>
+    <t>* Simbaña-Carrera LL, Rivera-Vargas LI, Segarra-Carmona AE, Serrato-Diaz LM, Contaldo N, Satta E, Bertaccini A (2024) Detection of different groups of phytoplasma in palm species of Puerto Rico| Detección de diferentes grupos de fitoplasmas en especies de palmas de Puerto Rico. The journal of agriculture of the University of Puerto Rico 108(2), 67-88.
+------- host of 16SrIV-D (as Dyspsis lutescens)</t>
   </si>
   <si>
     <t>PARYMI</t>
   </si>
   <si>
     <t>Paraleyrodes minei</t>
   </si>
   <si>
     <t>* Sundararaj R, Krishnan S, Sumalatha BV (2021) Invasion and expansion of exotic whiteflies (Hemiptera: Aleyrodidae) in India and their economic importance. Phytoparasitica 49(5), 851-863.</t>
   </si>
   <si>
     <t>RAOIIN</t>
   </si>
   <si>
     <t>Raoiella indica</t>
   </si>
   <si>
     <t>* da Cruz WP, Souza MC, Lacerda JDA, Fonseca e Souza AIA, Silva PA, Cruz dos Santos E (2022) Occurrence of Raoiella indica Hirst (Acari, Tenuipalpidae) in the Southeast region of the state of Pará, Brazil. Journal of Plant Diseases and Protection. https://doi.org/10.1007/s41348-022-00659-8
 ------- Few specimens found on this plant.</t>
   </si>
   <si>
     <t>RHYCPA</t>
   </si>
   <si>
     <t>Rhynchophorus palmarum</t>
@@ -737,103 +741,105 @@
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
-      <c r="D15"/>
+      <c r="D15" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D19"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>