--- v6 (2026-03-23)
+++ v7 (2026-04-12)
@@ -258,88 +258,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Cucumber vein yellowing ipomovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cucumber vein yellowing virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642469c14badd3325" w:history="1">
+            <w:hyperlink r:id="rId947169dbebf245193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582869c14badd336b" w:history="1">
+            <w:hyperlink r:id="rId514869dbebf2451d7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -353,86 +353,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CVYV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80410019" name="name485769c14badd381f" descr="14854.jpg"/>
+                  <wp:docPr id="36884790" name="name606769dbebf245863" descr="14854.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14854.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId644969c14badd381d" cstate="print"/>
+                          <a:blip r:embed="rId535569dbebf245861" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId777469c14badd3943" w:history="1">
+            <w:hyperlink r:id="rId985769dbebf245991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1029,63 +1029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CVYV is present in several countries from the Mediterranean area, Africa and Asia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57726842" name="name827069c14badd4b2e" descr="CVYV00_distribution_map.jpg"/>
+            <wp:docPr id="45993006" name="name222169dbebf246b85" descr="CVYV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CVYV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId118069c14badd4b2a" cstate="print"/>
+                    <a:blip r:embed="rId251069dbebf246b82" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2766,51 +2766,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Consejerio de Agricultura et Pesca, Juntas de Andalucía, Sevilla (ES) (in Spanish).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Datasheet on Pest. Cucumber vein yellowing virus (cucumber vein yellowing) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId816069c14badd5811" w:history="1">
+      <w:hyperlink r:id="rId349269dbebf247865" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.17072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4253,51 +4253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 860. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId960869c14badd617a" w:history="1">
+      <w:hyperlink r:id="rId937869dbebf2481d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy10060860</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ipomovirus cucumisvenaflavi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId975969c14badd62d6" w:history="1">
+      <w:hyperlink r:id="rId842969dbebf248337" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4570,90 +4570,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 419–421. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId358969c14badd639a" w:history="1">
+      <w:hyperlink r:id="rId178069dbebf2483ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00846.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="19458738" name="name860969c14badd6448" descr="eu_funding_250.png"/>
+            <wp:docPr id="90712863" name="name765969dbebf248475" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId488769c14badd6447" cstate="print"/>
+                    <a:blip r:embed="rId880869dbebf248474" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4751,137 +4751,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65759300">
+  <w:abstractNum w:abstractNumId="27678838">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80859117">
+    <w:lvl w:ilvl="0" w:tplc="79237627">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80859117" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79237627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80859117" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79237627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80859117" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79237627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80859117" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79237627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80859117" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79237627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80859117" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79237627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80859117" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79237627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80859117" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79237627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65759299">
+  <w:abstractNum w:abstractNumId="27678837">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86869567">
+    <w:lvl w:ilvl="0" w:tplc="39652461">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5633,55 +5633,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65759299">
-    <w:abstractNumId w:val="65759299"/>
+  <w:num w:numId="27678837">
+    <w:abstractNumId w:val="27678837"/>
   </w:num>
-  <w:num w:numId="65759300">
-    <w:abstractNumId w:val="65759300"/>
+  <w:num w:numId="27678838">
+    <w:abstractNumId w:val="27678838"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17231,51 +17231,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId416586286" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId830003176" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId642469c14badd3325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/" TargetMode="External"/><Relationship Id="rId582869c14badd336b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/categorization" TargetMode="External"/><Relationship Id="rId777469c14badd3943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/photos" TargetMode="External"/><Relationship Id="rId816069c14badd5811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17072" TargetMode="External"/><Relationship Id="rId960869c14badd617a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10060860" TargetMode="External"/><Relationship Id="rId975969c14badd62d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId358969c14badd639a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00846.x" TargetMode="External"/><Relationship Id="rId644969c14badd381d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId644969c14badd381d.jpg"/><Relationship Id="rId118069c14badd4b2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId118069c14badd4b2a.jpg"/><Relationship Id="rId488769c14badd6447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId488769c14badd6447.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId331033555" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId630220755" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId947169dbebf245193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/" TargetMode="External"/><Relationship Id="rId514869dbebf2451d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/categorization" TargetMode="External"/><Relationship Id="rId985769dbebf245991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/photos" TargetMode="External"/><Relationship Id="rId349269dbebf247865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17072" TargetMode="External"/><Relationship Id="rId937869dbebf2481d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10060860" TargetMode="External"/><Relationship Id="rId842969dbebf248337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId178069dbebf2483ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00846.x" TargetMode="External"/><Relationship Id="rId535569dbebf245861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId535569dbebf245861.jpg"/><Relationship Id="rId251069dbebf246b82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId251069dbebf246b82.jpg"/><Relationship Id="rId880869dbebf248474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId880869dbebf248474.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>