--- v7 (2026-04-12)
+++ v8 (2026-05-07)
@@ -258,88 +258,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Cucumber vein yellowing ipomovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cucumber vein yellowing virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId947169dbebf245193" w:history="1">
+            <w:hyperlink r:id="rId470269fcb7947d692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514869dbebf2451d7" w:history="1">
+            <w:hyperlink r:id="rId929769fcb7947d6d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -353,86 +353,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CVYV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36884790" name="name606769dbebf245863" descr="14854.jpg"/>
+                  <wp:docPr id="10267614" name="name209369fcb7948114c" descr="14854.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14854.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId535569dbebf245861" cstate="print"/>
+                          <a:blip r:embed="rId157969fcb79481148" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId985769dbebf245991" w:history="1">
+            <w:hyperlink r:id="rId141269fcb794812bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1029,63 +1029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CVYV is present in several countries from the Mediterranean area, Africa and Asia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45993006" name="name222169dbebf246b85" descr="CVYV00_distribution_map.jpg"/>
+            <wp:docPr id="29780697" name="name105769fcb794820bd" descr="CVYV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CVYV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId251069dbebf246b82" cstate="print"/>
+                    <a:blip r:embed="rId455269fcb794820ba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2766,51 +2766,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Consejerio de Agricultura et Pesca, Juntas de Andalucía, Sevilla (ES) (in Spanish).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Datasheet on Pest. Cucumber vein yellowing virus (cucumber vein yellowing) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId349269dbebf247865" w:history="1">
+      <w:hyperlink r:id="rId671169fcb79485d21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.17072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4253,51 +4253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 860. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId937869dbebf2481d5" w:history="1">
+      <w:hyperlink r:id="rId431569fcb794866aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy10060860</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ipomovirus cucumisvenaflavi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId842969dbebf248337" w:history="1">
+      <w:hyperlink r:id="rId441469fcb79486807" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4570,90 +4570,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 419–421. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId178069dbebf2483ee" w:history="1">
+      <w:hyperlink r:id="rId811869fcb794868be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00846.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90712863" name="name765969dbebf248475" descr="eu_funding_250.png"/>
+            <wp:docPr id="7622529" name="name412669fcb79486998" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId880869dbebf248474" cstate="print"/>
+                    <a:blip r:embed="rId792069fcb79486996" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4751,137 +4751,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27678838">
+  <w:abstractNum w:abstractNumId="55103834">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79237627">
+    <w:lvl w:ilvl="0" w:tplc="33741406">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79237627" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33741406" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79237627" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33741406" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79237627" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33741406" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79237627" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33741406" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79237627" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33741406" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79237627" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33741406" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79237627" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33741406" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79237627" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33741406" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27678837">
+  <w:abstractNum w:abstractNumId="55103833">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39652461">
+    <w:lvl w:ilvl="0" w:tplc="90779194">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5633,55 +5633,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27678837">
-    <w:abstractNumId w:val="27678837"/>
+  <w:num w:numId="55103833">
+    <w:abstractNumId w:val="55103833"/>
   </w:num>
-  <w:num w:numId="27678838">
-    <w:abstractNumId w:val="27678838"/>
+  <w:num w:numId="55103834">
+    <w:abstractNumId w:val="55103834"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17231,51 +17231,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId331033555" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId630220755" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId947169dbebf245193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/" TargetMode="External"/><Relationship Id="rId514869dbebf2451d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/categorization" TargetMode="External"/><Relationship Id="rId985769dbebf245991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/photos" TargetMode="External"/><Relationship Id="rId349269dbebf247865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17072" TargetMode="External"/><Relationship Id="rId937869dbebf2481d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10060860" TargetMode="External"/><Relationship Id="rId842969dbebf248337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId178069dbebf2483ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00846.x" TargetMode="External"/><Relationship Id="rId535569dbebf245861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId535569dbebf245861.jpg"/><Relationship Id="rId251069dbebf246b82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId251069dbebf246b82.jpg"/><Relationship Id="rId880869dbebf248474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId880869dbebf248474.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId512120843" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId754333088" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId470269fcb7947d692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/" TargetMode="External"/><Relationship Id="rId929769fcb7947d6d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/categorization" TargetMode="External"/><Relationship Id="rId141269fcb794812bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/photos" TargetMode="External"/><Relationship Id="rId671169fcb79485d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17072" TargetMode="External"/><Relationship Id="rId431569fcb794866aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10060860" TargetMode="External"/><Relationship Id="rId441469fcb79486807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId811869fcb794868be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00846.x" TargetMode="External"/><Relationship Id="rId157969fcb79481148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId157969fcb79481148.jpg"/><Relationship Id="rId455269fcb794820ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId455269fcb794820ba.jpg"/><Relationship Id="rId792069fcb79486996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId792069fcb79486996.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>