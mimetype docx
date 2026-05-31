--- v8 (2026-05-07)
+++ v9 (2026-05-31)
@@ -258,88 +258,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Cucumber vein yellowing ipomovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cucumber vein yellowing virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470269fcb7947d692" w:history="1">
+            <w:hyperlink r:id="rId70776a1c11f8ac4e4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId929769fcb7947d6d8" w:history="1">
+            <w:hyperlink r:id="rId87866a1c11f8ac535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -353,86 +353,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CVYV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10267614" name="name209369fcb7948114c" descr="14854.jpg"/>
+                  <wp:docPr id="14553868" name="name74456a1c11f8acbc7" descr="14854.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14854.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId157969fcb79481148" cstate="print"/>
+                          <a:blip r:embed="rId18296a1c11f8acbc5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId141269fcb794812bf" w:history="1">
+            <w:hyperlink r:id="rId74456a1c11f8ad058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1029,63 +1029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CVYV is present in several countries from the Mediterranean area, Africa and Asia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29780697" name="name105769fcb794820bd" descr="CVYV00_distribution_map.jpg"/>
+            <wp:docPr id="62288048" name="name19666a1c11f8ae294" descr="CVYV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CVYV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId455269fcb794820ba" cstate="print"/>
+                    <a:blip r:embed="rId85586a1c11f8ae290" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2766,51 +2766,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Consejerio de Agricultura et Pesca, Juntas de Andalucía, Sevilla (ES) (in Spanish).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Datasheet on Pest. Cucumber vein yellowing virus (cucumber vein yellowing) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId671169fcb79485d21" w:history="1">
+      <w:hyperlink r:id="rId42466a1c11f8aef8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.17072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4253,51 +4253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 860. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId431569fcb794866aa" w:history="1">
+      <w:hyperlink r:id="rId86486a1c11f8af8fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy10060860</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ipomovirus cucumisvenaflavi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId441469fcb79486807" w:history="1">
+      <w:hyperlink r:id="rId27056a1c11f8afa5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4570,90 +4570,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 419–421. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId811869fcb794868be" w:history="1">
+      <w:hyperlink r:id="rId61786a1c11f8afb12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00846.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="7622529" name="name412669fcb79486998" descr="eu_funding_250.png"/>
+            <wp:docPr id="86927776" name="name77086a1c11f8afe8b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId792069fcb79486996" cstate="print"/>
+                    <a:blip r:embed="rId38386a1c11f8afe89" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4751,137 +4751,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55103834">
+  <w:abstractNum w:abstractNumId="58910744">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33741406">
+    <w:lvl w:ilvl="0" w:tplc="52996212">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33741406" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52996212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33741406" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52996212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33741406" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52996212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33741406" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52996212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33741406" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52996212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33741406" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52996212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33741406" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52996212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33741406" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52996212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55103833">
+  <w:abstractNum w:abstractNumId="58910743">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90779194">
+    <w:lvl w:ilvl="0" w:tplc="51982842">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5633,55 +5633,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55103833">
-    <w:abstractNumId w:val="55103833"/>
+  <w:num w:numId="58910743">
+    <w:abstractNumId w:val="58910743"/>
   </w:num>
-  <w:num w:numId="55103834">
-    <w:abstractNumId w:val="55103834"/>
+  <w:num w:numId="58910744">
+    <w:abstractNumId w:val="58910744"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17231,51 +17231,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId512120843" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId754333088" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId470269fcb7947d692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/" TargetMode="External"/><Relationship Id="rId929769fcb7947d6d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/categorization" TargetMode="External"/><Relationship Id="rId141269fcb794812bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/photos" TargetMode="External"/><Relationship Id="rId671169fcb79485d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17072" TargetMode="External"/><Relationship Id="rId431569fcb794866aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10060860" TargetMode="External"/><Relationship Id="rId441469fcb79486807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId811869fcb794868be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00846.x" TargetMode="External"/><Relationship Id="rId157969fcb79481148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId157969fcb79481148.jpg"/><Relationship Id="rId455269fcb794820ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId455269fcb794820ba.jpg"/><Relationship Id="rId792069fcb79486996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId792069fcb79486996.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId961794708" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId593543210" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70776a1c11f8ac4e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/" TargetMode="External"/><Relationship Id="rId87866a1c11f8ac535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/categorization" TargetMode="External"/><Relationship Id="rId74456a1c11f8ad058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/photos" TargetMode="External"/><Relationship Id="rId42466a1c11f8aef8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17072" TargetMode="External"/><Relationship Id="rId86486a1c11f8af8fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10060860" TargetMode="External"/><Relationship Id="rId27056a1c11f8afa5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61786a1c11f8afb12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00846.x" TargetMode="External"/><Relationship Id="rId18296a1c11f8acbc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18296a1c11f8acbc5.jpg"/><Relationship Id="rId85586a1c11f8ae290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85586a1c11f8ae290.jpg"/><Relationship Id="rId38386a1c11f8afe89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38386a1c11f8afe89.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>