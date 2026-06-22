--- v9 (2026-05-31)
+++ v10 (2026-06-22)
@@ -258,88 +258,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Cucumber vein yellowing ipomovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cucumber vein yellowing virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70776a1c11f8ac4e4" w:history="1">
+            <w:hyperlink r:id="rId60986a38e61347620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87866a1c11f8ac535" w:history="1">
+            <w:hyperlink r:id="rId19806a38e61347666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -353,86 +353,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CVYV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14553868" name="name74456a1c11f8acbc7" descr="14854.jpg"/>
+                  <wp:docPr id="22963166" name="name65756a38e61347d8d" descr="14854.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14854.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18296a1c11f8acbc5" cstate="print"/>
+                          <a:blip r:embed="rId11306a38e61347d8c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74456a1c11f8ad058" w:history="1">
+            <w:hyperlink r:id="rId21446a38e61347ed2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1029,63 +1029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CVYV is present in several countries from the Mediterranean area, Africa and Asia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62288048" name="name19666a1c11f8ae294" descr="CVYV00_distribution_map.jpg"/>
+            <wp:docPr id="85688600" name="name87256a38e613490c6" descr="CVYV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CVYV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85586a1c11f8ae290" cstate="print"/>
+                    <a:blip r:embed="rId46546a38e613490c4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2766,51 +2766,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Consejerio de Agricultura et Pesca, Juntas de Andalucía, Sevilla (ES) (in Spanish).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Datasheet on Pest. Cucumber vein yellowing virus (cucumber vein yellowing) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42466a1c11f8aef8b" w:history="1">
+      <w:hyperlink r:id="rId86596a38e61349d5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.17072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4253,51 +4253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 860. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86486a1c11f8af8fd" w:history="1">
+      <w:hyperlink r:id="rId17386a38e6134a703" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy10060860</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ipomovirus cucumisvenaflavi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27056a1c11f8afa5a" w:history="1">
+      <w:hyperlink r:id="rId31766a38e6134a863" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4570,90 +4570,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 419–421. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61786a1c11f8afb12" w:history="1">
+      <w:hyperlink r:id="rId56386a38e6134a929" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00846.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="86927776" name="name77086a1c11f8afe8b" descr="eu_funding_250.png"/>
+            <wp:docPr id="69229035" name="name80516a38e6134ac00" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38386a1c11f8afe89" cstate="print"/>
+                    <a:blip r:embed="rId24076a38e6134abff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4751,137 +4751,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58910744">
+  <w:abstractNum w:abstractNumId="86009538">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52996212">
+    <w:lvl w:ilvl="0" w:tplc="14835634">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52996212" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14835634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52996212" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14835634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52996212" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14835634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52996212" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14835634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52996212" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14835634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52996212" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14835634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52996212" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14835634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52996212" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14835634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58910743">
+  <w:abstractNum w:abstractNumId="86009537">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51982842">
+    <w:lvl w:ilvl="0" w:tplc="71496843">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5633,55 +5633,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58910743">
-    <w:abstractNumId w:val="58910743"/>
+  <w:num w:numId="86009537">
+    <w:abstractNumId w:val="86009537"/>
   </w:num>
-  <w:num w:numId="58910744">
-    <w:abstractNumId w:val="58910744"/>
+  <w:num w:numId="86009538">
+    <w:abstractNumId w:val="86009538"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17231,51 +17231,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId961794708" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId593543210" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70776a1c11f8ac4e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/" TargetMode="External"/><Relationship Id="rId87866a1c11f8ac535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/categorization" TargetMode="External"/><Relationship Id="rId74456a1c11f8ad058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/photos" TargetMode="External"/><Relationship Id="rId42466a1c11f8aef8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17072" TargetMode="External"/><Relationship Id="rId86486a1c11f8af8fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10060860" TargetMode="External"/><Relationship Id="rId27056a1c11f8afa5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61786a1c11f8afb12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00846.x" TargetMode="External"/><Relationship Id="rId18296a1c11f8acbc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18296a1c11f8acbc5.jpg"/><Relationship Id="rId85586a1c11f8ae290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85586a1c11f8ae290.jpg"/><Relationship Id="rId38386a1c11f8afe89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38386a1c11f8afe89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId929100311" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId981940485" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60986a38e61347620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/" TargetMode="External"/><Relationship Id="rId19806a38e61347666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/categorization" TargetMode="External"/><Relationship Id="rId21446a38e61347ed2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/photos" TargetMode="External"/><Relationship Id="rId86596a38e61349d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17072" TargetMode="External"/><Relationship Id="rId17386a38e6134a703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10060860" TargetMode="External"/><Relationship Id="rId31766a38e6134a863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56386a38e6134a929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00846.x" TargetMode="External"/><Relationship Id="rId11306a38e61347d8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11306a38e61347d8c.jpg"/><Relationship Id="rId46546a38e613490c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46546a38e613490c4.jpg"/><Relationship Id="rId24076a38e6134abff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24076a38e6134abff.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>