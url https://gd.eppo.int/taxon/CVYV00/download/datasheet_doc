--- v10 (2026-06-22)
+++ v11 (2026-07-12)
@@ -258,88 +258,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Cucumber vein yellowing ipomovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cucumber vein yellowing virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60986a38e61347620" w:history="1">
+            <w:hyperlink r:id="rId13596a5396b7ab265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19806a38e61347666" w:history="1">
+            <w:hyperlink r:id="rId43476a5396b7ab2aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -353,86 +353,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CVYV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22963166" name="name65756a38e61347d8d" descr="14854.jpg"/>
+                  <wp:docPr id="83485711" name="name32756a5396b7ab384" descr="14854.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14854.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11306a38e61347d8c" cstate="print"/>
+                          <a:blip r:embed="rId18986a5396b7ab383" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21446a38e61347ed2" w:history="1">
+            <w:hyperlink r:id="rId96496a5396b7ab4ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1029,63 +1029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CVYV is present in several countries from the Mediterranean area, Africa and Asia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85688600" name="name87256a38e613490c6" descr="CVYV00_distribution_map.jpg"/>
+            <wp:docPr id="26086726" name="name95696a5396b7ac217" descr="CVYV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CVYV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46546a38e613490c4" cstate="print"/>
+                    <a:blip r:embed="rId98566a5396b7ac214" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2766,51 +2766,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Consejerio de Agricultura et Pesca, Juntas de Andalucía, Sevilla (ES) (in Spanish).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Datasheet on Pest. Cucumber vein yellowing virus (cucumber vein yellowing) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86596a38e61349d5e" w:history="1">
+      <w:hyperlink r:id="rId96906a5396b7acf17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.17072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4253,51 +4253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 860. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17386a38e6134a703" w:history="1">
+      <w:hyperlink r:id="rId21756a5396b7ad85a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy10060860</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ipomovirus cucumisvenaflavi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31766a38e6134a863" w:history="1">
+      <w:hyperlink r:id="rId92686a5396b7ad9b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4570,90 +4570,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 419–421. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56386a38e6134a929" w:history="1">
+      <w:hyperlink r:id="rId64086a5396b7ada6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00846.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69229035" name="name80516a38e6134ac00" descr="eu_funding_250.png"/>
+            <wp:docPr id="7335325" name="name77526a5396b7adad3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24076a38e6134abff" cstate="print"/>
+                    <a:blip r:embed="rId29316a5396b7adad2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4751,137 +4751,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86009538">
+  <w:abstractNum w:abstractNumId="91311850">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14835634">
+    <w:lvl w:ilvl="0" w:tplc="68259641">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14835634" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68259641" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14835634" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68259641" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14835634" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68259641" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14835634" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68259641" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14835634" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68259641" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14835634" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68259641" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14835634" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68259641" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14835634" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68259641" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86009537">
+  <w:abstractNum w:abstractNumId="91311849">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71496843">
+    <w:lvl w:ilvl="0" w:tplc="83785386">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5633,55 +5633,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86009537">
-    <w:abstractNumId w:val="86009537"/>
+  <w:num w:numId="91311849">
+    <w:abstractNumId w:val="91311849"/>
   </w:num>
-  <w:num w:numId="86009538">
-    <w:abstractNumId w:val="86009538"/>
+  <w:num w:numId="91311850">
+    <w:abstractNumId w:val="91311850"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17231,51 +17231,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId929100311" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId981940485" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60986a38e61347620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/" TargetMode="External"/><Relationship Id="rId19806a38e61347666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/categorization" TargetMode="External"/><Relationship Id="rId21446a38e61347ed2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/photos" TargetMode="External"/><Relationship Id="rId86596a38e61349d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17072" TargetMode="External"/><Relationship Id="rId17386a38e6134a703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10060860" TargetMode="External"/><Relationship Id="rId31766a38e6134a863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56386a38e6134a929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00846.x" TargetMode="External"/><Relationship Id="rId11306a38e61347d8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11306a38e61347d8c.jpg"/><Relationship Id="rId46546a38e613490c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46546a38e613490c4.jpg"/><Relationship Id="rId24076a38e6134abff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24076a38e6134abff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId443782685" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId555130061" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13596a5396b7ab265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/" TargetMode="External"/><Relationship Id="rId43476a5396b7ab2aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/categorization" TargetMode="External"/><Relationship Id="rId96496a5396b7ab4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/photos" TargetMode="External"/><Relationship Id="rId96906a5396b7acf17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17072" TargetMode="External"/><Relationship Id="rId21756a5396b7ad85a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10060860" TargetMode="External"/><Relationship Id="rId92686a5396b7ad9b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64086a5396b7ada6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00846.x" TargetMode="External"/><Relationship Id="rId18986a5396b7ab383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18986a5396b7ab383.jpg"/><Relationship Id="rId98566a5396b7ac214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98566a5396b7ac214.jpg"/><Relationship Id="rId29316a5396b7adad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29316a5396b7adad2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>