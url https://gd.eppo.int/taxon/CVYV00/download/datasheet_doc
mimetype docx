--- v11 (2026-07-12)
+++ v12 (2026-08-01)
@@ -258,88 +258,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Cucumber vein yellowing ipomovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cucumber vein yellowing virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13596a5396b7ab265" w:history="1">
+            <w:hyperlink r:id="rId77116a6e818352581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43476a5396b7ab2aa" w:history="1">
+            <w:hyperlink r:id="rId62816a6e8183525c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -353,86 +353,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CVYV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83485711" name="name32756a5396b7ab384" descr="14854.jpg"/>
+                  <wp:docPr id="95433729" name="name22186a6e818352eaf" descr="14854.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14854.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18986a5396b7ab383" cstate="print"/>
+                          <a:blip r:embed="rId24596a6e818352eac" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId96496a5396b7ab4ac" w:history="1">
+            <w:hyperlink r:id="rId86156a6e818352ffb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1029,63 +1029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CVYV is present in several countries from the Mediterranean area, Africa and Asia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26086726" name="name95696a5396b7ac217" descr="CVYV00_distribution_map.jpg"/>
+            <wp:docPr id="11556674" name="name45836a6e818353dbc" descr="CVYV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CVYV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98566a5396b7ac214" cstate="print"/>
+                    <a:blip r:embed="rId15236a6e818353db9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2766,51 +2766,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Consejerio de Agricultura et Pesca, Juntas de Andalucía, Sevilla (ES) (in Spanish).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Datasheet on Pest. Cucumber vein yellowing virus (cucumber vein yellowing) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96906a5396b7acf17" w:history="1">
+      <w:hyperlink r:id="rId27396a6e818354bb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.17072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4253,51 +4253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 860. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21756a5396b7ad85a" w:history="1">
+      <w:hyperlink r:id="rId49036a6e8183555bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy10060860</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ipomovirus cucumisvenaflavi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92686a5396b7ad9b5" w:history="1">
+      <w:hyperlink r:id="rId39146a6e81835624d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4570,90 +4570,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 419–421. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64086a5396b7ada6a" w:history="1">
+      <w:hyperlink r:id="rId39736a6e81835a764" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00846.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="7335325" name="name77526a5396b7adad3" descr="eu_funding_250.png"/>
+            <wp:docPr id="87239619" name="name64106a6e81835ac33" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29316a5396b7adad2" cstate="print"/>
+                    <a:blip r:embed="rId18126a6e81835ac31" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4751,137 +4751,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91311850">
+  <w:abstractNum w:abstractNumId="82284814">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68259641">
+    <w:lvl w:ilvl="0" w:tplc="33946636">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68259641" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33946636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68259641" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33946636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68259641" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33946636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68259641" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33946636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68259641" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33946636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68259641" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33946636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68259641" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33946636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68259641" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33946636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91311849">
+  <w:abstractNum w:abstractNumId="82284813">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83785386">
+    <w:lvl w:ilvl="0" w:tplc="88226416">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5633,55 +5633,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91311849">
-    <w:abstractNumId w:val="91311849"/>
+  <w:num w:numId="82284813">
+    <w:abstractNumId w:val="82284813"/>
   </w:num>
-  <w:num w:numId="91311850">
-    <w:abstractNumId w:val="91311850"/>
+  <w:num w:numId="82284814">
+    <w:abstractNumId w:val="82284814"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17231,51 +17231,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId443782685" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId555130061" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13596a5396b7ab265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/" TargetMode="External"/><Relationship Id="rId43476a5396b7ab2aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/categorization" TargetMode="External"/><Relationship Id="rId96496a5396b7ab4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/photos" TargetMode="External"/><Relationship Id="rId96906a5396b7acf17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17072" TargetMode="External"/><Relationship Id="rId21756a5396b7ad85a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10060860" TargetMode="External"/><Relationship Id="rId92686a5396b7ad9b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64086a5396b7ada6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00846.x" TargetMode="External"/><Relationship Id="rId18986a5396b7ab383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18986a5396b7ab383.jpg"/><Relationship Id="rId98566a5396b7ac214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98566a5396b7ac214.jpg"/><Relationship Id="rId29316a5396b7adad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29316a5396b7adad2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId148501889" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId779156482" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77116a6e818352581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/" TargetMode="External"/><Relationship Id="rId62816a6e8183525c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/categorization" TargetMode="External"/><Relationship Id="rId86156a6e818352ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/photos" TargetMode="External"/><Relationship Id="rId27396a6e818354bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17072" TargetMode="External"/><Relationship Id="rId49036a6e8183555bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10060860" TargetMode="External"/><Relationship Id="rId39146a6e81835624d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39736a6e81835a764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00846.x" TargetMode="External"/><Relationship Id="rId24596a6e818352eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24596a6e818352eac.jpg"/><Relationship Id="rId15236a6e818353db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15236a6e818353db9.jpg"/><Relationship Id="rId18126a6e81835ac31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18126a6e81835ac31.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>