--- v12 (2026-08-01)
+++ v13 (2026-08-22)
@@ -258,88 +258,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Cucumber vein yellowing ipomovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cucumber vein yellowing virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77116a6e818352581" w:history="1">
+            <w:hyperlink r:id="rId80116a88f183407c7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62816a6e8183525c9" w:history="1">
+            <w:hyperlink r:id="rId13146a88f1834080c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -353,86 +353,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CVYV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95433729" name="name22186a6e818352eaf" descr="14854.jpg"/>
+                  <wp:docPr id="4604766" name="name58626a88f18340dea" descr="14854.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14854.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24596a6e818352eac" cstate="print"/>
+                          <a:blip r:embed="rId31256a88f18340de8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId86156a6e818352ffb" w:history="1">
+            <w:hyperlink r:id="rId49516a88f18340f04" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1029,63 +1029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CVYV is present in several countries from the Mediterranean area, Africa and Asia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11556674" name="name45836a6e818353dbc" descr="CVYV00_distribution_map.jpg"/>
+            <wp:docPr id="50090259" name="name30366a88f18341b8a" descr="CVYV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CVYV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15236a6e818353db9" cstate="print"/>
+                    <a:blip r:embed="rId29736a88f18341b88" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2766,51 +2766,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Consejerio de Agricultura et Pesca, Juntas de Andalucía, Sevilla (ES) (in Spanish).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Datasheet on Pest. Cucumber vein yellowing virus (cucumber vein yellowing) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27396a6e818354bb9" w:history="1">
+      <w:hyperlink r:id="rId11076a88f18342833" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.17072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4253,51 +4253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 860. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49036a6e8183555bd" w:history="1">
+      <w:hyperlink r:id="rId58986a88f183431c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy10060860</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ipomovirus cucumisvenaflavi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39146a6e81835624d" w:history="1">
+      <w:hyperlink r:id="rId83366a88f18343323" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4570,90 +4570,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 419–421. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39736a6e81835a764" w:history="1">
+      <w:hyperlink r:id="rId50266a88f183433dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00846.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="87239619" name="name64106a6e81835ac33" descr="eu_funding_250.png"/>
+            <wp:docPr id="7296603" name="name92766a88f1834345e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18126a6e81835ac31" cstate="print"/>
+                    <a:blip r:embed="rId31116a88f1834345d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4751,137 +4751,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82284814">
+  <w:abstractNum w:abstractNumId="82958943">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33946636">
+    <w:lvl w:ilvl="0" w:tplc="56652709">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33946636" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56652709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33946636" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56652709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33946636" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56652709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33946636" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56652709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33946636" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56652709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33946636" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56652709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33946636" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56652709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33946636" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56652709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82284813">
+  <w:abstractNum w:abstractNumId="82958942">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88226416">
+    <w:lvl w:ilvl="0" w:tplc="44177036">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5633,55 +5633,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82284813">
-    <w:abstractNumId w:val="82284813"/>
+  <w:num w:numId="82958942">
+    <w:abstractNumId w:val="82958942"/>
   </w:num>
-  <w:num w:numId="82284814">
-    <w:abstractNumId w:val="82284814"/>
+  <w:num w:numId="82958943">
+    <w:abstractNumId w:val="82958943"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17231,51 +17231,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId148501889" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId779156482" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77116a6e818352581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/" TargetMode="External"/><Relationship Id="rId62816a6e8183525c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/categorization" TargetMode="External"/><Relationship Id="rId86156a6e818352ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/photos" TargetMode="External"/><Relationship Id="rId27396a6e818354bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17072" TargetMode="External"/><Relationship Id="rId49036a6e8183555bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10060860" TargetMode="External"/><Relationship Id="rId39146a6e81835624d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39736a6e81835a764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00846.x" TargetMode="External"/><Relationship Id="rId24596a6e818352eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24596a6e818352eac.jpg"/><Relationship Id="rId15236a6e818353db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15236a6e818353db9.jpg"/><Relationship Id="rId18126a6e81835ac31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18126a6e81835ac31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId255618052" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId962925816" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80116a88f183407c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/" TargetMode="External"/><Relationship Id="rId13146a88f1834080c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/categorization" TargetMode="External"/><Relationship Id="rId49516a88f18340f04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CVYV00/photos" TargetMode="External"/><Relationship Id="rId11076a88f18342833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.17072" TargetMode="External"/><Relationship Id="rId58986a88f183431c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy10060860" TargetMode="External"/><Relationship Id="rId83366a88f18343323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50266a88f183433dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00846.x" TargetMode="External"/><Relationship Id="rId31256a88f18340de8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31256a88f18340de8.jpg"/><Relationship Id="rId29736a88f18341b88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29736a88f18341b88.jpg"/><Relationship Id="rId31116a88f1834345d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31116a88f1834345d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>