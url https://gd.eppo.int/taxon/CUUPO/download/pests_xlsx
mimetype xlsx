--- v1 (2026-03-04)
+++ v2 (2026-04-23)
@@ -251,85 +251,86 @@
     <t>Myiopardalis pardalina (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>PRATCO</t>
   </si>
   <si>
     <t>Pratylenchus coffeae (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>PSEAPE</t>
   </si>
   <si>
     <t>Pseudaulacaspis pentagona (as Cucurbita)</t>
   </si>
   <si>
     <t>* García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. doi: 10.1093/database/bav118. http://scalenet.info [accessed 2026-02].
 * Miller DR &amp; Davidson JA (2005) Armored Scale Insect Pests of Trees and Shrubs. Cornell Univ. Press Ithaca, NY 442 pp.</t>
   </si>
   <si>
     <t>ROTYRE</t>
   </si>
   <si>
     <t>Rotylenchulus reniformis (as Cucurbitaceae)</t>
   </si>
   <si>
+    <t>SERRMA</t>
+  </si>
+  <si>
+    <t>Serratia marcescens</t>
+  </si>
+  <si>
+    <t>* Sedighian N, Taghavi SM, Osdaghi E, Shams-Bakhsh M (2018) Serratia marcescens associated with squash leaf chlorosis and necrotic spots in Iran. Journal of Plant Pathology 100, 85-89. https://doi.org/10.1007/s42161-018-0006-1
+------- causing leaf chlorosis and necrotic spots</t>
+  </si>
+  <si>
     <t>PRODOR</t>
   </si>
   <si>
     <t>Spodoptera ornithogalli (as Cucurbita)</t>
   </si>
   <si>
     <t>* Brito R, Specht A, Gonçalves GL, Moreira GRP, Carneiro E, Santos FL, Roque-Specht VF, Mielke OHH, Casagrande MM (2019) Spodoptera marima: a new synonym of Spodoptera ornithogalli (Lepidoptera: Noctuidae), with notes on adult morphology, host plant use and genetic variation along its geographic range. Neotropical Entomology 48(3), 433-448.
 * Heppner JB (2007) Lepidoptera of Florida. Part 1. Introduction and catalog. Gainesville, Florida Department of Agriculture &amp; Consumer Services, p 670.</t>
   </si>
   <si>
     <t>PRODPR</t>
   </si>
   <si>
     <t>Spodoptera praefica (as Cucurbita)</t>
   </si>
   <si>
     <t>* British Columbia Ministry of Agriculture. Western yellowstriped armyworm (Spodoptera praefica). https://rdno.civicweb.net/document/127358/western-yellowstriped-armyworm.pdf?handle=3CD053B4F8D54F9CBB93F8D6D5572C27</t>
   </si>
   <si>
     <t>DACUCU</t>
   </si>
   <si>
     <t>Zeugodacus cucurbitae (as Cucurbita)</t>
   </si>
   <si>
     <t>* De Meyer M, Delatte H, Mwatawala M, Quilici S, Vayssières JF, Virgilio M (2015) A review of the current knowledge on Zeugodacus cucurbitae (Coquillett) (Diptera, Tephritidae) in Africa, with a list of species included in Zeugodacus. ZooKeys 540, 539-557. https://doi.org/10.3897/zookeys.540.9672</t>
-  </si>
-[...7 lines deleted...]
-    <t>Serratia marcescens (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>DACUCM</t>
   </si>
   <si>
     <t>Zeugodacus cucumis (as Cucurbitaceae)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1114,59 +1115,61 @@
         <v>81</v>
       </c>
       <c r="C35" t="s">
         <v>82</v>
       </c>
       <c r="D35" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>84</v>
       </c>
       <c r="C36" t="s">
         <v>85</v>
       </c>
       <c r="D36" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
+        <v>9</v>
+      </c>
+      <c r="B37" t="s">
         <v>87</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>88</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>89</v>
       </c>
-      <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>90</v>
       </c>
       <c r="B38" t="s">
         <v>91</v>
       </c>
       <c r="C38" t="s">
         <v>92</v>
       </c>
       <c r="D38"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>