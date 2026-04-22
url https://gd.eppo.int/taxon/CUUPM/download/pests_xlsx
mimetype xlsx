--- v2 (2026-02-20)
+++ v3 (2026-04-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CUUPM" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>EMPOBI</t>
   </si>
   <si>
     <t>Amrasca biguttula</t>
   </si>
   <si>
     <t>* Saeed R, Razaq M, Hardy IC (2015) The importance of alternative host plants as reservoirs of the cotton leaf hopper, Amrasca devastans, and its natural enemies. Journal of Pest Science 88, 517–531.
 ------- incidental host.</t>
   </si>
@@ -300,59 +300,50 @@
   </si>
   <si>
     <t>Spodoptera ornithogalli (as Cucurbita)</t>
   </si>
   <si>
     <t>* Brito R, Specht A, Gonçalves GL, Moreira GRP, Carneiro E, Santos FL, Roque-Specht VF, Mielke OHH, Casagrande MM (2019) Spodoptera marima: a new synonym of Spodoptera ornithogalli (Lepidoptera: Noctuidae), with notes on adult morphology, host plant use and genetic variation along its geographic range. Neotropical Entomology 48(3), 433-448.
 * Heppner JB (2007) Lepidoptera of Florida. Part 1. Introduction and catalog. Gainesville, Florida Department of Agriculture &amp; Consumer Services, p 670.</t>
   </si>
   <si>
     <t>PRODPR</t>
   </si>
   <si>
     <t>Spodoptera praefica (as Cucurbita)</t>
   </si>
   <si>
     <t>* British Columbia Ministry of Agriculture. Western yellowstriped armyworm (Spodoptera praefica). https://rdno.civicweb.net/document/127358/western-yellowstriped-armyworm.pdf?handle=3CD053B4F8D54F9CBB93F8D6D5572C27</t>
   </si>
   <si>
     <t>DACUCU</t>
   </si>
   <si>
     <t>Zeugodacus cucurbitae (as Cucurbita)</t>
   </si>
   <si>
     <t>* De Meyer M, Delatte H, Mwatawala M, Quilici S, Vayssières JF, Virgilio M (2015) A review of the current knowledge on Zeugodacus cucurbitae (Coquillett) (Diptera, Tephritidae) in Africa, with a list of species included in Zeugodacus. ZooKeys 540, 539-557. https://doi.org/10.3897/zookeys.540.9672</t>
-  </si>
-[...7 lines deleted...]
-    <t>Serratia marcescens (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>DACUCM</t>
   </si>
   <si>
     <t>Zeugodacus cucumis (as Cucurbitaceae)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -665,51 +656,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D40"/>
+  <dimension ref="A1:D39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1174,62 +1165,50 @@
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>13</v>
       </c>
       <c r="B38" t="s">
         <v>91</v>
       </c>
       <c r="C38" t="s">
         <v>92</v>
       </c>
       <c r="D38" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>94</v>
       </c>
       <c r="B39" t="s">
         <v>95</v>
       </c>
       <c r="C39" t="s">
         <v>96</v>
       </c>
       <c r="D39"/>
-    </row>
-[...10 lines deleted...]
-      <c r="D40"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>