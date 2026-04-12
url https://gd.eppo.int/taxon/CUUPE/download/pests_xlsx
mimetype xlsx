--- v2 (2026-03-19)
+++ v3 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CUUPE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="291">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>GNORAB</t>
   </si>
   <si>
     <t>Phthorimaea absoluta</t>
   </si>
   <si>
     <t>* Wickramasinghe MP, Yen SH (2026) A Review of the Host Plant Records of Phthorimaea absoluta (= Tuta absoluta)(Lepidoptera: Gelechiidae) . Journal of Entomological Science 61(1), 166-192. doi:10.18474/JES25-10
 -------oviposition but no completion of life cycle in experiments</t>
   </si>
@@ -557,50 +557,59 @@
   </si>
   <si>
     <t>* Foba CN, Salifu D, Lagat ZO, Gitonga LM, Akutse KS, Fiaboe KKM (2015) Species composition, distribution, and seasonal abundance of Liriomyza leafminers (Ciptera: Agromyzidae) under different vegetable production systems and agroecological zones in Kenya. Environmental Entomology 44(2), 223-232.
 ------- confirmed host. Reared from infested leaves collected in the field
 * Spencer KA (1973) Agromyzidae (Diptera) of economic importance. Series Entomologica Volume 9. Dr. W. Junk B.V. The Hague, The Netherlands. 418 pp.</t>
   </si>
   <si>
     <t>ACHAFU</t>
   </si>
   <si>
     <t>Lissachatina fulica (as Cucurbita)</t>
   </si>
   <si>
     <t>* Thiengo SC, Faraco FA, Salgado NC, Cowie RH, Fernandez MA (2007) Rapid spread of an invasive snail in South America: the giant African snail, Achatina fulica, in Brasil. Biological Invasions 9, 693-702.</t>
   </si>
   <si>
     <t>PHENHI</t>
   </si>
   <si>
     <t>Maconellicoccus hirsutus</t>
   </si>
   <si>
     <t>* Chang LWH, Miller CE (1996) Pathway Risk Assessment: Pink mealybug from the Caribbean. Animal and Plant Health Inspection Service, U.S. Dept. of Agriculture 61 pp.</t>
   </si>
   <si>
+    <t>MEGTUS</t>
+  </si>
+  <si>
+    <t>Megalurothrips usitatus</t>
+  </si>
+  <si>
+    <t>* Wang H, Huang L, Zheng X, Gong R, Cao X, Yang L (2024) An age-stage, two-sex life table for Megalurothrips usitatus feeding on eight different crop plants. Agronomy 14(10), 2283. https://doi.org/10.3390/agronomy14102283</t>
+  </si>
+  <si>
     <t>MELGET</t>
   </si>
   <si>
     <t>Meloidogyne ethiopica (as Cucurbita)</t>
   </si>
   <si>
     <t>MELGLC</t>
   </si>
   <si>
     <t>Meloidogyne luci</t>
   </si>
   <si>
     <t xml:space="preserve">* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cv. Toygar was found to be an excellent host.
 </t>
   </si>
   <si>
     <t>CARYPA</t>
   </si>
   <si>
     <t>Myiopardalis pardalina (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>NACOBA</t>
   </si>
@@ -614,50 +623,59 @@
     <t>NSILZA</t>
   </si>
   <si>
     <t>Neosilba zadolicha</t>
   </si>
   <si>
     <t>* Baldo F, Berton L, Gisloti L, Raga A (2017) New Records of Anastrepha grandis (Diptera, Tephritidae) and Neosilba zadolicha (Diptera, Lonchaeidae) in Cucurbitaceae Species in Brazil. Journal of Agriculture and Ecology Research International, 13 (2). pp. 1-7.</t>
   </si>
   <si>
     <t>TRSV00</t>
   </si>
   <si>
     <t>Nepovirus nicotianae</t>
   </si>
   <si>
     <t>* Abdalla OA, Bruton BD, Fish WW, Ali A (2012) First confirmed report of Tobacco ringspot virus in cucurbits crops in Oklahoma. Plant Disease 96, 1705-1705.</t>
   </si>
   <si>
     <t>TBRV00</t>
   </si>
   <si>
     <t>Nepovirus nigranuli</t>
   </si>
   <si>
     <t>* Zarzyńska‐Nowak A, Hasiów‐Jaroszewska B, Budzyńska D, Trzmiel K (2020) Genetic variability of Polish tomato black ring virus isolates and their satellite RNAs. Plant Pathology 69(8), 1034– 1041. https://doi.org/10.1111/ppa.13188</t>
+  </si>
+  <si>
+    <t>MYSVV0</t>
+  </si>
+  <si>
+    <t>Orthotospovirus meloflavi</t>
+  </si>
+  <si>
+    <t>* Supakitthanakorn S, Akarapisan A, Ruangwong OU (2018) First record of melon yellow spot virus in pumpkin and its occurrence in cucurbitaceous crops in Thailand. Australasian Plant Disease Notes 13(1), 32. https://doi.org/10.1007/s13314-018-0314-5</t>
   </si>
   <si>
     <t>TCSV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatoflavi</t>
   </si>
   <si>
     <t>* Gorayeb ES, do Nascimento SC, dos Santos AN, Batalhon L, Albuquerque MR, de Oliveira VG, de Souza VB, Bogo A, da Silva FN (2024) Survey of viruses and vectors in tomato plants, alternative hosts and weeds in the state of Santa Catarina, Brazil. Plant Pathology 73(2), 444-454.</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
   </si>
   <si>
     <t>PHYTCP</t>
   </si>
   <si>
     <t>Phytophthora capsici</t>
   </si>
@@ -1285,51 +1303,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D107"/>
+  <dimension ref="A1:D109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="452.889" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2147,91 +2165,91 @@
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>28</v>
       </c>
       <c r="B63" t="s">
         <v>163</v>
       </c>
       <c r="C63" t="s">
         <v>164</v>
       </c>
       <c r="D63" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>28</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" t="s">
         <v>167</v>
       </c>
-      <c r="D64"/>
+      <c r="D64" t="s">
+        <v>168</v>
+      </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>28</v>
       </c>
       <c r="B65" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C65" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="D65" t="s">
         <v>170</v>
       </c>
+      <c r="D65"/>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>28</v>
       </c>
       <c r="B66" t="s">
         <v>171</v>
       </c>
       <c r="C66" t="s">
         <v>172</v>
       </c>
-      <c r="D66"/>
+      <c r="D66" t="s">
+        <v>173</v>
+      </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>28</v>
       </c>
       <c r="B67" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C67" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="D67" t="s">
         <v>175</v>
       </c>
+      <c r="D67"/>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>28</v>
       </c>
       <c r="B68" t="s">
         <v>176</v>
       </c>
       <c r="C68" t="s">
         <v>177</v>
       </c>
       <c r="D68" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>28</v>
       </c>
       <c r="B69" t="s">
         <v>179</v>
       </c>
       <c r="C69" t="s">
         <v>180</v>
       </c>
@@ -2283,91 +2301,91 @@
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>28</v>
       </c>
       <c r="B73" t="s">
         <v>191</v>
       </c>
       <c r="C73" t="s">
         <v>192</v>
       </c>
       <c r="D73" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>28</v>
       </c>
       <c r="B74" t="s">
         <v>194</v>
       </c>
       <c r="C74" t="s">
         <v>195</v>
       </c>
-      <c r="D74"/>
+      <c r="D74" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>28</v>
       </c>
       <c r="B75" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C75" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="D75"/>
+        <v>198</v>
+      </c>
+      <c r="D75" t="s">
+        <v>199</v>
+      </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>28</v>
       </c>
       <c r="B76" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C76" t="s">
-        <v>199</v>
-[...3 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="D76"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>28</v>
       </c>
       <c r="B77" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C77" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="D77" t="s">
         <v>203</v>
       </c>
+      <c r="D77"/>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>28</v>
       </c>
       <c r="B78" t="s">
         <v>204</v>
       </c>
       <c r="C78" t="s">
         <v>205</v>
       </c>
       <c r="D78" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>28</v>
       </c>
       <c r="B79" t="s">
         <v>207</v>
       </c>
       <c r="C79" t="s">
         <v>208</v>
       </c>
@@ -2377,79 +2395,79 @@
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>28</v>
       </c>
       <c r="B80" t="s">
         <v>210</v>
       </c>
       <c r="C80" t="s">
         <v>211</v>
       </c>
       <c r="D80" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>28</v>
       </c>
       <c r="B81" t="s">
         <v>213</v>
       </c>
       <c r="C81" t="s">
         <v>214</v>
       </c>
-      <c r="D81"/>
+      <c r="D81" t="s">
+        <v>215</v>
+      </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>28</v>
       </c>
       <c r="B82" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C82" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D82" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>28</v>
       </c>
       <c r="B83" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C83" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="D83" t="s">
         <v>220</v>
       </c>
+      <c r="D83"/>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>28</v>
       </c>
       <c r="B84" t="s">
         <v>221</v>
       </c>
       <c r="C84" t="s">
         <v>222</v>
       </c>
       <c r="D84" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>28</v>
       </c>
       <c r="B85" t="s">
         <v>224</v>
       </c>
       <c r="C85" t="s">
         <v>225</v>
       </c>
@@ -2459,325 +2477,353 @@
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>28</v>
       </c>
       <c r="B86" t="s">
         <v>227</v>
       </c>
       <c r="C86" t="s">
         <v>228</v>
       </c>
       <c r="D86" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>28</v>
       </c>
       <c r="B87" t="s">
         <v>230</v>
       </c>
       <c r="C87" t="s">
         <v>231</v>
       </c>
-      <c r="D87"/>
+      <c r="D87" t="s">
+        <v>232</v>
+      </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>28</v>
       </c>
       <c r="B88" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C88" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D88" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>28</v>
       </c>
       <c r="B89" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C89" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="D89" t="s">
         <v>237</v>
       </c>
+      <c r="D89"/>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
+        <v>28</v>
+      </c>
+      <c r="B90" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C90" t="s">
         <v>239</v>
       </c>
       <c r="D90" t="s">
-        <v>40</v>
+        <v>240</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>238</v>
+        <v>28</v>
       </c>
       <c r="B91" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C91" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="D91"/>
+        <v>242</v>
+      </c>
+      <c r="D91" t="s">
+        <v>243</v>
+      </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B92" t="s">
-        <v>242</v>
+        <v>38</v>
       </c>
       <c r="C92" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D92" t="s">
-        <v>244</v>
+        <v>40</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B93" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C93" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="D93" t="s">
         <v>247</v>
       </c>
+      <c r="D93"/>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B94" t="s">
-        <v>86</v>
+        <v>248</v>
       </c>
       <c r="C94" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D94" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B95" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C95" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D95" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B96" t="s">
-        <v>253</v>
+        <v>86</v>
       </c>
       <c r="C96" t="s">
         <v>254</v>
       </c>
       <c r="D96" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B97" t="s">
         <v>256</v>
       </c>
       <c r="C97" t="s">
         <v>257</v>
       </c>
       <c r="D97" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B98" t="s">
         <v>259</v>
       </c>
       <c r="C98" t="s">
         <v>260</v>
       </c>
       <c r="D98" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B99" t="s">
         <v>262</v>
       </c>
       <c r="C99" t="s">
         <v>263</v>
       </c>
       <c r="D99" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B100" t="s">
         <v>265</v>
       </c>
       <c r="C100" t="s">
         <v>266</v>
       </c>
       <c r="D100" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B101" t="s">
         <v>268</v>
       </c>
       <c r="C101" t="s">
         <v>269</v>
       </c>
       <c r="D101" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B102" t="s">
         <v>271</v>
       </c>
       <c r="C102" t="s">
         <v>272</v>
       </c>
       <c r="D102" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B103" t="s">
         <v>274</v>
       </c>
       <c r="C103" t="s">
         <v>275</v>
       </c>
       <c r="D103" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B104" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C104" t="s">
-        <v>277</v>
-[...1 lines deleted...]
-      <c r="D104"/>
+        <v>278</v>
+      </c>
+      <c r="D104" t="s">
+        <v>279</v>
+      </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B105" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C105" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D105" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B106" t="s">
-        <v>235</v>
+        <v>280</v>
       </c>
       <c r="C106" t="s">
-        <v>281</v>
-[...3 lines deleted...]
-      </c>
+        <v>283</v>
+      </c>
+      <c r="D106"/>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>283</v>
+        <v>244</v>
       </c>
       <c r="B107" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="C107" t="s">
+        <v>285</v>
+      </c>
+      <c r="D107" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108" t="s">
+        <v>244</v>
+      </c>
+      <c r="B108" t="s">
+        <v>241</v>
+      </c>
+      <c r="C108" t="s">
+        <v>287</v>
+      </c>
+      <c r="D108" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109" t="s">
+        <v>289</v>
+      </c>
+      <c r="B109" t="s">
         <v>284</v>
       </c>
-      <c r="D107"/>
+      <c r="C109" t="s">
+        <v>290</v>
+      </c>
+      <c r="D109"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>