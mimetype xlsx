--- v3 (2026-04-12)
+++ v4 (2026-05-13)
@@ -12,75 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CUUPE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="291">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="293">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>GNORAB</t>
   </si>
   <si>
     <t>Phthorimaea absoluta</t>
   </si>
   <si>
     <t>* Wickramasinghe MP, Yen SH (2026) A Review of the Host Plant Records of Phthorimaea absoluta (= Tuta absoluta)(Lepidoptera: Gelechiidae) . Journal of Entomological Science 61(1), 166-192. doi:10.18474/JES25-10
 -------oviposition but no completion of life cycle in experiments</t>
+  </si>
+  <si>
+    <t>SERRMA</t>
+  </si>
+  <si>
+    <t>Serratia marcescens</t>
+  </si>
+  <si>
+    <t>* Sikora EJ, Bruton BD, Wayadande AC, Fletcher J (2012) First report of the cucurbit yellow vine disease caused by Serratia marcescens in watermelon and yellow squash in Alabama. Plant Disease 96(5), p 761.
+* Rodriguez-Herrera KD, Ma X, Swingle B, Pethybridge SJ, Gonzalez-Giron JL, Herrmann TQ, Damann K, Smart CD (2023) First report of Cucurbit Yellow Vine Disease caused by Serratia marcescens on cucurbits in New York. Plant Disease 107(10), 3276. https://doi.org/10.1094/PDIS-06-23-1051-PDN
+------- Cucurbit yellow vine disease was previously thought to be caused by S. marescens, but has been reallocated to S. ureilytica by Mphande et al. (2025). Consequently this host is considered unreliable [2026-04]</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>EPIXSU</t>
   </si>
   <si>
     <t>Epitrix subcrinita</t>
   </si>
   <si>
     <t>* Landis BJ (1948) Plants upon which tuber flea beetles and western potato flea beetles propagate. Journal of Economic Entomology 41(1), 6-10.
 ------- In experimental conditions  a larva could be successfully reared on this plant to an adult,</t>
   </si>
   <si>
     <t>HETDGL</t>
   </si>
   <si>
     <t>Heterodera glycines</t>
@@ -922,61 +933,59 @@
   </si>
   <si>
     <t>* Aguiar RWS, Alves GB, Queiroz AP, Nascimento IT, Lima MF (2018) Evaluation of weeds as virus reservoirs in watermelon crops. Planta Daninha 36, e018171593 (online). https://www.scielo.br/pdf/pd/v36/0100-8358-PD-36-e018171593.pdf
 * Pozzi EA, Luciani CE, Celli MG, Conci VC, Perotto MC (2020) First report of Zucchini lethal chlorosis virus in Argentina infecting squash crops. Plant Disease 104(2), p 602. https://doi.org/10.1094/PDIS-05-19-1064-PDN</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>ZYMV00</t>
   </si>
   <si>
     <t>Potyvirus cucurbitaflavitesselati</t>
   </si>
   <si>
     <t>* Desbiez C., Lecoq H (1997) Zucchini yellow mosaic virus. Plant pathology, 46(6), 809-829.</t>
   </si>
   <si>
-    <t>SERRMA</t>
-[...2 lines deleted...]
-    <t>Serratia marcescens</t>
+    <t>SERRUR</t>
+  </si>
+  <si>
+    <t>Serratia ureilytica</t>
   </si>
   <si>
     <t>* Sikora EJ, Bruton BD, Wayadande AC, Fletcher J (2012) First report of the cucurbit yellow vine disease caused by Serratia marcescens in watermelon and yellow squash in Alabama. Plant Disease 96(5), p 761.
-* Rodriguez-Herrera KD, Ma X, Swingle B, Pethybridge SJ, Gonzalez-Giron JL, Herrmann TQ, Damann K, Smart CD (2023) First report of Cucurbit Yellow Vine Disease caused by Serratia marcescens on cucurbits in New York. Plant Disease 107(10), 3276. https://doi.org/10.1094/PDIS-06-23-1051-PDN</t>
-[...2 lines deleted...]
-    <t>Serratia marcescens (as Cucurbitaceae)</t>
+* Rodriguez-Herrera KD, Ma X, Swingle B, Pethybridge SJ, Gonzalez-Giron JL, Herrmann TQ, Damann K, Smart CD (2023) First report of Cucurbit Yellow Vine Disease caused by Serratia marcescens on cucurbits in New York. Plant Disease 107(10), 3276. https://doi.org/10.1094/PDIS-06-23-1051-PDN
+------- Cucurbit yellow vine disease was previously thought to be caused by S. marescens, but has been reallocated to S. ureilytica by Mphande et al. (2025) [2026-04]</t>
   </si>
   <si>
     <t>DACUCM</t>
   </si>
   <si>
     <t>Zeugodacus cucumis</t>
   </si>
   <si>
     <t>* Dominiak BC, Worsley P (2018) Review of cucumber fruit fly, Bactrocera cucumis (French) (Diptera: Tephritidae: Dacinae) in Australia: Part 1, host range, surveillance and distribution. Crop Protection 106, 79-85.</t>
   </si>
   <si>
     <t>Zeugodacus cucurbitae</t>
   </si>
   <si>
     <t>* De Meyer M, Delatte H, Mwatawala M, Quilici S, Vayssières JF, Virgilio M (2015) A review of the current knowledge on Zeugodacus cucurbitae (Coquillett) (Diptera, Tephritidae) in Africa, with a list of species included in Zeugodacus. ZooKeys 540, 539-557. https://doi.org/10.3897/zookeys.540.9672
 * He Y, Xu Y, Chen X (2023) Biology, ecology and management of Tephritid fruit flies in China: A review. Insects 14, 196. https://doi.org/10.3390/insects14020196
 * Leblanc L (2022) The dacine fruit flies (Diptera: Tephritidae: Dacini) of Oceania. Insecta Mundi 0948, 1-167. https://journals.flvc.org/mundi/article/view/131965/135549</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>Zeugodacus cucumis (as Cucurbitaceae)</t>
   </si>
 </sst>
@@ -1347,1481 +1356,1483 @@
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
         <v>8</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>9</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>10</v>
       </c>
-      <c r="D3"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D4" t="s">
         <v>13</v>
       </c>
+      <c r="D4"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
-      <c r="D8"/>
+      <c r="D8" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="D9" t="s">
         <v>27</v>
       </c>
+      <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" t="s">
         <v>28</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>29</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
-      <c r="D11"/>
+      <c r="D11" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="D14" t="s">
         <v>40</v>
       </c>
+      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B15" t="s">
         <v>41</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
-      <c r="D15"/>
+      <c r="D15" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="D17" t="s">
         <v>47</v>
       </c>
+      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B18" t="s">
         <v>48</v>
       </c>
       <c r="C18" t="s">
         <v>49</v>
       </c>
-      <c r="D18"/>
+      <c r="D18" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="D19" t="s">
         <v>52</v>
       </c>
+      <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B20" t="s">
         <v>53</v>
       </c>
       <c r="C20" t="s">
         <v>54</v>
       </c>
       <c r="D20" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B21" t="s">
         <v>56</v>
       </c>
       <c r="C21" t="s">
         <v>57</v>
       </c>
-      <c r="D21"/>
+      <c r="D21" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B22" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C22" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="D22" t="s">
         <v>60</v>
       </c>
+      <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B23" t="s">
         <v>61</v>
       </c>
       <c r="C23" t="s">
         <v>62</v>
       </c>
       <c r="D23" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B24" t="s">
         <v>64</v>
       </c>
       <c r="C24" t="s">
         <v>65</v>
       </c>
       <c r="D24" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B25" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C25" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="D25"/>
+        <v>68</v>
+      </c>
+      <c r="D25" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B26" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D26" t="s">
         <v>70</v>
       </c>
+      <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B27" t="s">
         <v>71</v>
       </c>
       <c r="C27" t="s">
         <v>72</v>
       </c>
       <c r="D27" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B28" t="s">
         <v>74</v>
       </c>
       <c r="C28" t="s">
         <v>75</v>
       </c>
-      <c r="D28"/>
+      <c r="D28" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B29" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C29" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B30" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C30" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="D30" t="s">
         <v>80</v>
       </c>
+      <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B31" t="s">
         <v>81</v>
       </c>
       <c r="C31" t="s">
         <v>82</v>
       </c>
       <c r="D31" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>84</v>
       </c>
       <c r="C32" t="s">
         <v>85</v>
       </c>
-      <c r="D32"/>
+      <c r="D32" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B33" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C33" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D33"/>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B34" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C34" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="D34" t="s">
         <v>90</v>
       </c>
+      <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" t="s">
         <v>92</v>
       </c>
       <c r="D35" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B36" t="s">
         <v>94</v>
       </c>
       <c r="C36" t="s">
         <v>95</v>
       </c>
       <c r="D36" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B37" t="s">
         <v>97</v>
       </c>
       <c r="C37" t="s">
         <v>98</v>
       </c>
       <c r="D37" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B38" t="s">
         <v>100</v>
       </c>
       <c r="C38" t="s">
         <v>101</v>
       </c>
       <c r="D38" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B39" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C39" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D39" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B40" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C40" t="s">
+        <v>106</v>
+      </c>
+      <c r="D40" t="s">
         <v>105</v>
       </c>
-      <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B41" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C41" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B42" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C42" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="D42" t="s">
         <v>110</v>
       </c>
+      <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" t="s">
         <v>112</v>
       </c>
       <c r="D43" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" t="s">
         <v>115</v>
       </c>
-      <c r="D44"/>
+      <c r="D44" t="s">
+        <v>116</v>
+      </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B45" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C45" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="D45" t="s">
         <v>118</v>
       </c>
+      <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B46" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C46" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D46" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B47" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C47" t="s">
         <v>122</v>
       </c>
-      <c r="D47"/>
+      <c r="D47" t="s">
+        <v>123</v>
+      </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B48" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C48" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B49" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C49" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="D49" t="s">
         <v>127</v>
       </c>
+      <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" t="s">
         <v>129</v>
       </c>
       <c r="D50" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" t="s">
         <v>132</v>
       </c>
       <c r="D51" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B52" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C52" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="D52"/>
+        <v>135</v>
+      </c>
+      <c r="D52" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B53" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C53" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="D53" t="s">
         <v>137</v>
       </c>
+      <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" t="s">
         <v>139</v>
       </c>
       <c r="D54" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B55" t="s">
         <v>141</v>
       </c>
       <c r="C55" t="s">
         <v>142</v>
       </c>
-      <c r="D55"/>
+      <c r="D55" t="s">
+        <v>143</v>
+      </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B56" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C56" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="D56" t="s">
         <v>145</v>
       </c>
+      <c r="D56"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B57" t="s">
         <v>146</v>
       </c>
       <c r="C57" t="s">
         <v>147</v>
       </c>
       <c r="D57" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B58" t="s">
         <v>149</v>
       </c>
       <c r="C58" t="s">
         <v>150</v>
       </c>
       <c r="D58" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B59" t="s">
         <v>152</v>
       </c>
       <c r="C59" t="s">
         <v>153</v>
       </c>
-      <c r="D59"/>
+      <c r="D59" t="s">
+        <v>154</v>
+      </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B60" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C60" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="D60" t="s">
         <v>156</v>
       </c>
+      <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B61" t="s">
         <v>157</v>
       </c>
       <c r="C61" t="s">
         <v>158</v>
       </c>
       <c r="D61" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B62" t="s">
         <v>160</v>
       </c>
       <c r="C62" t="s">
         <v>161</v>
       </c>
       <c r="D62" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B63" t="s">
         <v>163</v>
       </c>
       <c r="C63" t="s">
         <v>164</v>
       </c>
       <c r="D63" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" t="s">
         <v>167</v>
       </c>
       <c r="D64" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B65" t="s">
         <v>169</v>
       </c>
       <c r="C65" t="s">
         <v>170</v>
       </c>
-      <c r="D65"/>
+      <c r="D65" t="s">
+        <v>171</v>
+      </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B66" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C66" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="D66" t="s">
         <v>173</v>
       </c>
+      <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B67" t="s">
         <v>174</v>
       </c>
       <c r="C67" t="s">
         <v>175</v>
       </c>
-      <c r="D67"/>
+      <c r="D67" t="s">
+        <v>176</v>
+      </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B68" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C68" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="D68" t="s">
         <v>178</v>
       </c>
+      <c r="D68"/>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B69" t="s">
         <v>179</v>
       </c>
       <c r="C69" t="s">
         <v>180</v>
       </c>
       <c r="D69" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B70" t="s">
         <v>182</v>
       </c>
       <c r="C70" t="s">
         <v>183</v>
       </c>
       <c r="D70" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B71" t="s">
         <v>185</v>
       </c>
       <c r="C71" t="s">
         <v>186</v>
       </c>
       <c r="D71" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B72" t="s">
         <v>188</v>
       </c>
       <c r="C72" t="s">
         <v>189</v>
       </c>
       <c r="D72" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B73" t="s">
         <v>191</v>
       </c>
       <c r="C73" t="s">
         <v>192</v>
       </c>
       <c r="D73" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B74" t="s">
         <v>194</v>
       </c>
       <c r="C74" t="s">
         <v>195</v>
       </c>
       <c r="D74" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B75" t="s">
         <v>197</v>
       </c>
       <c r="C75" t="s">
         <v>198</v>
       </c>
       <c r="D75" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B76" t="s">
         <v>200</v>
       </c>
       <c r="C76" t="s">
         <v>201</v>
       </c>
-      <c r="D76"/>
+      <c r="D76" t="s">
+        <v>202</v>
+      </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B77" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C77" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D77"/>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B78" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C78" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="D78" t="s">
         <v>206</v>
       </c>
+      <c r="D78"/>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B79" t="s">
         <v>207</v>
       </c>
       <c r="C79" t="s">
         <v>208</v>
       </c>
       <c r="D79" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B80" t="s">
         <v>210</v>
       </c>
       <c r="C80" t="s">
         <v>211</v>
       </c>
       <c r="D80" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B81" t="s">
         <v>213</v>
       </c>
       <c r="C81" t="s">
         <v>214</v>
       </c>
       <c r="D81" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B82" t="s">
         <v>216</v>
       </c>
       <c r="C82" t="s">
         <v>217</v>
       </c>
       <c r="D82" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B83" t="s">
         <v>219</v>
       </c>
       <c r="C83" t="s">
         <v>220</v>
       </c>
-      <c r="D83"/>
+      <c r="D83" t="s">
+        <v>221</v>
+      </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B84" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C84" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="D84" t="s">
         <v>223</v>
       </c>
+      <c r="D84"/>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B85" t="s">
         <v>224</v>
       </c>
       <c r="C85" t="s">
         <v>225</v>
       </c>
       <c r="D85" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B86" t="s">
         <v>227</v>
       </c>
       <c r="C86" t="s">
         <v>228</v>
       </c>
       <c r="D86" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B87" t="s">
         <v>230</v>
       </c>
       <c r="C87" t="s">
         <v>231</v>
       </c>
       <c r="D87" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B88" t="s">
         <v>233</v>
       </c>
       <c r="C88" t="s">
         <v>234</v>
       </c>
       <c r="D88" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B89" t="s">
         <v>236</v>
       </c>
       <c r="C89" t="s">
         <v>237</v>
       </c>
-      <c r="D89"/>
+      <c r="D89" t="s">
+        <v>238</v>
+      </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B90" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C90" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="D90" t="s">
         <v>240</v>
       </c>
+      <c r="D90"/>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B91" t="s">
         <v>241</v>
       </c>
       <c r="C91" t="s">
         <v>242</v>
       </c>
       <c r="D91" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
+        <v>31</v>
+      </c>
+      <c r="B92" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C92" t="s">
         <v>245</v>
       </c>
       <c r="D92" t="s">
-        <v>40</v>
+        <v>246</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B93" t="s">
-        <v>246</v>
+        <v>41</v>
       </c>
       <c r="C93" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="D93"/>
+        <v>248</v>
+      </c>
+      <c r="D93" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B94" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C94" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="D94" t="s">
         <v>250</v>
       </c>
+      <c r="D94"/>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B95" t="s">
         <v>251</v>
       </c>
       <c r="C95" t="s">
         <v>252</v>
       </c>
       <c r="D95" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B96" t="s">
-        <v>86</v>
+        <v>254</v>
       </c>
       <c r="C96" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D96" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B97" t="s">
-        <v>256</v>
+        <v>89</v>
       </c>
       <c r="C97" t="s">
         <v>257</v>
       </c>
       <c r="D97" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B98" t="s">
         <v>259</v>
       </c>
       <c r="C98" t="s">
         <v>260</v>
       </c>
       <c r="D98" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B99" t="s">
         <v>262</v>
       </c>
       <c r="C99" t="s">
         <v>263</v>
       </c>
       <c r="D99" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B100" t="s">
         <v>265</v>
       </c>
       <c r="C100" t="s">
         <v>266</v>
       </c>
       <c r="D100" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B101" t="s">
         <v>268</v>
       </c>
       <c r="C101" t="s">
         <v>269</v>
       </c>
       <c r="D101" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B102" t="s">
         <v>271</v>
       </c>
       <c r="C102" t="s">
         <v>272</v>
       </c>
       <c r="D102" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B103" t="s">
         <v>274</v>
       </c>
       <c r="C103" t="s">
         <v>275</v>
       </c>
       <c r="D103" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B104" t="s">
         <v>277</v>
       </c>
       <c r="C104" t="s">
         <v>278</v>
       </c>
       <c r="D104" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B105" t="s">
         <v>280</v>
       </c>
       <c r="C105" t="s">
         <v>281</v>
       </c>
       <c r="D105" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B106" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="C106" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="D106"/>
+        <v>284</v>
+      </c>
+      <c r="D106" t="s">
+        <v>285</v>
+      </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B107" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C107" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D107" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
+        <v>247</v>
+      </c>
+      <c r="B108" t="s">
         <v>244</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D108" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B109" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C109" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D109"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>